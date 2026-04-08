--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Miklos Molnar </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miklos-molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1345-4792</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095627235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degree-Constrained Minimum Spanning Hierarchies in Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (10), pp.467. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a17100467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04825111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degree-Constrained Steiner Problem in Graphs with Capacity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (22), pp.3521. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math12223521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04825114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Distributed Monitoring for 6LoWPAN-based IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Mostafa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Kassem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infocommunications Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.64-76. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36244/ICJ.2023.1.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04116970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal proactive monitor placement & scheduling for IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Mostafa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Kassem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (11), pp.2431-2450. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01605682.2021.1992310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast routing from a set of data centers in elastic optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Danh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Perelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Solé-Pareta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor Mcardle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Switching and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.35-46. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.osn.2019.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02152001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILP formulation of the degree-constrained minimum spanning hierarchy problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3), pp.789-811. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-017-0159-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01584405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy-Efficient Multiobjective Scheduling Model for Monitoring in Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Mostafa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.1727-1738. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2018.2792326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01818980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILP formulation of the exact solution of multi-constrained minimum cost multicast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Khallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 135, pp.160-170. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2018.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01818743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Algorithm to Solve the Minimum Cost Multi-Constrained Multicast Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on Routing Research, 4 (14), pp.57-79. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jcc.2016.414005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01405702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Light Forest With Rateless Network Coding to Design Efficient All-Optical Multicast Schemes for Elastic Optical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (18), pp.3945-3955. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2015.2457092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Blocking Probability for the Multicast Routing and Wavelength Assignment Problem in WDM Networks: Exact Solutions and Heuristic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Danh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), pp.36-48. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.7.000036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01349065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast routing in WDM networks without splitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Danh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Palaysi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (7), pp.158-167. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2014.6852098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01094196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast Routing in WDM Networks without Splitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Danh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Palaysi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infocommunications Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00880331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Optimal Scheduling Algorithm for Area Coverage in Multi-Functional Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gyula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">László Gönczy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJAHUC - International Journal of Ad Hoc and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.109-122. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAHUC.2013.056418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00807561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact solution for branch vertices constrained spanning problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (5), pp.527-534. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2013.05.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01648023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cost Optimal Solution of the Multi-Constrained Multicast Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Bellabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (13), pp.3136-3149. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2012.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00738062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Efficient Solutions for the QoS Unicast Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Bellabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.73-80. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jnw.7.1.73-80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00738055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Bounds and Approximation Ratios of Multicast Light-Trees in WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Qiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (4), pp.323-334. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.3.000323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00738071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-optimal Design of Multicast Light-trees in WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (11), pp.1240-1242. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2011.090611.111529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00652433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou, Miklos Molnar, Bernard Cousin, Chunming Qiao. Cost Bounds and Approximation Ratios of Multicast Light-trees in WDM Networks.. April 2011. Digital Object Identifier:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Qiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/OSA Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (4), pp.323-334. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.3.000323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypo-Steiner heuristic for multicast routing in all-optical WDM mesh networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Network Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (1), pp.33-42. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11107-010-0243-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540937v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Partitioning for Survivability in Multi-Domain Optical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Ghani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.978 - 980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Survivability in Multi-Domain Optical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1005-1012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical multipoint-to-point routing in WDM mesh networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (1-2), pp.91-101. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-010-0203-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Optimal and Cost-Aware Tree-Based Explicit Multicast Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Internet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (1-2), pp.146-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00562558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoidance of multicast incapable branching nodes for multicast routing in WDM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Network Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (3), pp.378-392. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11107-009-0200-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection par p-cycles dans les réseaux WDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.459-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survivability in multi-domain optical networks using p-cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Network Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.81-89. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11107-009-0213-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS multicast aggregation under multiple additive constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2008.05.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00425224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust k-coverage algorithms for sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyula Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">László Gönczy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (8), pp.1741-1748. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2008.922072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Aggregation of Multicast Trees in Large Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (6), pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00425226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un rapport d'approximation pour le problème de recherche de hiérarchie de recouvrement de poids minimum à branchements bornés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the QoS routing with RPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Khallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMWN: Performance Evaluation and Modeling in Wired and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/PEMWN.2017.8308028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01818997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalization of the Minimum Branch Vertices Spanning Tree Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitamitra Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2018 - 19e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01888086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple constrained QoS routing with RPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Khallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC: International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7997081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01584511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralisation du problème de recherche d'arbre de recouvrement ayant un minimum de sommets de branchement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017 - 18e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01584514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-elementary routes for multicasting in Transparent Optical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON: International Conference on Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Girona, Spain. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2017.8025135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01581901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution exacte du problème de routage multicast multi-contraint de coût minimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Khallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RODAEF 2016 -17e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01685681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed monitoring in 6LoWPAN based Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Mostafa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoWNeT: Mobile &amp; Wireless Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Cairo, Egypt. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MoWNet.2016.7496626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01409666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling Salesmen on Bounded Degree Trails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Sebő</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alantha Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routing and Network Design Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Exact Resolution of Multi-Constrained Path Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Khallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO: European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01229422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Formulation of Degree-Constrained Spanning Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICGT: International Colloquium on Graph Theory and combinatorics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01065963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of the Degree-Constrained Minimum Spanning Hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIROCCO 2014 - 21st International Colloquium on Structural Information and Communication Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Takayama, Japan. pp.96-107, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09620-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01056259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution approchée avec garantie de performance pour les problèmes de recouvrement sous contrainte sur le degré des nœuds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2014 - 15e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Multicast Routing Algorithm in Sparse Splitting WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Danh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Palaysi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComManTel: Computing, Management and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Ho Chi Minh City, Vietnam. pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00807299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution exacte pour les problèmes de recouvrement sous contrainte sur le degré des noeuds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2013 - 14e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact solution for branch vertices constrained spanning problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC 2013 - International Network Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00826525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimization of Branching in the Optical Trees with Constraints on the Degree of Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICN 2012 - 11th International Conference on Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Saint Gilles, Réunion. pp.235-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00678554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Multicast Sessions Provisioning in Sparse Light-Splitting DWDM Networks using P-Cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CQR: Communications Quality and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CQR.2012.6267097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00738078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimisation des branchements dans les arbres optiques sous contraintes sur le degré des noeuds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDIR 2011 - Journées Doctorales en Informatique et Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00650030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependable Routing Protocol Considering the k-Coverage Problem for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Gonczy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNS: International Conference on Networking and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00652453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Partitioning for Survivability in Multi-Domain Optical Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Ghani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communications Conference (ICC).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-Hierarchy: The Optimal Structure for Multicast Routing in WDM Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th IEEE Symposium on Computers and Communications (ISCC2010), 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Riccione, Italy. pp.611 - 616, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2010.5643912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Heuristics for the QoS Multicast Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Bellabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globecom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation Ratios of Multicast Light-trees in WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Qiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunications Conference (GLOBECOM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Bounds of Multicast Light-trees in WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Qiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chennai, India. pp.339-350, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12963-6_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541058v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Period Length for the CGS Sensor Network Scheduling Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Gonczy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Networking and Services (ICNS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Cancun, Mexico. pp.192-199, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNS.2010.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-Hierarchies: Optimal Multicast Routes under Optical Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGC 2010 - IEEE Photonics Global Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orchard, Singapore. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PGC.2010.5705942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00738402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topology Aggregation Model for Survivability in Multi-Domain Optical Networks Using p-Cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth IFIP International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Gold Coast, QLD, Australia. pp.211 - 218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting multipoint-to-point communications in all-optical WDM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Yazid Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th IEEE Conference on Local Computer Networks (LCN 2009), 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Zurich, Switzerland. pp.209 - 212, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN.2009.5355172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast Routing and Wavelength Assignment in WDM Mesh Networks with Sparse Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Workshop on Traffic Management and Traffic Engineering for the Future Internet (EuroNF'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed exact solution to compute inter-domain multi-constrained paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNICE - 15th Open European Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelona, Espagne. pp.21-30, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03700-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of Multi-Constrained Paths in Multi-Domain MPLS-TE Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NGI'09 : Fifth Euro-NGI Conference on Next Generation Internet Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Aveiro, Portugal. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics for the Multicriteria Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Bellabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosharaka International Conference on Communications Computers and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Amman, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Service Routing in Next Generation Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Bellabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingenierie des Protocoles (CFIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristiques pour le Routage Multicritère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Bellabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Avigon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of CGS, a k-Coverage Algorithm Based on One-Hop Neighboring Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Parraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference Sensor Technologies and Applications (SENSORCOMM '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Cap-Esterel, France. pp.115-122, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORCOMM.2008.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Light-Tree Structure Optimal for Multicast Routing in Sparse Light Splitting WDM Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th Internatonal Conference on Computer Communications and Networks (ICCCN 2009), 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Francisco, United States. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN.2009.5235386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance priority based multicast routing in WDM networks considering sparse light splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th IEEE Singapore International Conference on Communication Systems (ICCS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Guangzhou, China. pp.709 - 714, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCS.2008.4737278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness and Performance Analysis of a Dynamic Sensor Network Scheduling Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyula Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">László Gönczy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FTDA-DN: Future Trends on Design and Analysis of Dynamic Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01680400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria p-cycle network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd IEEE Conference on Local Computer Networks (LCN 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Montréal, Canada. pp.361 - 366, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN.2008.4664191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Criteria p-Cycle Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd IEEE Conference on Local Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Montreal, Canada. pp.336-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoidance of Multicast Incapable Branching Nodes for Multicast Routing in WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 33rd IEEE Conference on Local Computer Networks (LCN2008), 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Montreal, Canada. pp.336 - 344, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN.2008.4664188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependable k-coverage algorithms for sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gyula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Gonczy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Instrumentation and Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Varsovie, Poland. pp.ISSN: 1091-5281, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMTC.2007.379153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mQMA: multi-constrained QoS Multicast Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globecom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2007, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00428580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Uncertainties in Proactive Routing Protocols for AdHoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Information and Communication Technology (ICICT'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Le Caire, Egypt. pp.327 - 332, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITICT.2007.4475673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristic Solution to Protect Communications in WDM Networks using P-cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Traffic Engineering, Protection and Restoration for Futur Generation Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection remontante des communications multicast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Yazid Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication (MajecSTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the number of MPLS LSP using Multicast Tree Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globecom (IEEE Global Communications Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Number of MPLS LSPs using Multicast Tree Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Globecom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2006, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00428588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active monitoring of link delays in case of asymmetric routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems and International Conference on Mobile Communications and Learning Technologies (ICNICONSMCL'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Morne, Mauritius. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNICONSMCL.2006.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00428609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast Tree Aggregation in Large Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Coimbra, Portugal. pp.691-702, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11753810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00428590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved dual-forest for multicast protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Yazid Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference on Next Generation Internet Design and Engineering Conference (NGI 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Valencia, Spain. pp.371-378, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NGI.2006.1678265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Protection of Many-to-One Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Dependable Computing Conference (EDCC'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Budapest, Hungary. pp.363-378, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11408901_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion contrainte dans un groupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel: Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Batz sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00428684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des communications multicast sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Europeennes. , pp.156, 2010, 978-6131530890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00738035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS Routing for Data Gathering with RPL in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Singh P.; Bhargava B.; Paprzycki M.; Kaushal N.; Hong WC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Wireless Sensor Networks: Issues and Challenges in Current Scenario's</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1132, pp.87-111, 2020, Advances in Intelligent Systems and Computing, 978-3-030-40304-1. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-40305-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03189473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Oriented Routing in Mobile Ad Hoc Networks Based on Simple Automatons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xin Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Ad-Hoc Networks: Protocol Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTECH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.363-390, 2011, Communications, 978-953-307-402-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00584234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS Routing and Management in Backbone Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pattarasinee Bhattarakosol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Quality of Service Technologies and Network Management: Models for Enhancing Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.138-159, 2010, 978-1-61520-791-6. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61520-791-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00584241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Domain Path Computation with Multiple QoS Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Providing QoS and Reliability in the Future Internet Backbone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publisher, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast Routing In Optical Access Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ioannis P. Chochliouros; George A. Heliotis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Access Networks and Advanced Photonics: Technologies and Deployment Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ioannis P. Chochliouros; George A. Heliotis, pp.162-183, 2009, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-707-2.ch008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degree Constrained Minimum Spanning Hierarchies in Graphs under Non Uniform Capacity Constraints. Exact Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIRMM (UM, CNRS). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03759534v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Approximation of Degree Constrained Spanning Problems in Graphs under Non Uniform Capacity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIRMM (UM, CNRS). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03345800v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the Minimum Branch Vertices Spanning Tree Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Nanyang Technological University, Singapore. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Optical Multicast Routing Algorithms without Splitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Danh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Palaysi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-13020, LIRMM. 2013, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00834276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of All-Optical Multicast Routing Algorithms with Sparse Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Danh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Palaysi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-12020, 2012, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00737121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact solution for bounded degree connected spanning problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-12027, LIRMM (UM, CNRS). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00745713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchies to Solve Constrained Connected Spanning Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-11029, 2011, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00619806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Protection of Multicast Trees in All Optical Networks Using the NEPC Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-11022, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00611957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cost Optimal Solution of the Multi-Constrained Multicast Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Bellabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 11004, Rennes 1. 2010, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00529121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-constrained QoS Multicast Routing Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6500, INRIA. 2008, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00271795v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-constrained QOS multicast routing optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatteh Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1882, 2008, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00259807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mQMA multi-constrained QoS Multicast Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1881, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00258515v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Domain Path Computation with Multiple Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1902, 2008, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00319401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchies for Constrained Partial Spanning Problems in Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI-1900, 2008, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00306687v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternance synchrone pour la conservation d'énergie dans les réseaux ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatteh Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-6045, INRIA. 2006, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00115787v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternance synchrone pour la conservation d'énergie dans les réseaux ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatteh Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PI 1812, 2006, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00116073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active monitoring of delays with asymmetric routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5635, INRIA. 2005, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active monitoring of delays with asymmetric routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1736, 2005, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast routing with QoS based on incomplete link state information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">János Levendovszky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leguesdron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csaba Végsö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5428, INRIA. 2004, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reroutage dans OSPF avec des chemins de secours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled Tezeghdanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4340, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast routing with bandwidth requirement in the case of incomplete information as a Steiner tree problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leguesdron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">János Levendovszky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csaba Végsö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4343, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts déductibles maximales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3974, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbre couvrant partiel pseudo-optimal pour diffusion multipoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3636, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'arbres de diffusion multicast basée sur une modification de l'heuristique de Kruskal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3587, INRIA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId234"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Miklos Molnar </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miklos-molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1345-4792</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095627235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degree-Constrained Minimum Spanning Hierarchies in Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (10), pp.467. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a17100467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04825111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degree-Constrained Steiner Problem in Graphs with Capacity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (22), pp.3521. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math12223521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04825114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Distributed Monitoring for 6LoWPAN-based IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Mostafa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Kassem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infocommunications Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.64-76. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36244/ICJ.2023.1.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04116970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal proactive monitor placement & scheduling for IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Mostafa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Kassem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (11), pp.2431-2450. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01605682.2021.1992310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast routing from a set of data centers in elastic optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Danh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Perelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Solé-Pareta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor Mcardle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Switching and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.35-46. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.osn.2019.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02152001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILP formulation of the degree-constrained minimum spanning hierarchy problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3), pp.789-811. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-017-0159-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01584405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy-Efficient Multiobjective Scheduling Model for Monitoring in Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Mostafa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.1727-1738. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2018.2792326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01818980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILP formulation of the exact solution of multi-constrained minimum cost multicast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Khallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 135, pp.160-170. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2018.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01818743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Algorithm to Solve the Minimum Cost Multi-Constrained Multicast Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on Routing Research, 4 (14), pp.57-79. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jcc.2016.414005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01405702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Light Forest With Rateless Network Coding to Design Efficient All-Optical Multicast Schemes for Elastic Optical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (18), pp.3945-3955. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2015.2457092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Blocking Probability for the Multicast Routing and Wavelength Assignment Problem in WDM Networks: Exact Solutions and Heuristic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Danh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), pp.36-48. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.7.000036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01349065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast routing in WDM networks without splitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Danh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Palaysi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (7), pp.158-167. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2014.6852098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01094196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast Routing in WDM Networks without Splitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Danh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Palaysi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infocommunications Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00880331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Optimal Scheduling Algorithm for Area Coverage in Multi-Functional Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gyula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">László Gönczy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJAHUC - International Journal of Ad Hoc and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.109-122. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAHUC.2013.056418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00807561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact solution for branch vertices constrained spanning problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (5), pp.527-534. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2013.05.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01648023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cost Optimal Solution of the Multi-Constrained Multicast Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Bellabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (13), pp.3136-3149. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2012.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00738062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Efficient Solutions for the QoS Unicast Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Bellabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.73-80. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jnw.7.1.73-80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00738055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-optimal Design of Multicast Light-trees in WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (11), pp.1240-1242. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2011.090611.111529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00652433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou, Miklos Molnar, Bernard Cousin, Chunming Qiao. Cost Bounds and Approximation Ratios of Multicast Light-trees in WDM Networks.. April 2011. Digital Object Identifier:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Qiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/OSA Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (4), pp.323-334. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.3.000323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Bounds and Approximation Ratios of Multicast Light-Trees in WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Qiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (4), pp.323-334. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.3.000323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00738071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Survivability in Multi-Domain Optical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1005-1012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Partitioning for Survivability in Multi-Domain Optical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Ghani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.978 - 980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical multipoint-to-point routing in WDM mesh networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (1-2), pp.91-101. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-010-0203-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Optimal and Cost-Aware Tree-Based Explicit Multicast Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Internet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (1-2), pp.146-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00562558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypo-Steiner heuristic for multicast routing in all-optical WDM mesh networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Network Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (1), pp.33-42. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11107-010-0243-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540937v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoidance of multicast incapable branching nodes for multicast routing in WDM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Network Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (3), pp.378-392. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11107-009-0200-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection par p-cycles dans les réseaux WDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.459-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survivability in multi-domain optical networks using p-cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Network Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.81-89. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11107-009-0213-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS multicast aggregation under multiple additive constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2008.05.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00425224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust k-coverage algorithms for sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyula Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">László Gönczy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (8), pp.1741-1748. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2008.922072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Aggregation of Multicast Trees in Large Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (6), pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00425226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un rapport d'approximation pour le problème de recherche de hiérarchie de recouvrement de poids minimum à branchements bornés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the QoS routing with RPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Khallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMWN: Performance Evaluation and Modeling in Wired and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/PEMWN.2017.8308028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01818997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalization of the Minimum Branch Vertices Spanning Tree Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitamitra Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2018 - 19e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01888086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple constrained QoS routing with RPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Khallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC: International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7997081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01584511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralisation du problème de recherche d'arbre de recouvrement ayant un minimum de sommets de branchement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017 - 18e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01584514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-elementary routes for multicasting in Transparent Optical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON: International Conference on Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Girona, Spain. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2017.8025135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01581901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed monitoring in 6LoWPAN based Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Mostafa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoWNeT: Mobile &amp; Wireless Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Cairo, Egypt. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MoWNet.2016.7496626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01409666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution exacte du problème de routage multicast multi-contraint de coût minimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Khallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RODAEF 2016 -17e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01685681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling Salesmen on Bounded Degree Trails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Sebő</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alantha Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routing and Network Design Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Exact Resolution of Multi-Constrained Path Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Khallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO: European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01229422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Formulation of Degree-Constrained Spanning Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICGT: International Colloquium on Graph Theory and combinatorics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01065963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of the Degree-Constrained Minimum Spanning Hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIROCCO 2014 - 21st International Colloquium on Structural Information and Communication Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Takayama, Japan. pp.96-107, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09620-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01056259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution approchée avec garantie de performance pour les problèmes de recouvrement sous contrainte sur le degré des nœuds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2014 - 15e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Multicast Routing Algorithm in Sparse Splitting WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Danh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Palaysi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComManTel: Computing, Management and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Ho Chi Minh City, Vietnam. pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00807299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution exacte pour les problèmes de recouvrement sous contrainte sur le degré des noeuds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2013 - 14e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact solution for branch vertices constrained spanning problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC 2013 - International Network Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00826525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimization of Branching in the Optical Trees with Constraints on the Degree of Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICN 2012 - 11th International Conference on Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Saint Gilles, Réunion. pp.235-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00678554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Multicast Sessions Provisioning in Sparse Light-Splitting DWDM Networks using P-Cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CQR: Communications Quality and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CQR.2012.6267097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00738078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimisation des branchements dans les arbres optiques sous contraintes sur le degré des noeuds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDIR 2011 - Journées Doctorales en Informatique et Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00650030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependable Routing Protocol Considering the k-Coverage Problem for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Gonczy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNS: International Conference on Networking and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00652453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Partitioning for Survivability in Multi-Domain Optical Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Ghani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communications Conference (ICC).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-Hierarchy: The Optimal Structure for Multicast Routing in WDM Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th IEEE Symposium on Computers and Communications (ISCC2010), 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Riccione, Italy. pp.611 - 616, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2010.5643912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Heuristics for the QoS Multicast Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Bellabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globecom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation Ratios of Multicast Light-trees in WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Qiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunications Conference (GLOBECOM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Bounds of Multicast Light-trees in WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Qiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chennai, India. pp.339-350, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12963-6_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541058v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Period Length for the CGS Sensor Network Scheduling Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Gonczy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Networking and Services (ICNS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Cancun, Mexico. pp.192-199, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNS.2010.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-Hierarchies: Optimal Multicast Routes under Optical Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGC 2010 - IEEE Photonics Global Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orchard, Singapore. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PGC.2010.5705942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00738402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast Routing and Wavelength Assignment in WDM Mesh Networks with Sparse Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Workshop on Traffic Management and Traffic Engineering for the Future Internet (EuroNF'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed exact solution to compute inter-domain multi-constrained paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNICE - 15th Open European Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelona, Espagne. pp.21-30, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03700-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of Multi-Constrained Paths in Multi-Domain MPLS-TE Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NGI'09 : Fifth Euro-NGI Conference on Next Generation Internet Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Aveiro, Portugal. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics for the Multicriteria Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Bellabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosharaka International Conference on Communications Computers and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Amman, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Service Routing in Next Generation Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Bellabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingenierie des Protocoles (CFIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristiques pour le Routage Multicritère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Bellabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Avigon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topology Aggregation Model for Survivability in Multi-Domain Optical Networks Using p-Cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth IFIP International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Gold Coast, QLD, Australia. pp.211 - 218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting multipoint-to-point communications in all-optical WDM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Yazid Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th IEEE Conference on Local Computer Networks (LCN 2009), 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Zurich, Switzerland. pp.209 - 212, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN.2009.5355172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Light-Tree Structure Optimal for Multicast Routing in Sparse Light Splitting WDM Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th Internatonal Conference on Computer Communications and Networks (ICCCN 2009), 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Francisco, United States. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN.2009.5235386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance priority based multicast routing in WDM networks considering sparse light splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th IEEE Singapore International Conference on Communication Systems (ICCS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Guangzhou, China. pp.709 - 714, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCS.2008.4737278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria p-cycle network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd IEEE Conference on Local Computer Networks (LCN 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Montréal, Canada. pp.361 - 366, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN.2008.4664191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness and Performance Analysis of a Dynamic Sensor Network Scheduling Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyula Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">László Gönczy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FTDA-DN: Future Trends on Design and Analysis of Dynamic Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01680400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Criteria p-Cycle Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd IEEE Conference on Local Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Montreal, Canada. pp.336-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoidance of Multicast Incapable Branching Nodes for Multicast Routing in WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 33rd IEEE Conference on Local Computer Networks (LCN2008), 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Montreal, Canada. pp.336 - 344, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN.2008.4664188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of CGS, a k-Coverage Algorithm Based on One-Hop Neighboring Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Parraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference Sensor Technologies and Applications (SENSORCOMM '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Cap-Esterel, France. pp.115-122, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORCOMM.2008.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependable k-coverage algorithms for sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gyula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Gonczy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Instrumentation and Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Varsovie, Poland. pp.ISSN: 1091-5281, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMTC.2007.379153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mQMA: multi-constrained QoS Multicast Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globecom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2007, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00428580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Uncertainties in Proactive Routing Protocols for AdHoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Information and Communication Technology (ICICT'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Le Caire, Egypt. pp.327 - 332, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITICT.2007.4475673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristic Solution to Protect Communications in WDM Networks using P-cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Traffic Engineering, Protection and Restoration for Futur Generation Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active monitoring of link delays in case of asymmetric routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems and International Conference on Mobile Communications and Learning Technologies (ICNICONSMCL'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Morne, Mauritius. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNICONSMCL.2006.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00428609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Number of MPLS LSPs using Multicast Tree Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Globecom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2006, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00428588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the number of MPLS LSP using Multicast Tree Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globecom (IEEE Global Communications Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection remontante des communications multicast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Yazid Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication (MajecSTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast Tree Aggregation in Large Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Coimbra, Portugal. pp.691-702, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11753810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00428590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved dual-forest for multicast protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Yazid Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference on Next Generation Internet Design and Engineering Conference (NGI 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Valencia, Spain. pp.371-378, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NGI.2006.1678265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Protection of Many-to-One Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Dependable Computing Conference (EDCC'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Budapest, Hungary. pp.363-378, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11408901_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion contrainte dans un groupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel: Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Batz sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00428684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des communications multicast sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Europeennes. , pp.156, 2010, 978-6131530890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00738035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS Routing for Data Gathering with RPL in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Singh P.; Bhargava B.; Paprzycki M.; Kaushal N.; Hong WC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Wireless Sensor Networks: Issues and Challenges in Current Scenario's</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1132, pp.87-111, 2020, Advances in Intelligent Systems and Computing, 978-3-030-40304-1. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-40305-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03189473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Oriented Routing in Mobile Ad Hoc Networks Based on Simple Automatons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xin Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Ad-Hoc Networks: Protocol Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTECH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.363-390, 2011, Communications, 978-953-307-402-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00584234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS Routing and Management in Backbone Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pattarasinee Bhattarakosol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Quality of Service Technologies and Network Management: Models for Enhancing Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.138-159, 2010, 978-1-61520-791-6. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61520-791-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00584241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Domain Path Computation with Multiple QoS Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Providing QoS and Reliability in the Future Internet Backbone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publisher, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast Routing In Optical Access Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ioannis P. Chochliouros; George A. Heliotis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Access Networks and Advanced Photonics: Technologies and Deployment Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ioannis P. Chochliouros; George A. Heliotis, pp.162-183, 2009, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-707-2.ch008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degree Constrained Minimum Spanning Hierarchies in Graphs under Non Uniform Capacity Constraints. Exact Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIRMM (UM, CNRS). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03759534v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Approximation of Degree Constrained Spanning Problems in Graphs under Non Uniform Capacity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIRMM (UM, CNRS). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03345800v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the Minimum Branch Vertices Spanning Tree Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Nanyang Technological University, Singapore. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Optical Multicast Routing Algorithms without Splitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Danh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Palaysi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-13020, LIRMM. 2013, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00834276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of All-Optical Multicast Routing Algorithms with Sparse Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Danh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Palaysi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-12020, 2012, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00737121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact solution for bounded degree connected spanning problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-12027, LIRMM (UM, CNRS). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00745713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Protection of Multicast Trees in All Optical Networks Using the NEPC Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-11022, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00611957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchies to Solve Constrained Connected Spanning Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-11029, 2011, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00619806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cost Optimal Solution of the Multi-Constrained Multicast Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Bellabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 11004, Rennes 1. 2010, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00529121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-constrained QOS multicast routing optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatteh Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1882, 2008, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00259807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mQMA multi-constrained QoS Multicast Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1881, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00258515v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Domain Path Computation with Multiple Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1902, 2008, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00319401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchies for Constrained Partial Spanning Problems in Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI-1900, 2008, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00306687v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-constrained QoS Multicast Routing Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6500, INRIA. 2008, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00271795v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternance synchrone pour la conservation d'énergie dans les réseaux ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatteh Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PI 1812, 2006, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00116073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternance synchrone pour la conservation d'énergie dans les réseaux ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatteh Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-6045, INRIA. 2006, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00115787v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active monitoring of delays with asymmetric routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5635, INRIA. 2005, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active monitoring of delays with asymmetric routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1736, 2005, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast routing with QoS based on incomplete link state information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">János Levendovszky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leguesdron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csaba Végsö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5428, INRIA. 2004, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reroutage dans OSPF avec des chemins de secours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled Tezeghdanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4340, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast routing with bandwidth requirement in the case of incomplete information as a Steiner tree problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leguesdron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">János Levendovszky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csaba Végsö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4343, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts déductibles maximales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3974, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbre couvrant partiel pseudo-optimal pour diffusion multipoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3636, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'arbres de diffusion multicast basée sur une modification de l'heuristique de Kruskal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3587, INRIA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId234"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E68FD05"/>
+    <w:nsid w:val="5F8CCC54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/miklos-molnar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1345-4792" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095627235" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825111v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a17100467" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825114v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math12223521" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04116970v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Mostafa Hassan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saleh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Kassem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36244/ICJ.2023.1.7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634316v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2021.1992310" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02152001v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Danh Le" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Perell&#243;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Sol&#233;-Pareta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Mcardle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.osn.2019.04.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01584405v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Merabet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-017-0159-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01818980v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2018.2792326" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01818743v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khallef" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.02.016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01405702v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jcc.2016.414005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216710v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Gong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2015.2457092" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349065v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.7.000036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01094196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaysi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2014.6852098" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00880331v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807561v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gyula" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; G&#246;nczy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAHUC.2013.056418" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01648023v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2013.05.134" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738062v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Bellabas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.04.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR3SWVSV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jnw.7.1.73-80" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738071v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Qiao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.3.000323" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652433v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2011.090611.111529" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277126v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Molnar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540937v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-010-0243-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538618v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Drid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Ghani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540953v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-010-0203-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00562558v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-009-0200-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538616v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-009-0213-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7PNJBBMG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425224v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Ben Ali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Belghith" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moulierac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.05.044" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC4L16XT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183951v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Simon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2008.922072" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127236v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01818997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN.2017.8308028" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01888086v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitamitra Desai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01584511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997081" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01584514v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01581901v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8025135" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01685681v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01409666v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MoWNet.2016.7496626" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420333v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Seb&#337;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alantha Newman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01229422v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01065963v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01056259v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09620-9_9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946417v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807299v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805718v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00826525v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00678554v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738078v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Frikha" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CQR.2012.6267097" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00650030v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652453v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Gonczy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Bergmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538612v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541047v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2010.5643912" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534476v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540601v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00541058v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12963-6_27" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540607v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNS.2010.33" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738402v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PGC.2010.5705942" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541041v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Yazid Saidi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2009.5355172" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541066v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433368v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03700-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424319v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538293v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538269v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538307v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184146v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pocquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Parraud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2008.115" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541035v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2009.5235386" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541032v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCS.2008.4737278" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01680400v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184118v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2008.4664191" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538611v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541027v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2008.4664188" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180768v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2007.379153" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428580v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184181v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Idoudi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belghith" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITICT.2007.4475673" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180759v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530271v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790295v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428588v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428609v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNICONSMCL.2006.38" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428590v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11753810" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184239v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2006.1678265" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184257v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Marie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11408901_27" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428684v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738035v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03189473v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40305-8_6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00584234v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/articles/show/title/stability-oriented-routing-in-mobile-ad-hoc-networks-based-on-simple-automatons" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00584241v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/bookstore/titledetails.aspx?titleid=37304" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-791-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433305v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541014v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-707-2.ch008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03759534v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03345800v3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403864v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00834276v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737121v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00745713v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00619806v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611957v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529121v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271795v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00259807v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatteh Belghith" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00258515v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00319401v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00306687v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115787v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Akkari" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116073v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070372v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000173v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070579v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Levendovszky" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Leguesdron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba V&#233;gs&#246;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072248v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Tezeghdanti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072245v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072674v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073038v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073093v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/miklos-molnar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1345-4792" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095627235" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825111v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a17100467" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825114v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math12223521" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04116970v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Mostafa Hassan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saleh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Kassem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36244/ICJ.2023.1.7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634316v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2021.1992310" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02152001v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Danh Le" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Perell&#243;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Sol&#233;-Pareta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Mcardle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.osn.2019.04.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01584405v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Merabet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-017-0159-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01818980v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2018.2792326" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01818743v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khallef" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.02.016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01405702v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jcc.2016.414005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216710v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Gong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2015.2457092" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349065v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.7.000036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01094196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaysi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2014.6852098" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00880331v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807561v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gyula" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; G&#246;nczy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAHUC.2013.056418" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01648023v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2013.05.134" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738062v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Bellabas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.04.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR3SWVSV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jnw.7.1.73-80" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652433v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2011.090611.111529" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277126v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Molnar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Qiao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.3.000323" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738071v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Drid" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538618v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Ghani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540953v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-010-0203-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00562558v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540937v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-010-0243-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-009-0200-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538616v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-009-0213-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7PNJBBMG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425224v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Ben Ali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Belghith" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moulierac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.05.044" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC4L16XT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183951v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Simon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2008.922072" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127236v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01818997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN.2017.8308028" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01888086v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitamitra Desai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01584511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997081" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01584514v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01581901v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8025135" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01409666v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MoWNet.2016.7496626" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01685681v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420333v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Seb&#337;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alantha Newman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01229422v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01065963v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01056259v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09620-9_9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946417v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807299v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805718v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00826525v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00678554v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738078v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Frikha" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CQR.2012.6267097" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00650030v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652453v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Gonczy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Bergmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538612v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541047v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2010.5643912" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534476v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540601v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00541058v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12963-6_27" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540607v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNS.2010.33" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738402v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PGC.2010.5705942" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541066v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433368v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03700-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424319v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538293v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538269v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538307v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538614v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541041v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Yazid Saidi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2009.5355172" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541035v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2009.5235386" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541032v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCS.2008.4737278" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184118v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2008.4664191" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01680400v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538611v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541027v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2008.4664188" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184146v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pocquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Parraud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2008.115" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180768v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2007.379153" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428580v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184181v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Idoudi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belghith" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITICT.2007.4475673" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180759v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428609v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNICONSMCL.2006.38" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428588v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790295v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530271v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428590v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11753810" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184239v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2006.1678265" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184257v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Marie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11408901_27" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428684v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738035v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03189473v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40305-8_6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00584234v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/articles/show/title/stability-oriented-routing-in-mobile-ad-hoc-networks-based-on-simple-automatons" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00584241v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/bookstore/titledetails.aspx?titleid=37304" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-791-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433305v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541014v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-707-2.ch008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03759534v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03345800v3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403864v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00834276v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737121v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00745713v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611957v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00619806v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529121v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00259807v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatteh Belghith" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00258515v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00319401v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00306687v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271795v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116073v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Akkari" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115787v3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070372v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000173v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070579v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Levendovszky" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Leguesdron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba V&#233;gs&#246;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072248v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Tezeghdanti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072245v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072674v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073038v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073093v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>