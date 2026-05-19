--- v1 (2026-04-08)
+++ v2 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Miklos Molnar </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miklos-molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1345-4792</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095627235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degree-Constrained Minimum Spanning Hierarchies in Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (10), pp.467. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a17100467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04825111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degree-Constrained Steiner Problem in Graphs with Capacity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (22), pp.3521. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math12223521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04825114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Distributed Monitoring for 6LoWPAN-based IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Mostafa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Kassem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infocommunications Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.64-76. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36244/ICJ.2023.1.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04116970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal proactive monitor placement & scheduling for IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Mostafa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Kassem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (11), pp.2431-2450. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01605682.2021.1992310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast routing from a set of data centers in elastic optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Danh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Perelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Solé-Pareta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor Mcardle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Switching and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.35-46. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.osn.2019.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02152001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILP formulation of the degree-constrained minimum spanning hierarchy problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3), pp.789-811. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-017-0159-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01584405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy-Efficient Multiobjective Scheduling Model for Monitoring in Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Mostafa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.1727-1738. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2018.2792326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01818980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILP formulation of the exact solution of multi-constrained minimum cost multicast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Khallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 135, pp.160-170. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2018.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01818743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Algorithm to Solve the Minimum Cost Multi-Constrained Multicast Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on Routing Research, 4 (14), pp.57-79. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jcc.2016.414005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01405702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Light Forest With Rateless Network Coding to Design Efficient All-Optical Multicast Schemes for Elastic Optical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (18), pp.3945-3955. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2015.2457092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Blocking Probability for the Multicast Routing and Wavelength Assignment Problem in WDM Networks: Exact Solutions and Heuristic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Danh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), pp.36-48. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.7.000036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01349065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast routing in WDM networks without splitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Danh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Palaysi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (7), pp.158-167. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2014.6852098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01094196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast Routing in WDM Networks without Splitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Danh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Palaysi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infocommunications Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00880331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Optimal Scheduling Algorithm for Area Coverage in Multi-Functional Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gyula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">László Gönczy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJAHUC - International Journal of Ad Hoc and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.109-122. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAHUC.2013.056418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00807561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact solution for branch vertices constrained spanning problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (5), pp.527-534. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2013.05.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01648023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cost Optimal Solution of the Multi-Constrained Multicast Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Bellabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (13), pp.3136-3149. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2012.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00738062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Efficient Solutions for the QoS Unicast Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Bellabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.73-80. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jnw.7.1.73-80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00738055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-optimal Design of Multicast Light-trees in WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (11), pp.1240-1242. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2011.090611.111529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00652433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou, Miklos Molnar, Bernard Cousin, Chunming Qiao. Cost Bounds and Approximation Ratios of Multicast Light-trees in WDM Networks.. April 2011. Digital Object Identifier:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Qiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/OSA Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (4), pp.323-334. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.3.000323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Bounds and Approximation Ratios of Multicast Light-Trees in WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Qiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (4), pp.323-334. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.3.000323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00738071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Survivability in Multi-Domain Optical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1005-1012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Partitioning for Survivability in Multi-Domain Optical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Ghani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.978 - 980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical multipoint-to-point routing in WDM mesh networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (1-2), pp.91-101. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-010-0203-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Optimal and Cost-Aware Tree-Based Explicit Multicast Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Internet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (1-2), pp.146-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00562558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypo-Steiner heuristic for multicast routing in all-optical WDM mesh networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Network Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (1), pp.33-42. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11107-010-0243-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540937v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoidance of multicast incapable branching nodes for multicast routing in WDM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Network Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (3), pp.378-392. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11107-009-0200-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection par p-cycles dans les réseaux WDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.459-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survivability in multi-domain optical networks using p-cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Network Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.81-89. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11107-009-0213-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS multicast aggregation under multiple additive constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2008.05.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00425224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust k-coverage algorithms for sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyula Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">László Gönczy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (8), pp.1741-1748. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2008.922072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Aggregation of Multicast Trees in Large Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (6), pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00425226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un rapport d'approximation pour le problème de recherche de hiérarchie de recouvrement de poids minimum à branchements bornés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the QoS routing with RPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Khallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMWN: Performance Evaluation and Modeling in Wired and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/PEMWN.2017.8308028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01818997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalization of the Minimum Branch Vertices Spanning Tree Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitamitra Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2018 - 19e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01888086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple constrained QoS routing with RPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Khallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC: International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7997081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01584511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralisation du problème de recherche d'arbre de recouvrement ayant un minimum de sommets de branchement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017 - 18e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01584514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-elementary routes for multicasting in Transparent Optical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON: International Conference on Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Girona, Spain. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2017.8025135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01581901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed monitoring in 6LoWPAN based Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Mostafa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoWNeT: Mobile &amp; Wireless Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Cairo, Egypt. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MoWNet.2016.7496626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01409666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution exacte du problème de routage multicast multi-contraint de coût minimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Khallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RODAEF 2016 -17e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01685681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling Salesmen on Bounded Degree Trails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Sebő</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alantha Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routing and Network Design Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Exact Resolution of Multi-Constrained Path Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Khallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO: European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01229422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Formulation of Degree-Constrained Spanning Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICGT: International Colloquium on Graph Theory and combinatorics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01065963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of the Degree-Constrained Minimum Spanning Hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIROCCO 2014 - 21st International Colloquium on Structural Information and Communication Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Takayama, Japan. pp.96-107, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09620-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01056259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution approchée avec garantie de performance pour les problèmes de recouvrement sous contrainte sur le degré des nœuds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2014 - 15e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Multicast Routing Algorithm in Sparse Splitting WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Danh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Palaysi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComManTel: Computing, Management and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Ho Chi Minh City, Vietnam. pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00807299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution exacte pour les problèmes de recouvrement sous contrainte sur le degré des noeuds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2013 - 14e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact solution for branch vertices constrained spanning problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC 2013 - International Network Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00826525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimization of Branching in the Optical Trees with Constraints on the Degree of Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICN 2012 - 11th International Conference on Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Saint Gilles, Réunion. pp.235-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00678554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Multicast Sessions Provisioning in Sparse Light-Splitting DWDM Networks using P-Cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CQR: Communications Quality and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CQR.2012.6267097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00738078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimisation des branchements dans les arbres optiques sous contraintes sur le degré des noeuds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDIR 2011 - Journées Doctorales en Informatique et Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00650030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependable Routing Protocol Considering the k-Coverage Problem for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Gonczy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNS: International Conference on Networking and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00652453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Partitioning for Survivability in Multi-Domain Optical Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Ghani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communications Conference (ICC).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-Hierarchy: The Optimal Structure for Multicast Routing in WDM Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th IEEE Symposium on Computers and Communications (ISCC2010), 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Riccione, Italy. pp.611 - 616, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2010.5643912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Heuristics for the QoS Multicast Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Bellabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globecom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation Ratios of Multicast Light-trees in WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Qiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunications Conference (GLOBECOM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Bounds of Multicast Light-trees in WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Qiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chennai, India. pp.339-350, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12963-6_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541058v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Period Length for the CGS Sensor Network Scheduling Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Gonczy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Networking and Services (ICNS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Cancun, Mexico. pp.192-199, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNS.2010.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-Hierarchies: Optimal Multicast Routes under Optical Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGC 2010 - IEEE Photonics Global Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orchard, Singapore. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PGC.2010.5705942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00738402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast Routing and Wavelength Assignment in WDM Mesh Networks with Sparse Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Workshop on Traffic Management and Traffic Engineering for the Future Internet (EuroNF'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed exact solution to compute inter-domain multi-constrained paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNICE - 15th Open European Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelona, Espagne. pp.21-30, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03700-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of Multi-Constrained Paths in Multi-Domain MPLS-TE Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NGI'09 : Fifth Euro-NGI Conference on Next Generation Internet Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Aveiro, Portugal. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics for the Multicriteria Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Bellabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosharaka International Conference on Communications Computers and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Amman, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Service Routing in Next Generation Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Bellabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingenierie des Protocoles (CFIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristiques pour le Routage Multicritère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Bellabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Avigon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topology Aggregation Model for Survivability in Multi-Domain Optical Networks Using p-Cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth IFIP International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Gold Coast, QLD, Australia. pp.211 - 218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting multipoint-to-point communications in all-optical WDM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Yazid Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th IEEE Conference on Local Computer Networks (LCN 2009), 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Zurich, Switzerland. pp.209 - 212, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN.2009.5355172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Light-Tree Structure Optimal for Multicast Routing in Sparse Light Splitting WDM Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th Internatonal Conference on Computer Communications and Networks (ICCCN 2009), 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Francisco, United States. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN.2009.5235386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance priority based multicast routing in WDM networks considering sparse light splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th IEEE Singapore International Conference on Communication Systems (ICCS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Guangzhou, China. pp.709 - 714, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCS.2008.4737278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria p-cycle network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd IEEE Conference on Local Computer Networks (LCN 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Montréal, Canada. pp.361 - 366, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN.2008.4664191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness and Performance Analysis of a Dynamic Sensor Network Scheduling Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyula Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">László Gönczy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FTDA-DN: Future Trends on Design and Analysis of Dynamic Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01680400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Criteria p-Cycle Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd IEEE Conference on Local Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Montreal, Canada. pp.336-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoidance of Multicast Incapable Branching Nodes for Multicast Routing in WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 33rd IEEE Conference on Local Computer Networks (LCN2008), 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Montreal, Canada. pp.336 - 344, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN.2008.4664188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of CGS, a k-Coverage Algorithm Based on One-Hop Neighboring Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Parraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference Sensor Technologies and Applications (SENSORCOMM '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Cap-Esterel, France. pp.115-122, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORCOMM.2008.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependable k-coverage algorithms for sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gyula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Gonczy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Instrumentation and Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Varsovie, Poland. pp.ISSN: 1091-5281, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMTC.2007.379153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mQMA: multi-constrained QoS Multicast Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globecom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2007, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00428580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Uncertainties in Proactive Routing Protocols for AdHoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Information and Communication Technology (ICICT'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Le Caire, Egypt. pp.327 - 332, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITICT.2007.4475673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristic Solution to Protect Communications in WDM Networks using P-cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Traffic Engineering, Protection and Restoration for Futur Generation Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active monitoring of link delays in case of asymmetric routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems and International Conference on Mobile Communications and Learning Technologies (ICNICONSMCL'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Morne, Mauritius. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNICONSMCL.2006.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00428609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Number of MPLS LSPs using Multicast Tree Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Globecom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2006, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00428588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the number of MPLS LSP using Multicast Tree Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globecom (IEEE Global Communications Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection remontante des communications multicast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Yazid Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication (MajecSTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast Tree Aggregation in Large Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Coimbra, Portugal. pp.691-702, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11753810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00428590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved dual-forest for multicast protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Yazid Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference on Next Generation Internet Design and Engineering Conference (NGI 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Valencia, Spain. pp.371-378, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NGI.2006.1678265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Protection of Many-to-One Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Dependable Computing Conference (EDCC'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Budapest, Hungary. pp.363-378, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11408901_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion contrainte dans un groupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel: Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Batz sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00428684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des communications multicast sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Europeennes. , pp.156, 2010, 978-6131530890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00738035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS Routing for Data Gathering with RPL in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Singh P.; Bhargava B.; Paprzycki M.; Kaushal N.; Hong WC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Wireless Sensor Networks: Issues and Challenges in Current Scenario's</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1132, pp.87-111, 2020, Advances in Intelligent Systems and Computing, 978-3-030-40304-1. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-40305-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03189473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Oriented Routing in Mobile Ad Hoc Networks Based on Simple Automatons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xin Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Ad-Hoc Networks: Protocol Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTECH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.363-390, 2011, Communications, 978-953-307-402-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00584234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS Routing and Management in Backbone Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pattarasinee Bhattarakosol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Quality of Service Technologies and Network Management: Models for Enhancing Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.138-159, 2010, 978-1-61520-791-6. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61520-791-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00584241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Domain Path Computation with Multiple QoS Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Providing QoS and Reliability in the Future Internet Backbone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publisher, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast Routing In Optical Access Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ioannis P. Chochliouros; George A. Heliotis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Access Networks and Advanced Photonics: Technologies and Deployment Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ioannis P. Chochliouros; George A. Heliotis, pp.162-183, 2009, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-707-2.ch008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degree Constrained Minimum Spanning Hierarchies in Graphs under Non Uniform Capacity Constraints. Exact Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIRMM (UM, CNRS). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03759534v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Approximation of Degree Constrained Spanning Problems in Graphs under Non Uniform Capacity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIRMM (UM, CNRS). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03345800v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the Minimum Branch Vertices Spanning Tree Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Nanyang Technological University, Singapore. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Optical Multicast Routing Algorithms without Splitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Danh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Palaysi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-13020, LIRMM. 2013, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00834276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of All-Optical Multicast Routing Algorithms with Sparse Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Danh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Palaysi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-12020, 2012, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00737121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact solution for bounded degree connected spanning problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-12027, LIRMM (UM, CNRS). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00745713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Protection of Multicast Trees in All Optical Networks Using the NEPC Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-11022, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00611957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchies to Solve Constrained Connected Spanning Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-11029, 2011, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00619806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cost Optimal Solution of the Multi-Constrained Multicast Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Bellabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 11004, Rennes 1. 2010, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00529121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-constrained QOS multicast routing optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatteh Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1882, 2008, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00259807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mQMA multi-constrained QoS Multicast Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1881, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00258515v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Domain Path Computation with Multiple Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1902, 2008, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00319401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchies for Constrained Partial Spanning Problems in Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI-1900, 2008, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00306687v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-constrained QoS Multicast Routing Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6500, INRIA. 2008, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00271795v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternance synchrone pour la conservation d'énergie dans les réseaux ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatteh Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PI 1812, 2006, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00116073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternance synchrone pour la conservation d'énergie dans les réseaux ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatteh Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-6045, INRIA. 2006, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00115787v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active monitoring of delays with asymmetric routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5635, INRIA. 2005, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active monitoring of delays with asymmetric routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1736, 2005, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast routing with QoS based on incomplete link state information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">János Levendovszky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leguesdron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csaba Végsö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5428, INRIA. 2004, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reroutage dans OSPF avec des chemins de secours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled Tezeghdanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4340, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast routing with bandwidth requirement in the case of incomplete information as a Steiner tree problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leguesdron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">János Levendovszky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csaba Végsö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4343, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts déductibles maximales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3974, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbre couvrant partiel pseudo-optimal pour diffusion multipoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3636, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'arbres de diffusion multicast basée sur une modification de l'heuristique de Kruskal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3587, INRIA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId234"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Miklos Molnar </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miklos-molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1345-4792</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095627235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degree-Constrained Minimum Spanning Hierarchies in Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (10), pp.467. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a17100467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04825111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degree-Constrained Steiner Problem in Graphs with Capacity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (22), pp.3521. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math12223521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04825114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Distributed Monitoring for 6LoWPAN-based IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Mostafa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Kassem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infocommunications Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.64-76. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36244/ICJ.2023.1.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04116970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal proactive monitor placement & scheduling for IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Mostafa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Kassem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (11), pp.2431-2450. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01605682.2021.1992310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast routing from a set of data centers in elastic optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Danh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Perelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Solé-Pareta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor Mcardle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Switching and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.35-46. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.osn.2019.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02152001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILP formulation of the degree-constrained minimum spanning hierarchy problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3), pp.789-811. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-017-0159-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01584405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy-Efficient Multiobjective Scheduling Model for Monitoring in Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Mostafa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.1727-1738. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2018.2792326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01818980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILP formulation of the exact solution of multi-constrained minimum cost multicast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Khallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 135, pp.160-170. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2018.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01818743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Algorithm to Solve the Minimum Cost Multi-Constrained Multicast Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on Routing Research, 4 (14), pp.57-79. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jcc.2016.414005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01405702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Light Forest With Rateless Network Coding to Design Efficient All-Optical Multicast Schemes for Elastic Optical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (18), pp.3945-3955. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2015.2457092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Blocking Probability for the Multicast Routing and Wavelength Assignment Problem in WDM Networks: Exact Solutions and Heuristic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Danh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), pp.36-48. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.7.000036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01349065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast routing in WDM networks without splitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Danh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Palaysi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (7), pp.158-167. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2014.6852098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01094196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast Routing in WDM Networks without Splitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Danh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Palaysi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infocommunications Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00880331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Optimal Scheduling Algorithm for Area Coverage in Multi-Functional Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gyula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">László Gönczy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJAHUC - International Journal of Ad Hoc and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.109-122. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAHUC.2013.056418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00807561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact solution for branch vertices constrained spanning problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (5), pp.527-534. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2013.05.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01648023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cost Optimal Solution of the Multi-Constrained Multicast Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Bellabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (13), pp.3136-3149. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2012.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00738062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Efficient Solutions for the QoS Unicast Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Bellabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.73-80. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jnw.7.1.73-80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00738055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-optimal Design of Multicast Light-trees in WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (11), pp.1240-1242. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2011.090611.111529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00652433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou, Miklos Molnar, Bernard Cousin, Chunming Qiao. Cost Bounds and Approximation Ratios of Multicast Light-trees in WDM Networks.. April 2011. Digital Object Identifier:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Qiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/OSA Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (4), pp.323-334. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.3.000323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Bounds and Approximation Ratios of Multicast Light-Trees in WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Qiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (4), pp.323-334. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.3.000323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00738071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Survivability in Multi-Domain Optical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1005-1012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Partitioning for Survivability in Multi-Domain Optical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Ghani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.978 - 980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical multipoint-to-point routing in WDM mesh networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (1-2), pp.91-101. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-010-0203-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Optimal and Cost-Aware Tree-Based Explicit Multicast Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Internet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (1-2), pp.146-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00562558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypo-Steiner heuristic for multicast routing in all-optical WDM mesh networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Network Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (1), pp.33-42. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11107-010-0243-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540937v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoidance of multicast incapable branching nodes for multicast routing in WDM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Network Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (3), pp.378-392. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11107-009-0200-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection par p-cycles dans les réseaux WDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.459-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survivability in multi-domain optical networks using p-cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Network Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.81-89. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11107-009-0213-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust k-coverage algorithms for sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyula Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">László Gönczy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (8), pp.1741-1748. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2008.922072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS multicast aggregation under multiple additive constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2008.05.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00425224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Aggregation of Multicast Trees in Large Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (6), pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00425226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un rapport d'approximation pour le problème de recherche de hiérarchie de recouvrement de poids minimum à branchements bornés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the QoS routing with RPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Khallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEMWN: Performance Evaluation and Modeling in Wired and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/PEMWN.2017.8308028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01818997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalization of the Minimum Branch Vertices Spanning Tree Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitamitra Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2018 - 19e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01888086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple constrained QoS routing with RPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Khallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC: International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7997081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01584511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralisation du problème de recherche d'arbre de recouvrement ayant un minimum de sommets de branchement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017 - 18e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01584514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-elementary routes for multicasting in Transparent Optical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON: International Conference on Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Girona, Spain. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2017.8025135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01581901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed monitoring in 6LoWPAN based Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Mostafa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoWNeT: Mobile &amp; Wireless Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Cairo, Egypt. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MoWNet.2016.7496626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01409666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution exacte du problème de routage multicast multi-contraint de coût minimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Khallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RODAEF 2016 -17e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01685681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling Salesmen on Bounded Degree Trails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Sebő</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alantha Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routing and Network Design Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Exact Resolution of Multi-Constrained Path Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Khallef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO: European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01229422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Formulation of Degree-Constrained Spanning Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICGT: International Colloquium on Graph Theory and combinatorics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01065963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of the Degree-Constrained Minimum Spanning Hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIROCCO 2014 - 21st International Colloquium on Structural Information and Communication Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Takayama, Japan. pp.96-107, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09620-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01056259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution approchée avec garantie de performance pour les problèmes de recouvrement sous contrainte sur le degré des nœuds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2014 - 15e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Multicast Routing Algorithm in Sparse Splitting WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Danh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Palaysi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComManTel: Computing, Management and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Ho Chi Minh City, Vietnam. pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00807299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution exacte pour les problèmes de recouvrement sous contrainte sur le degré des noeuds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2013 - 14e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact solution for branch vertices constrained spanning problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC 2013 - International Network Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00826525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimization of Branching in the Optical Trees with Constraints on the Degree of Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICN 2012 - 11th International Conference on Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Saint Gilles, Réunion. pp.235-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00678554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Multicast Sessions Provisioning in Sparse Light-Splitting DWDM Networks using P-Cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CQR: Communications Quality and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CQR.2012.6267097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00738078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimisation des branchements dans les arbres optiques sous contraintes sur le degré des noeuds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDIR 2011 - Journées Doctorales en Informatique et Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00650030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependable Routing Protocol Considering the k-Coverage Problem for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Gonczy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNS: International Conference on Networking and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00652453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast Routing under Optical Network Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque sur les réseaux large bande et Internet rapide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Partitioning for Survivability in Multi-Domain Optical Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Ghani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communications Conference (ICC).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-Hierarchy: The Optimal Structure for Multicast Routing in WDM Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th IEEE Symposium on Computers and Communications (ISCC2010), 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Riccione, Italy. pp.611 - 616, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2010.5643912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Heuristics for the QoS Multicast Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Bellabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globecom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation Ratios of Multicast Light-trees in WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Qiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunications Conference (GLOBECOM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Bounds of Multicast Light-trees in WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Qiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chennai, India. pp.339-350, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12963-6_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541058v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Period Length for the CGS Sensor Network Scheduling Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Gonczy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Networking and Services (ICNS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Cancun, Mexico. pp.192-199, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNS.2010.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-Hierarchies: Optimal Multicast Routes under Optical Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGC 2010 - IEEE Photonics Global Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orchard, Singapore. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PGC.2010.5705942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00738402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast Routing and Wavelength Assignment in WDM Mesh Networks with Sparse Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Workshop on Traffic Management and Traffic Engineering for the Future Internet (EuroNF'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed exact solution to compute inter-domain multi-constrained paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNICE - 15th Open European Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelona, Espagne. pp.21-30, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03700-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of Multi-Constrained Paths in Multi-Domain MPLS-TE Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NGI'09 : Fifth Euro-NGI Conference on Next Generation Internet Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Aveiro, Portugal. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics for the Multicriteria Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Bellabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosharaka International Conference on Communications Computers and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Amman, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristiques pour le Routage Multicritère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Bellabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Avigon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Service Routing in Next Generation Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Bellabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingenierie des Protocoles (CFIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topology Aggregation Model for Survivability in Multi-Domain Optical Networks Using p-Cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth IFIP International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Gold Coast, QLD, Australia. pp.211 - 218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting multipoint-to-point communications in all-optical WDM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Yazid Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th IEEE Conference on Local Computer Networks (LCN 2009), 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Zurich, Switzerland. pp.209 - 212, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN.2009.5355172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Light-Tree Structure Optimal for Multicast Routing in Sparse Light Splitting WDM Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th Internatonal Conference on Computer Communications and Networks (ICCCN 2009), 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Francisco, United States. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN.2009.5235386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance priority based multicast routing in WDM networks considering sparse light splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th IEEE Singapore International Conference on Communication Systems (ICCS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Guangzhou, China. pp.709 - 714, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCS.2008.4737278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria p-cycle network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd IEEE Conference on Local Computer Networks (LCN 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Montréal, Canada. pp.361 - 366, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN.2008.4664191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness and Performance Analysis of a Dynamic Sensor Network Scheduling Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyula Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">László Gönczy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FTDA-DN: Future Trends on Design and Analysis of Dynamic Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01680400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une heuristique pour calculer l’ensemble des p-cycles protégeant les communications dans les réseaux optiques WDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDIR 2008 - 9e Journées Doctorales en Informatique et Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Lille, France. pp.17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Criteria p-Cycle Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd IEEE Conference on Local Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Montreal, Canada. pp.336-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoidance of Multicast Incapable Branching Nodes for Multicast Routing in WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 33rd IEEE Conference on Local Computer Networks (LCN2008), 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Montreal, Canada. pp.336 - 344, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN.2008.4664188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of CGS, a k-Coverage Algorithm Based on One-Hop Neighboring Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Parraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference Sensor Technologies and Applications (SENSORCOMM '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Cap-Esterel, France. pp.115-122, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORCOMM.2008.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mQMA: multi-constrained QoS Multicast Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globecom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2007, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00428580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependable k-coverage algorithms for sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gyula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Gonczy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Instrumentation and Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Varsovie, Poland. pp.ISSN: 1091-5281, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMTC.2007.379153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Uncertainties in Proactive Routing Protocols for AdHoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Information and Communication Technology (ICICT'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Le Caire, Egypt. pp.327 - 332, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITICT.2007.4475673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristic Solution to Protect Communications in WDM Networks using P-cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Traffic Engineering, Protection and Restoration for Futur Generation Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active monitoring of link delays in case of asymmetric routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems and International Conference on Mobile Communications and Learning Technologies (ICNICONSMCL'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Morne, Mauritius. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNICONSMCL.2006.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00428609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Number of MPLS LSPs using Multicast Tree Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Globecom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2006, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00428588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the number of MPLS LSP using Multicast Tree Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globecom (IEEE Global Communications Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection remontante des communications multicast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Yazid Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication (MajecSTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast Tree Aggregation in Large Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Coimbra, Portugal. pp.691-702, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11753810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00428590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved dual-forest for multicast protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Yazid Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference on Next Generation Internet Design and Engineering Conference (NGI 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Valencia, Spain. pp.371-378, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NGI.2006.1678265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Protection of Many-to-One Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Dependable Computing Conference (EDCC'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Budapest, Hungary. pp.363-378, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11408901_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion contrainte dans un groupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel: Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Batz sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00428684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des communications multicast sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Europeennes. , pp.156, 2010, 978-6131530890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00738035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS Routing for Data Gathering with RPL in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Singh P.; Bhargava B.; Paprzycki M.; Kaushal N.; Hong WC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Wireless Sensor Networks: Issues and Challenges in Current Scenario's</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1132, pp.87-111, 2020, Advances in Intelligent Systems and Computing, 978-3-030-40304-1. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-40305-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03189473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Oriented Routing in Mobile Ad Hoc Networks Based on Simple Automatons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xin Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Ad-Hoc Networks: Protocol Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTECH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.363-390, 2011, Communications, 978-953-307-402-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00584234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS Routing and Management in Backbone Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pattarasinee Bhattarakosol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Quality of Service Technologies and Network Management: Models for Enhancing Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.138-159, 2010, 978-1-61520-791-6. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61520-791-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00584241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Domain Path Computation with Multiple QoS Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Providing QoS and Reliability in the Future Internet Backbone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publisher, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast Routing In Optical Access Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ioannis P. Chochliouros; George A. Heliotis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Access Networks and Advanced Photonics: Technologies and Deployment Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ioannis P. Chochliouros; George A. Heliotis, pp.162-183, 2009, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-707-2.ch008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degree Constrained Minimum Spanning Hierarchies in Graphs under Non Uniform Capacity Constraints. Exact Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIRMM (UM, CNRS). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03759534v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Approximation of Degree Constrained Spanning Problems in Graphs under Non Uniform Capacity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIRMM (UM, CNRS). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03345800v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the Minimum Branch Vertices Spanning Tree Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Nanyang Technological University, Singapore. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Optical Multicast Routing Algorithms without Splitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Danh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Palaysi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-13020, LIRMM. 2013, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00834276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of All-Optical Multicast Routing Algorithms with Sparse Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Danh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Palaysi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-12020, 2012, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00737121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact solution for bounded degree connected spanning problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-12027, LIRMM (UM, CNRS). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00745713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Protection of Multicast Trees in All Optical Networks Using the NEPC Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-11022, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00611957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchies to Solve Constrained Connected Spanning Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-11029, 2011, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00619806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cost Optimal Solution of the Multi-Constrained Multicast Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Bellabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 11004, Rennes 1. 2010, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00529121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-constrained QOS multicast routing optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatteh Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1882, 2008, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00259807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mQMA multi-constrained QoS Multicast Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1881, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00258515v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Domain Path Computation with Multiple Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1902, 2008, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00319401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchies for Constrained Partial Spanning Problems in Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI-1900, 2008, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00306687v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-constrained QoS Multicast Routing Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6500, INRIA. 2008, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00271795v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternance synchrone pour la conservation d'énergie dans les réseaux ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatteh Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PI 1812, 2006, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00116073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternance synchrone pour la conservation d'énergie dans les réseaux ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatteh Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-6045, INRIA. 2006, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00115787v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active monitoring of delays with asymmetric routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5635, INRIA. 2005, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active monitoring of delays with asymmetric routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1736, 2005, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast routing with QoS based on incomplete link state information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">János Levendovszky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leguesdron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csaba Végsö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5428, INRIA. 2004, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reroutage dans OSPF avec des chemins de secours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled Tezeghdanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4340, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast routing with bandwidth requirement in the case of incomplete information as a Steiner tree problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leguesdron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">János Levendovszky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csaba Végsö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4343, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts déductibles maximales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3974, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbre couvrant partiel pseudo-optimal pour diffusion multipoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3636, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'arbres de diffusion multicast basée sur une modification de l'heuristique de Kruskal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3587, INRIA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F8CCC54"/>
+    <w:nsid w:val="625D5A5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/miklos-molnar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1345-4792" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095627235" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825111v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a17100467" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825114v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math12223521" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04116970v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Mostafa Hassan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saleh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Kassem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36244/ICJ.2023.1.7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634316v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2021.1992310" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02152001v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Danh Le" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Perell&#243;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Sol&#233;-Pareta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Mcardle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.osn.2019.04.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01584405v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Merabet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-017-0159-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01818980v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2018.2792326" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01818743v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khallef" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.02.016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01405702v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jcc.2016.414005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216710v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Gong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2015.2457092" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349065v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.7.000036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01094196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaysi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2014.6852098" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00880331v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807561v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gyula" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; G&#246;nczy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAHUC.2013.056418" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01648023v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2013.05.134" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738062v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Bellabas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.04.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR3SWVSV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jnw.7.1.73-80" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652433v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2011.090611.111529" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277126v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Molnar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Qiao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.3.000323" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738071v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Drid" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538618v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Ghani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540953v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-010-0203-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00562558v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540937v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-010-0243-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-009-0200-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538616v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-009-0213-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7PNJBBMG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425224v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Ben Ali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Belghith" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moulierac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.05.044" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC4L16XT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183951v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Simon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2008.922072" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127236v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01818997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN.2017.8308028" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01888086v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitamitra Desai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01584511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997081" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01584514v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01581901v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8025135" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01409666v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MoWNet.2016.7496626" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01685681v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420333v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Seb&#337;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alantha Newman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01229422v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01065963v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01056259v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09620-9_9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946417v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807299v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805718v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00826525v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00678554v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738078v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Frikha" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CQR.2012.6267097" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00650030v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652453v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Gonczy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Bergmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538612v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541047v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2010.5643912" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534476v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540601v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00541058v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12963-6_27" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540607v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNS.2010.33" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738402v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PGC.2010.5705942" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541066v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433368v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03700-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424319v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538293v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538269v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538307v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538614v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541041v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Yazid Saidi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2009.5355172" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541035v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2009.5235386" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541032v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCS.2008.4737278" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184118v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2008.4664191" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01680400v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538611v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541027v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2008.4664188" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184146v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pocquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Parraud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2008.115" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180768v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2007.379153" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428580v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184181v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Idoudi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belghith" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITICT.2007.4475673" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180759v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428609v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNICONSMCL.2006.38" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428588v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790295v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530271v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428590v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11753810" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184239v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2006.1678265" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184257v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Marie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11408901_27" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428684v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738035v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03189473v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40305-8_6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00584234v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/articles/show/title/stability-oriented-routing-in-mobile-ad-hoc-networks-based-on-simple-automatons" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00584241v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/bookstore/titledetails.aspx?titleid=37304" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-791-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433305v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541014v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-707-2.ch008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03759534v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03345800v3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403864v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00834276v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737121v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00745713v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611957v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00619806v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529121v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00259807v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatteh Belghith" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00258515v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00319401v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00306687v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271795v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116073v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Akkari" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115787v3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070372v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000173v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070579v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Levendovszky" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Leguesdron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba V&#233;gs&#246;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072248v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Tezeghdanti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072245v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072674v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073038v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073093v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/miklos-molnar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1345-4792" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095627235" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825111v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a17100467" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825114v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math12223521" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04116970v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Mostafa Hassan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saleh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Kassem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36244/ICJ.2023.1.7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634316v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2021.1992310" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02152001v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Danh Le" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Perell&#243;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Sol&#233;-Pareta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Mcardle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.osn.2019.04.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01584405v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Merabet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-017-0159-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01818980v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2018.2792326" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01818743v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khallef" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.02.016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01405702v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jcc.2016.414005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216710v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Gong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2015.2457092" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349065v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.7.000036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01094196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaysi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2014.6852098" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00880331v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807561v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gyula" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; G&#246;nczy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAHUC.2013.056418" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01648023v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2013.05.134" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738062v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Bellabas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.04.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR3SWVSV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jnw.7.1.73-80" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652433v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2011.090611.111529" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277126v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Molnar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Qiao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.3.000323" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738071v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Drid" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538618v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Ghani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540953v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-010-0203-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00562558v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540937v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-010-0243-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-009-0200-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538616v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-009-0213-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7PNJBBMG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183951v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2008.922072" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425224v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Ben Ali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Belghith" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moulierac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.05.044" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC4L16XT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127236v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01818997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN.2017.8308028" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01888086v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitamitra Desai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01584511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997081" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01584514v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01581901v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8025135" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01409666v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MoWNet.2016.7496626" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01685681v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420333v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Seb&#337;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alantha Newman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01229422v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01065963v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01056259v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09620-9_9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946417v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807299v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805718v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00826525v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00678554v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738078v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Frikha" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CQR.2012.6267097" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00650030v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652453v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Gonczy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Bergmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586069v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538612v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541047v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2010.5643912" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534476v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540601v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00541058v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12963-6_27" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540607v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNS.2010.33" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738402v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PGC.2010.5705942" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541066v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433368v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03700-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424319v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538293v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538307v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538269v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538614v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541041v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Yazid Saidi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2009.5355172" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541035v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2009.5235386" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541032v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCS.2008.4737278" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184118v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2008.4664191" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01680400v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586005v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538611v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541027v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2008.4664188" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184146v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pocquet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Parraud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2008.115" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428580v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180768v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2007.379153" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184181v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Idoudi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belghith" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITICT.2007.4475673" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180759v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428609v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNICONSMCL.2006.38" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428588v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790295v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530271v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428590v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11753810" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184239v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2006.1678265" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184257v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Marie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11408901_27" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428684v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738035v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03189473v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40305-8_6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00584234v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/articles/show/title/stability-oriented-routing-in-mobile-ad-hoc-networks-based-on-simple-automatons" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00584241v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/bookstore/titledetails.aspx?titleid=37304" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-791-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433305v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541014v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-707-2.ch008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03759534v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03345800v3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403864v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00834276v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737121v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00745713v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611957v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00619806v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529121v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00259807v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatteh Belghith" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00258515v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00319401v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00306687v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271795v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116073v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Akkari" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115787v3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070372v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000173v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070579v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Levendovszky" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Leguesdron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba V&#233;gs&#246;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072248v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Tezeghdanti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072245v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072674v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073038v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073093v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>