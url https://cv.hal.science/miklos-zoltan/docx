--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -621,413 +621,422 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Malinowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2025 - IEEE International Conference on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Gold Coast, Australia</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2025, Gold Coast, Australia. pp.4561-4568, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC60802.2025.11423191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overlapping Hierarchical Clustering (OHC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Miklos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gross-Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inteligent Data Analysis (IDA 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02452729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Centric Workflows for Crowdsourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Hélouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Miklos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rituraj Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petri Nets 2020 - 41st International Conference on Application and Theory of Petri Nets and Concurrency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Paris, France. pp.1-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02508838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMART: A tool for analyzing and reconciling schema matching networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Nguyen Quoc Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tam Nguyen Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Tuan Chau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri Kurniawan Wijaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Miklos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Conference on Data Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pay-as-you-go Reconciliation in Schema Matching Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Nguyen Quoc Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1049,396 +1058,396 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Miklos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Aberer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avigdor Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Conference on Data Engineering (ICDE 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Chicago, IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing Human Effort in Reconciling Match Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Nguyen Quoc Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri Kurniawan Wijaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Miklos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Aberer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliezer Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Conference on Conceptual Modeling (ER 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MAS Negotiation Support Tool for Schema Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Nguyen Quoc Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai Xuan Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Miklos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Aberer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tho Quan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Twelfth International Conference on Autonomous Agents and Multiagent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Saint Paul, Minnesota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Completeness and Ambiguity of Schema Cover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avigdor Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomer Sagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Weidlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1457,194 +1466,194 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Cooperative Information Systems (CoopIS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Schema Matching Reconciliation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Nguyen Quoc Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai Xuan Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Miklos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tho Quan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Aberer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Cooperative Information Systems (CoopIS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Leveraging Crowdsourcing Techniques for Schema Matching Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Nguyen Quoc Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1686,51 +1695,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 18th International Conference on Database Systems for Advanced Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1740,104 +1749,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface of Proceedings of the conference BDA'2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Pacitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Miklos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1847,51 +1856,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clock-G: Temporal Graph Management System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Massri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1923,70 +1932,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Meye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14160 (LIV), Springer, pp.1-40, In press, Transactions on Large-Scale Data- and Knowledge-Centered Systems, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-68014-8_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1996,117 +2005,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost and Quality Assurance in Crowdsourcing Workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Hélouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Miklos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rituraj Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2116,91 +2125,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From databases to artificial intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Miklos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Databases [cs.DB]. Université de Rennes 1 [UR1], 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02501285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2210,164 +2219,164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the evolution of science: analyzing evolving term co-occurrence graphs with spectral techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Miklos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Foursov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franklin Lia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gross-Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third international workshop on advances on managing and mining evolving graphs (LEG@ECMLPKDD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2435,51 +2444,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FEDE8C58"/>
+    <w:nsid w:val="266946B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2666,51 +2675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/miklos-zoltan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3701-6263" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439108v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Massri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Miklos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bouchra Pilet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2023.03.023" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02099877v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Quoc Viet Hung" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Weidlich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Tam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Aberer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2019.04.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103662v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen Quoc Viet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Nguyen Thanh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461919v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vincent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malinowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02452729v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Jeantet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gross-Amblard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02508838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c H&#233;lou&#235;t" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rituraj Singh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Tuan Chau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Kurniawan Wijaya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875448v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avigdor Gal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Levy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812150v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Xuan Luong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tho Quan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842699v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Katz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Sagi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842697v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812037v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03500588v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68014-8_1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02964736v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02501285v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02195026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Foursov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Lia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/miklos-zoltan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3701-6263" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439108v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Massri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Miklos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bouchra Pilet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2023.03.023" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02099877v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Quoc Viet Hung" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Weidlich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Tam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Aberer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2019.04.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103662v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen Quoc Viet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Nguyen Thanh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461919v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vincent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malinowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC60802.2025.11423191" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02452729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Jeantet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gross-Amblard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02508838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c H&#233;lou&#235;t" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rituraj Singh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Tuan Chau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Kurniawan Wijaya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avigdor Gal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838259v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Levy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Xuan Luong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tho Quan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842699v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Katz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Sagi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842697v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812037v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03500588v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439031v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68014-8_1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02964736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02501285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02195026v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Foursov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Lia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>