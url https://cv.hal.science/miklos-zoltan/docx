--- v1 (2026-04-30)
+++ v2 (2026-05-31)
@@ -1125,627 +1125,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing Human Effort in Reconciling Match Networks</w:t>
+                <w:t xml:space="preserve">On Leveraging Crowdsourcing Techniques for Schema Matching Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Nguyen Quoc Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tri Kurniawan Wijaya</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tam Nguyen Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Miklos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Aberer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Conference on Conceptual Modeling (ER 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">The 18th International Conference on Database Systems for Advanced Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838259v1</w:t>
+                <w:t xml:space="preserve">hal-00812037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MAS Negotiation Support Tool for Schema Matching</w:t>
+                <w:t xml:space="preserve">Minimizing Human Effort in Reconciling Match Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Nguyen Quoc Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hoai Xuan Luong</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tri Kurniawan Wijaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Miklos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Aberer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliezer Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Twelfth International Conference on Autonomous Agents and Multiagent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Saint Paul, Minnesota, United States</w:t>
+              <w:t xml:space="preserve">32nd International Conference on Conceptual Modeling (ER 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812150v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Completeness and Ambiguity of Schema Cover</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthias Weidlich</w:t>
+                <w:t xml:space="preserve">A MAS Negotiation Support Tool for Schema Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Nguyen Quoc Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai Xuan Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Miklos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Aberer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tho Quan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Cooperative Information Systems (CoopIS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Graz, Austria</w:t>
+              <w:t xml:space="preserve">The Twelfth International Conference on Autonomous Agents and Multiagent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Saint Paul, Minnesota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842699v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Schema Matching Reconciliation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thanh Tho Quan</w:t>
+                <w:t xml:space="preserve">Completeness and Ambiguity of Schema Cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avigdor Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomer Sagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Weidlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Aberer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Cooperative Information Systems (CoopIS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842697v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Leveraging Crowdsourcing Techniques for Schema Matching Networks</w:t>
+                <w:t xml:space="preserve">Collaborative Schema Matching Reconciliation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Nguyen Quoc Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tam Nguyen Thanh</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai Xuan Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Miklos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tho Quan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Aberer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 18th International Conference on Database Systems for Advanced Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Wuhan, China</w:t>
+              <w:t xml:space="preserve">21st International Conference on Cooperative Information Systems (CoopIS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812037v1</w:t>
+                <w:t xml:space="preserve">hal-00842697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2444,51 +2444,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="266946B8"/>
+    <w:nsid w:val="F16E8B5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2675,51 +2675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/miklos-zoltan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3701-6263" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439108v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Massri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Miklos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bouchra Pilet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2023.03.023" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02099877v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Quoc Viet Hung" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Weidlich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Tam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Aberer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2019.04.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103662v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen Quoc Viet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Nguyen Thanh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461919v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vincent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malinowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC60802.2025.11423191" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02452729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Jeantet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gross-Amblard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02508838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c H&#233;lou&#235;t" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rituraj Singh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Tuan Chau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Kurniawan Wijaya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avigdor Gal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838259v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Levy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Xuan Luong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tho Quan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842699v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Katz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Sagi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842697v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812037v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03500588v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439031v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68014-8_1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02964736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02501285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02195026v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Foursov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Lia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/miklos-zoltan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3701-6263" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439108v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Massri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Miklos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bouchra Pilet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2023.03.023" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02099877v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Quoc Viet Hung" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Weidlich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Tam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Aberer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2019.04.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103662v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen Quoc Viet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Nguyen Thanh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461919v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vincent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malinowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC60802.2025.11423191" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02452729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Jeantet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gross-Amblard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02508838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c H&#233;lou&#235;t" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rituraj Singh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Tuan Chau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Kurniawan Wijaya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avigdor Gal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812037v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838259v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Levy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812150v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Xuan Luong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tho Quan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842699v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Katz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Sagi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03500588v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439031v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68014-8_1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02964736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02501285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02195026v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Foursov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Lia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>