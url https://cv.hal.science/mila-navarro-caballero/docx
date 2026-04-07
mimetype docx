--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -431,50 +431,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Onomastics and Society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Edmondson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fr. Pina Polo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cambridge History of Ancient Iberia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Local elites and social mobility in the western provinces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Edmondson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -487,541 +573,455 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Flower; M. Horster; Fr. Hurlet; R. W. Mathisen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brill’s Companion to Roman Prosopography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La onomástica de cinco comunidades cívicas de la franja atlántica del conuentus Scallabitanus: Aeminium, Conimbriga, Collippo, Seilium, Eburobrittium</w:t>
+                <w:t xml:space="preserve">Capera y Caurium, dos ciudades en la Lusitania centro-oriental: caracterización socio-onomástica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Oria Segura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jonathan Edmondson; Milagros Navarro Caballero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Onomastique, société et identité culturelle en Lusitanie romaine (ADOPIA I). Onomástica, sociedad e identidad cultural en Lusitania romana (ADOPIA I)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Editions, 2024, Scripta Antiqua, 978-2-35613-601-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La onomástica de cinco comunidades cívicas de la franja atlántica del conuentus Scallabitanus: Aeminium, Conimbriga, Collippo, Seilium, Eburobrittium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Oria Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jonathan Edmondson; Milagros Navarro Caballero. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Onomastique, société et identité culturelle en Lusitanie romaine (ADOPIA I). Onomástica, sociedad e identidad cultural en Lusitania romana (ADOPIA I)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Ausonius Editions, pp.487-586, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les études épigraphiques à Bordeaux : une riche tradition et un présent innovant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Fröhlich; Milagros Navarro Caballero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’épigraphie au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius Editions, pp.31-48, 2024, 13, ‎978-2356136008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Mercedes Oria Segura</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusiones. Onomástica, sociedad e identidad cultural en Lusitania romana: avances y retos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Edmondson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jonathan Edmondson; Milagros Navarro Caballero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Onomastique, société et identité culturelle en Lusitanie romaine (ADOPIA I). Onomástica, sociedad e identidad cultural en Lusitania romana (ADOPIA I)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ausonius Editions, 2024, Scripta Antiqua, 978-2-35613-601-5</w:t>
+              <w:t xml:space="preserve">, Ausonius Editions, pp.864-918, 2024, 978-2-35613-601-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Edmondson</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los habitantes de Turgalium et la praefectura Turgaliensis regionis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Gorrochategui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jonathan Edmondson; Milagros Navarro Caballero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Onomastique, société et identité culturelle en Lusitanie romaine (ADOPIA I). Onomástica, sociedad e identidad cultural en Lusitania romana (ADOPIA I)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ausonius Editions, pp.864-918, 2024, 978-2-35613-601-5</w:t>
-[...84 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Ausonius Editions, pp.273-319, 2024, Scripta Antiqua, 978-2-35613-601-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1093,1011 +1093,1011 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firmia Priscila</w:t>
+                <w:t xml:space="preserve">Elia Licinia Valeriana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Pavón. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">250 mujeres de la Antigua Roma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, pp.239-240, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmia Priscila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Pavón. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">250 mujeres de la Antigua Roma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, pp.198-199, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigraphic Databases and the Ausonius Institute in the era of Digital Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ruiz Darasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Javier Andreu Pintado; Armando Redentor; Elena Alguacil Villanúa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valete Vos Viatores: Travelling through Latin inscriptions across the Roman Empire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.207-228, 2022, 978-989-26-2336-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03903699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Elia Licinia Valeriana</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La práctica epigráfica en la ciuitas de los Bituriges Cubi, provincia de Aquitania: la localidad de Baugy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Dondin-Payre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Gorrochategui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mª D. Dopico Caínzos; M. Villanueva Acuña. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aut oppressi serviunt.. La intervención de Roma en las comunidades indígenas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Phíltate (5), pp.265-296, 2022, 978-84-8192-578-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Pavón. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">250 mujeres de la Antigua Roma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.239-240, 2022</w:t>
+              <w:t xml:space="preserve">, pp.168, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...119 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetiva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Pavón. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">250 mujeres de la Antigua Roma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.236-237., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Axula</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvia Celera, hija de Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Pavón. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">250 mujeres de la Antigua Roma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.168, 2022</w:t>
+              <w:t xml:space="preserve">, pp.182-183, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Fulvia Celera, hija de Marcos</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuantos más mejor. : la multiplicación de homenajes en la Hispania romana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSIC. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tituli-Imagines-Marmora. Material y prestigio en mármol. Homenaje a Isabel Rodà de Llanza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-133, 2022, 978-84-00-11109-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senodona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Pavón. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">250 mujeres de la Antigua Roma-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.221-222, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sempronia Fusca Vibia Anicila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Pavón. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">250 mujeres de la Antigua Roma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.182-183, 2022</w:t>
+              <w:t xml:space="preserve">, pp.99-200, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">CSIC. </w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memoria Calquisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Pavón. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tituli-Imagines-Marmora. Material y prestigio en mármol. Homenaje a Isabel Rodà de Llanza</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.125-133, 2022, 978-84-00-11109-0</w:t>
+              <w:t xml:space="preserve">250 mujeres de La antigua Roma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.239-240, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...102 lines deleted...]
-                <w:t xml:space="preserve">Sempronia Fusca Vibia Anicila</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Pavón. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">250 mujeres de la Antigua Roma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.99-200, 2022</w:t>
+              <w:t xml:space="preserve">, pp.229, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The appearance and disappearance of writing in Roman Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Ruiz Darasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Noemí Moncunill Martí; Manuel Ramírez Sánchez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aprender la escritura, olvidar la escritura. Nuevas perspectivas sobre la historia de la escritura en el Occidente romano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.333-355, 2021, 978-84-1319-317-5</w:t>
@@ -2337,51 +2337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernán González Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Espinosa; I. Velázquez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigraphy in the Digital Age. Opportunities and Challenges in the Recording, Analysis and Dissemination of Inscriptions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.71-82, 2021, ,Archaeopress Archaeology</w:t>
@@ -2404,178 +2404,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03505622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la cantera al monumento: conclusiones para una investigación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Serena Vinci, Adalberto Otatti, Diana Gorostidi éds., La cava e il monumento, Materiali, officine, sistemi di costruzione e produzione nei cantieri edilizi di età imperiale, Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">V Reunión Internacional sobre poesía epigráfica latina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V Reunión Internacional sobre poesía epigráfica latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454145v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03088435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface</w:t>
               </w:r>
@@ -2628,216 +2628,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Onomástica y sociedad en la ciuitas de los Bitúrigos viviscos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vallejo, J.M.; Ruiz de Urbina, E.,. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métodos y técnicas en Ciencias de la Antigüedad. Estudios sobre investigación y docencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-158, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Los habitantes de la colonia de Norba: un estudio onomástico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vallejo, José María; José María Igartua, Iván; García Castillejo, Carlos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia philologica et diachronica in honorem Joaquín Gorrochategui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.359-411, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ILA n° 1 et 69 : deux énigmes bordelaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3333,294 +3333,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arulae de Labitolosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sillières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudios dedicados a G. Fatás</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.477-486, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Demougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Demougin, Ségolène et Navarro Caballero, Milagros </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Se déplacer dans le monde romain. XVème Rencontre franco-italienne d’épigraphie du monde romain (Bordeaux, 7, 8 octobre 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cadiou, François et Navarro Caballero, Milagros. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La guerre et ses traces. Conflits et sociétés en Hispanie à l’époque de la conquête romaine (IIIe-Ier av. J.-C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-12, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741749v1</w:t>
-              </w:r>
-[...179 lines deleted...]
-                <w:t xml:space="preserve">hal-01741758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La presa romana de Muel (Zaragoza, España) : una obra militar ?</w:t>
               </w:r>
@@ -3731,51 +3731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sillières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hispania. Análisis e interpretación de la curia en las ciudades hispanorromanos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anejos de AEspA, pp.69-96, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3938,51 +3938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Angeles Magallón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sillières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angeles Magallon Botaya, Maria et Sillières, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labitolosa. Une cité romaine de l’Hispanie citérieure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, Ausonius Editions, pp.213-252, 2013, Mémoires</w:t>
@@ -4600,51 +4600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les origines militaires de la présence italienne en Lusitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4699,51 +4699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles traces nous laissent les guerres de l’Antiquité? L’exemple de la conquête romaine de la péninsule Ibérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerres, conflits, violence. L’état de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Autrement, pp.14-19, 2010, Le Mook</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4768,51 +4768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’une trace de guerre? : éléments de réflexion pour un programme de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6076,57 +6076,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Notas sobre algunos gentilicios romanos de Lusitania : una propuesta metodológica acerca de la emigración itálica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociedad y cultura en la Lusitania romana. Actas de la IV Mesa Redonda sobre la Lusitanie romana </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.281-297, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Las termas de la ciudad hispano-romana de Labitolosa : avance a su estudio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sillières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6145,126 +6214,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fernández Ochoa, Carmen et García Entero, Victoria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Termas romanas en el Occidente del Imperio. Coloquio Internacional (Gijón, 1999)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.193-198, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740697v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01740672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las ciudades del Prepirineo occidental y central en época alto-imperial : sus habitantes y status</w:t>
               </w:r>
@@ -6371,51 +6371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Saenz Preciado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sillières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II Congreso de Arqueología de la Península Ibérica (Zamora, 1996)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.153-158, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6649,77 +6649,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Dalla Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Edmondson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ruiz Darasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8026,51 +8026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sillières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivo español de arqueología : serie Anejos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.69-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8121,51 +8121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gladius. Estudios sobre armas antiguas, armamento, arte militar y vida cultural en Oriente y Occidente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30, pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8423,51 +8423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sillières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8838,51 +8838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sillières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Fincker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9015,51 +9015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sillières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salduie : Estudios de prehistoria y arqueología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 1, pp.35-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9123,51 +9123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Torregaray Pagóla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sillières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 102, p. 229-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9264,206 +9264,206 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Estudio sobre la epigrafía romana de Bilbilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Martin Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veleia, Revista de Prehistoria, Historia Antigua, Archeologia y Filologia Clasicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.31-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le programme P.E.T.R.A.E. Hispaniarum, III Convegno Internazionale di Archeologia e Informatica (Roma, 1995)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeologia e Calcolatori</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 7, pp.735-742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labitolosa (La Puebla de Castro, Huesca). Informe de la 4° campaña de excavación de 1994</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
@@ -9473,51 +9473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Antonio Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sillières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arqueología Aragonesa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, pp.157-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9728,51 +9728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Antonio Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sillières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arqueología Aragonesa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, pp.83-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9791,50 +9791,175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Labitolosa (Cerro Calvario, La Pueblo de Castro). Informe de 1993</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Antonio Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caesaraugusta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 71, pp.147-227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un municipio romano en el prepirineo oscense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9843,1417 +9968,1292 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Internacional de Arqueología Clásica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, pp.205-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Labitolosa (Cerro Calvario, La Pueblo de Castro). Informe de 1993</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Labitolosa », ville romaine des Pyrénées espagnoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sillières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 13, pp.75-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aquit.1995.1203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peinture romaine. Contribution a la chronique quinquennale sur l’histoire ancienne et l’archéologie de la péninsule Ibérique, 1988-1992</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 97, pp.383-384</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nueva dedicatoria a Marcus Clodius Flacus y el status de Labitolosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caesaraugusta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 71, pp.147-227</w:t>
+              <w:t xml:space="preserve">, 1995, 71, pp.116-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La peinture romaine. Contribution a la chronique quinquennale sur l’histoire ancienne et l’archéologie de la péninsule Ibérique, 1988-1992</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El municipium de Labitolosa y sus notables : novedades arqueológicas y epigráficas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sillières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivo español de arqueología : serie Anejos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 68, pp.107-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/aespa.1995.v68.400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La société de l’Hispania romaine. Contribution à la chronique quinquennale sur l’histoire ancienne et l’archéologie de la péninsule Ibérique, 1988-1992</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 97, pp.383-384</w:t>
+              <w:t xml:space="preserve">, 1995, 97, pp.339-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nuevo grafito cesaraugustano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMZaragoza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 13, pp.295-301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estudio epigráfico de las nuevas inscripciones de Labitolosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bolskan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 11, pp.119-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les comptes de Siluinus : un graffite trouvé à Saintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 13, pp.75-103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/aquit.1995.1203⟩</w:t>
+              <w:t xml:space="preserve">, 1993, 11, pp.255-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aquit.1993.1116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los desplazamientos humanos en el conuentus iuridicus Caesaraugustanus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zephyrvs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 44-45, pp.405-421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El poblamiento romano en el Bajo Cinca : Mas de Chartos II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asunción Julián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Angeles Tilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Ramón</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bolscan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 9, pp.159-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excavaciones en el municipio de Labitolosa (La Puebla de Castro, Huesca). Informe de la 2a campaña, 1992</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arqueología Aragonesa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, pp.155-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Sierra de Albarracín en época roman (Homenaje al profesor Pellicer)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tabona</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, VIII/2, pp.507-516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labitolosa (La Puebla de Castro). Informe de la campaña de excavación arqueológica de 1991</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Antonio Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sillières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caesaraugusta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 71, pp.116-127</w:t>
+              <w:t xml:space="preserve">, 1991, 68, pp.241-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...776 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...74 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una guarnición de la legión VII en Tritium Magallum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caesaraugusta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 68, pp.241-305</w:t>
+              <w:t xml:space="preserve">, 1989, 66-67, pp.217-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01739868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miliario y otros restos arqueológicos de Berbinzana (Navarra)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Martin Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Antonio Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11943,1517 +11943,1517 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre et ses traces. Conflits et sociétés en Hispanie à l’époque de la conquête romaine (IIIe-Ier s. av. J.-C.) (colloque international, Bordeaux, 25-27 novembre 2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cadiou, François and Navarro Caballero, Milagros. Ausonius Editions, 37, 2014, Mémoires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se déplacer dans le monde romain. XVème Rencontre franco-italienne d’épigraphie du monde romain (Bordeaux, 7, 8 octobre 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Demougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Demougin, Ségolène et Navarro Caballero, Milagros. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre et ses traces. Conflits et sociétés en Hispanie à l’époque de la conquête romaine (IIIe-Ier av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cadiou, François et Navarro Caballero, Milagros. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se déplacer dans l'Empire romain. Approches épigraphiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Demougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ausonius Editions, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labitolosa (La puebla de Castro, province de Huesca, Espagne). Une cité romaine de l’Hispanie citérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ángel Asensio Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chasseigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Guiral Pelegrín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lignereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ausonius Éditions, Bordeaux, pp.500, 2013, Mémoires 33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03222803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscriptions Latines d'Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ausonius Editions, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscriptions Latines de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De armas, hombres y dioses : el papel de las armas en la conquista romana de la peninsula ibérica. Actas de la Mesa Redonda de la Casa de Velázquez, Madrid, 22 et 23 enero 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Quesada Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Consejo Superior de Investigaciones Científicas, 30, 2010, Gladius</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscriptions Latines d’Aquitaine : Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maurin, Louis et Navarro Caballero, Milagros. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Empire romain et les sociétés provinciales : recueil d'articles de Jean-Pierre Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Jérôme et Navarro Caballero, Milagros. Ausonius Editions, 22, 2009, Scripta Antiqua</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre et ses traces dans la péninsule Ibérique à l’époque de la conquête romaine : approches méthodologiques (Madrid, 23-24 novembre 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cadiou, François et Navarro Caballero, Milagros et Magallón Botaya, Maria Angeles 8, 2008, Salduie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre et ses traces dans la péninsule Ibérique à l’époque de la conquête romaine : approches méthodologiques. Actes de la Table Ronde internationale (Madrid, 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cadiou, François et Navarro Caballero, Milagros et Magallón Botaya, María Angeles. 8, 2008, Salduie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes et territoires dans le bassin du Douro à l’époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Jose Palao Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Milagros Navarro Caballero; Juan José Palao Vicente. 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ausonius.876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission de l’idéologie impériale dans l’Occident romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roddaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Milagros Navarro Caballero; Jean-Michel Roddaz. Ausonius Éditions, 365 p., 2006, Études | 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ausonius.345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VIIe Chronique quinquennale sur l'histoire ancienne et l'archéologie de la péninsule Ibérique, 1997-2002, REA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Torregaray Pagóla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fontaine, Jacques et Navarro Caballero, Milagros et Torregaray, Elena. 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas antroponímico de la Lusitania romana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grupo Merida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Navarro Caballero, Milagros et al. (Grupo Merida). 1 vol. au format A3, et 339 cartes, pp.427, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elites hispaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Demougin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Navarro Caballero, Milagros et Demougin, Ségolène. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VIe Chronique quinquennale sur l'histoire ancienne et l'archéologie de la péninsule Ibérique, 1992-1997, REA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Torregaray Pagóla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...1464 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sillières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fontaine, Jacques et Navarro Caballero, Milagros et Torregaray, Elena et Sillières, Pierre. 102, pp.97-293, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13860,51 +13860,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La monumentalizacion de una ciudad pequena : el ejemplo de Labitolosa (La puebla de Castro, Huesca, Espana)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sillières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Fincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14286,64 +14286,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ILA, Bordeaux, 1, (16/1/9/1) Dédicace à Auguste et au Génie de la cité des Bituriges Vivisques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21412/petrae_160100900001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14653,51 +14653,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dondin-Payre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Navarro Caballero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Gorrochategui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170190v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863196v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Edmondson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170205v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170223v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170212v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863350v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Oria Segura" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382550v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863369v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385811v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157110v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903699v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pr&#233;vot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157117v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157084v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157126v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157099v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157132v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157113v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157096v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157129v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089711v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Uribe Agudo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria &#193;ngeles Magall&#243;n Botaya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505622v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Gonz&#225;lez Bordas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741421v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maurin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741460v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456041v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452098v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angeles Magall&#243;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Uribe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741594v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741402v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fanlo Lor&#225;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bea Mart&#237;nez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741749v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadiou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741388v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silli&#232;res" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741758v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Demougin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741134v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guiral" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rico" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738628v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fincker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738646v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537023v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zi&#233;gl&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741717v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Quesada Sanz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537037v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537018v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Gorrochategui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Vallejo Ruiz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537053v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741574v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741562v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez&#233;chiel Jean-Courret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741052v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741610v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Palao Vicente" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740962v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.417" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.996" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740986v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovique Lachassaige" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738561v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.7599" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740942v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar Galve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741543v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740874v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740891v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741531v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740856v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740777v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.9120" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741517v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740697v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740672v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740592v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Saenz Preciado" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741511v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741504v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guiral Pelegr&#237;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/CG/9999-8882/2025/01/017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652894v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-&#193;ngel Asensio-Esteban" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara I&#241;iguez-Berrozpe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ang&#225;s-Pajas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Uribe-Agudo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382646v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara &#205;&#241;iguez Berrozpe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; &#193;ngel Asensio Esteban" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ma&#241;as" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ang&#225;s Pajas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382527v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Navarro-Caballero" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/012.31.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#170;-&#193;ngeles Magall&#243;n-Botaya" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088605v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088614v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Angel Asensio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456084v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009303v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944347v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Rosario Hernando Sobrino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706637v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452096v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fanlo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Picazo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ferreruela" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452097v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536960v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537026v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Quesada" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537022v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741109v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740917v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740908v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740821v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Ferreruela" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Mesa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Dominguez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aespa.2003.v76.115" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740807v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740793v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740786v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740654v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740647v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01487696v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fontaine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Torregaray Pag&#243;la" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rea.2000.4794" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740568v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740514v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bresson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740554v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin Bueno" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740546v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740523v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rea.1997.4680" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740561v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740504v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740127v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740199v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740253v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740240v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.1995.1203" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740167v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740061v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aespa.1995.v68.400" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740248v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740224v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739998v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739961v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.1993.1116" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739910v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739900v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n Juli&#225;n" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Angeles Tilo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Ram&#243;n" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739944v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739921v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739881v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739868v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739860v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667498v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385748v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382439v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505611v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassous" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;don" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Ferri&#232;s" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fromentin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741438v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741474v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738533v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536955v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739796v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739694v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475131v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222803v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chasseigne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lignereux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475194v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Barraud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537066v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537055v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738508v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739809v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me France" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759373v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739660v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739639v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.876" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739611v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roddaz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.345" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739595v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738472v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bost" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grupo Merida" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739578v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739558v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738410v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741772v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863086v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916816v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591429v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536966v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536989v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741083v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088430v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147901v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_160100900001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088425v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dondin-Payre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Navarro Caballero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Gorrochategui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170190v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863196v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Edmondson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170205v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170212v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170223v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385876v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Oria Segura" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863350v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382550v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863369v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385811v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157117v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157110v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903699v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pr&#233;vot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157084v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157099v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157132v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157113v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157096v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157129v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089711v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Uribe Agudo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria &#193;ngeles Magall&#243;n Botaya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505622v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Gonz&#225;lez Bordas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454145v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741421v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maurin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741460v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456041v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452098v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angeles Magall&#243;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Uribe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741594v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741402v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fanlo Lor&#225;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bea Mart&#237;nez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741388v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silli&#232;res" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741758v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Demougin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741749v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadiou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741134v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guiral" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rico" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738628v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fincker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738646v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537023v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zi&#233;gl&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741717v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Quesada Sanz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537037v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537018v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Gorrochategui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Vallejo Ruiz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537053v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741574v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741562v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez&#233;chiel Jean-Courret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741052v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741610v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Palao Vicente" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740962v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.417" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.996" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740986v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovique Lachassaige" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738561v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.7599" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740942v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar Galve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741543v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740874v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740891v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741531v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740856v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740777v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.9120" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741517v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740672v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740697v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740592v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Saenz Preciado" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741511v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741504v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guiral Pelegr&#237;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/CG/9999-8882/2025/01/017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652894v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-&#193;ngel Asensio-Esteban" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara I&#241;iguez-Berrozpe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ang&#225;s-Pajas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Uribe-Agudo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382646v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara &#205;&#241;iguez Berrozpe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; &#193;ngel Asensio Esteban" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ma&#241;as" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ang&#225;s Pajas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382527v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Navarro-Caballero" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/012.31.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#170;-&#193;ngeles Magall&#243;n-Botaya" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088605v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088614v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Angel Asensio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456084v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009303v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944347v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Rosario Hernando Sobrino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706637v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452096v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fanlo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Picazo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ferreruela" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452097v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536960v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537026v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Quesada" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537022v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741109v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740917v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740908v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740821v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Ferreruela" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Mesa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Dominguez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aespa.2003.v76.115" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740807v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740793v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740786v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740654v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740647v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01487696v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fontaine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Torregaray Pag&#243;la" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rea.2000.4794" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740568v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740554v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin Bueno" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740514v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bresson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740546v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740523v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rea.1997.4680" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740561v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740504v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740199v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740127v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740240v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.1995.1203" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740253v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740167v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740061v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aespa.1995.v68.400" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740248v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740224v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739998v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739961v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.1993.1116" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739910v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739900v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n Juli&#225;n" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Angeles Tilo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Ram&#243;n" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739944v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739921v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739881v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739868v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739860v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667498v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385748v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382439v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505611v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassous" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;don" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Ferri&#232;s" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fromentin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741438v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741474v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738533v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536955v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739796v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739694v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475131v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222803v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chasseigne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lignereux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475194v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Barraud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537066v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537055v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738508v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739809v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me France" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759373v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739660v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739639v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.876" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739611v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roddaz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.345" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739595v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738472v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bost" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grupo Merida" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739578v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739558v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738410v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741772v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863086v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916816v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591429v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536966v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536989v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741083v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088430v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147901v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_160100900001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088425v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>