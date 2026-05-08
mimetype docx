--- v1 (2026-04-07)
+++ v2 (2026-05-08)
@@ -561,400 +561,400 @@
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Flower; M. Horster; Fr. Hurlet; R. W. Mathisen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brill’s Companion to Roman Prosopography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capera y Caurium, dos ciudades en la Lusitania centro-oriental: caracterización socio-onomástica</w:t>
+                <w:t xml:space="preserve">La onomástica de cinco comunidades cívicas de la franja atlántica del conuentus Scallabitanus: Aeminium, Conimbriga, Collippo, Seilium, Eburobrittium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Oria Segura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jonathan Edmondson; Milagros Navarro Caballero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Onomastique, société et identité culturelle en Lusitanie romaine (ADOPIA I). Onomástica, sociedad e identidad cultural en Lusitania romana (ADOPIA I)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ausonius Editions, 2024, Scripta Antiqua, 978-2-35613-601-5</w:t>
+              <w:t xml:space="preserve">, Ausonius Editions, pp.487-586, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385876v1</w:t>
+                <w:t xml:space="preserve">hal-04863350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La onomástica de cinco comunidades cívicas de la franja atlántica del conuentus Scallabitanus: Aeminium, Conimbriga, Collippo, Seilium, Eburobrittium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mercedes Oria Segura</w:t>
+                <w:t xml:space="preserve">Les études épigraphiques à Bordeaux : une riche tradition et un présent innovant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Fröhlich; Milagros Navarro Caballero. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’épigraphie au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Editions, pp.31-48, 2024, 13, ‎978-2356136008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusiones. Onomástica, sociedad e identidad cultural en Lusitania romana: avances y retos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Edmondson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jonathan Edmondson; Milagros Navarro Caballero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Onomastique, société et identité culturelle en Lusitanie romaine (ADOPIA I). Onomástica, sociedad e identidad cultural en Lusitania romana (ADOPIA I)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ausonius Editions, pp.487-586, 2024</w:t>
+              <w:t xml:space="preserve">, Ausonius Editions, pp.864-918, 2024, 978-2-35613-601-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-04382550v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusiones. Onomástica, sociedad e identidad cultural en Lusitania romana: avances y retos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Edmondson</w:t>
+                <w:t xml:space="preserve">Capera y Caurium, dos ciudades en la Lusitania centro-oriental: caracterización socio-onomástica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Oria Segura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jonathan Edmondson; Milagros Navarro Caballero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Onomastique, société et identité culturelle en Lusitanie romaine (ADOPIA I). Onomástica, sociedad e identidad cultural en Lusitania romana (ADOPIA I)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ausonius Editions, pp.864-918, 2024, 978-2-35613-601-5</w:t>
+              <w:t xml:space="preserve">, Ausonius Editions, 2024, Scripta Antiqua, 978-2-35613-601-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863369v1</w:t>
+                <w:t xml:space="preserve">hal-04385876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los habitantes de Turgalium et la praefectura Turgaliensis regionis</w:t>
               </w:r>
@@ -1093,590 +1093,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elia Licinia Valeriana</w:t>
+                <w:t xml:space="preserve">Firmia Priscila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Pavón. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">250 mujeres de la Antigua Roma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.239-240, 2022</w:t>
+              <w:t xml:space="preserve">, pp.198-199, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157117v1</w:t>
+                <w:t xml:space="preserve">hal-05157110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firmia Priscila</w:t>
+                <w:t xml:space="preserve">Epigraphic Databases and the Ausonius Institute in the era of Digital Humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Ruiz Darasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Javier Andreu Pintado; Armando Redentor; Elena Alguacil Villanúa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valete Vos Viatores: Travelling through Latin inscriptions across the Roman Empire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.207-228, 2022, 978-989-26-2336-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03903699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La práctica epigráfica en la ciuitas de los Bituriges Cubi, provincia de Aquitania: la localidad de Baugy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Dondin-Payre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Gorrochategui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mª D. Dopico Caínzos; M. Villanueva Acuña. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aut oppressi serviunt.. La intervención de Roma en las comunidades indígenas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Phíltate (5), pp.265-296, 2022, 978-84-8192-578-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Pavón. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">250 mujeres de la Antigua Roma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.198-199, 2022</w:t>
+              <w:t xml:space="preserve">, pp.168, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...119 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...79 lines deleted...]
-                <w:t xml:space="preserve">hal-05157084v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axula</w:t>
+                <w:t xml:space="preserve">Genetiva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Pavón. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">250 mujeres de la Antigua Roma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.168, 2022</w:t>
+              <w:t xml:space="preserve">, pp.236-237., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157126v1</w:t>
+                <w:t xml:space="preserve">hal-05157121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetiva</w:t>
+                <w:t xml:space="preserve">Fulvia Celera, hija de Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Pavón. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">250 mujeres de la Antigua Roma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.236-237., 2022</w:t>
+              <w:t xml:space="preserve">, pp.182-183, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157121v1</w:t>
+                <w:t xml:space="preserve">hal-05157099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fulvia Celera, hija de Marcos</w:t>
+                <w:t xml:space="preserve">Elia Licinia Valeriana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Pavón. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">250 mujeres de la Antigua Roma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.182-183, 2022</w:t>
+              <w:t xml:space="preserve">, pp.239-240, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157099v1</w:t>
+                <w:t xml:space="preserve">hal-05157117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuantos más mejor. : la multiplicación de homenajes en la Hispania romana</w:t>
               </w:r>
@@ -1729,375 +1729,375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sempronia Fusca Vibia Anicila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Pavón. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">250 mujeres de la Antigua Roma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.99-200, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Senodona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Pavón. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">250 mujeres de la Antigua Roma-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.221-222, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Sempronia Fusca Vibia Anicila</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memoria Calquisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Pavón. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">250 mujeres de La antigua Roma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.239-240, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Pavón. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">250 mujeres de la Antigua Roma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.99-200, 2022</w:t>
+              <w:t xml:space="preserve">, pp.229, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The appearance and disappearance of writing in Roman Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ruiz Darasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Noemí Moncunill Martí; Manuel Ramírez Sánchez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aprender la escritura, olvidar la escritura. Nuevas perspectivas sobre la historia de la escritura en el Occidente romano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.333-355, 2021, 978-84-1319-317-5</w:t>
@@ -2219,363 +2219,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tools Integration for Understanding and Deciphering Inscriptions in the PETRAE Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernán González Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Espinosa; I. Velázquez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epigraphy in the Digital Age. Opportunities and Challenges in the Recording, Analysis and Dissemination of Inscriptions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-82, 2021, ,Archaeopress Archaeology</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prestigio y poder: el reconocimiento público femenino en la Hispania romana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raúl Buono-Core Varas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semanas de estudios romanos, vol.XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XX, pp.289-318, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...52 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Reunión Internacional sobre poesía epigráfica latina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigraphy in the Digital Age. Opportunities and Challenges in the Recording, Analysis and Dissemination of Inscriptions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.71-82, 2021, ,Archaeopress Archaeology</w:t>
+              <w:t xml:space="preserve">V Reunión Internacional sobre poesía epigráfica latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la cantera al monumento: conclusiones para una investigación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Serena Vinci, Adalberto Otatti, Diana Gorostidi éds., La cava e il monumento, Materiali, officine, sistemi di costruzione e produzione nei cantieri edilizi di età imperiale, Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088435v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02454145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface</w:t>
               </w:r>
@@ -2628,272 +2628,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Los habitantes de la colonia de Norba: un estudio onomástico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vallejo, José María; José María Igartua, Iván; García Castillejo, Carlos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia philologica et diachronica in honorem Joaquín Gorrochategui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.359-411, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ILA n° 1 et 69 : deux énigmes bordelaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouet, A.; Petit-Aupert, C. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibere, ridere, gaudere, studere, hoc est uiuere. Hommages à Francis Tassaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-33, 2018, Aquitania Supplément</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Onomástica y sociedad en la ciuitas de los Bitúrigos viviscos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vallejo, J.M.; Ruiz de Urbina, E.,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métodos y técnicas en Ciencias de la Antigüedad. Estudios sobre investigación y docencia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.123-158, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741421v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-01741460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface</w:t>
               </w:r>
@@ -2946,50 +2946,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Der exercitus romanus in Ebrotal nach den kantabrischen Kriegen - Fakten und Hypothesen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angeles Magallón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Uribe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Teichner, Félix. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aktuelle Forschungen zur Provinzialrömischen Archäologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La monumentalización de una ciudad pequeña : el ejemplo de Labitolosa (La Puebla de Castro, Huesca)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3002,156 +3101,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouet, Alain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MONUMENTAL ! La monumentalisation des villes de l'Aquitaine et de l'Hispanie septentrionale durant le Haut-Empire, VIe colloque Aquitania, Villeneuve-sur-Lot, septembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37, Fédération Aquitania, pp.291-312, 2016, Aquitania suppl</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452098v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-01452099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korbous : Aménagements dans les thermes sous la responsabilité de D. Laelius Balbus</w:t>
               </w:r>
@@ -3333,449 +3333,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cadiou, François et Navarro Caballero, Milagros. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La guerre et ses traces. Conflits et sociétés en Hispanie à l’époque de la conquête romaine (IIIe-Ier av. J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-12, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La presa romana de Muel (Zaragoza, España) : una obra militar ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cadiou, François et Navarro Caballero, Milagros. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La guerre et ses traces : conflits et sociétés en Hispanie à l'époque de la conquête romaine, IIIe-Ier s. a. C. : [actes du colloque international tenu à Bordeaux, du 25 au 27 novembre 2010]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.573-597, 2014, Mémoires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arulae de Labitolosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sillières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estudios dedicados a G. Fatás</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.477-486, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Demougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demougin, Ségolène et Navarro Caballero, Milagros </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Se déplacer dans le monde romain. XVème Rencontre franco-italienne d’épigraphie du monde romain (Bordeaux, 7, 8 octobre 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La curia de Labitolosa&amp;quot;, Las sedes de los ordines decurionum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Guiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...223 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sillières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hispania. Análisis e interpretación de la curia en las ciudades hispanorromanos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anejos de AEspA, pp.69-96, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3938,51 +3938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Angeles Magallón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sillières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angeles Magallon Botaya, Maria et Sillières, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labitolosa. Une cité romaine de l’Hispanie citérieure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, Ausonius Editions, pp.213-252, 2013, Mémoires</w:t>
@@ -4600,51 +4600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les origines militaires de la présence italienne en Lusitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4699,51 +4699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles traces nous laissent les guerres de l’Antiquité? L’exemple de la conquête romaine de la péninsule Ibérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerres, conflits, violence. L’état de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Autrement, pp.14-19, 2010, Le Mook</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4762,195 +4762,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ensemble monumental du mont Judaïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezéchiel Jean-Courret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas Historique de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, pp.17-23, 2009, Sites et monuments</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’une trace de guerre? : éléments de réflexion pour un programme de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cadiou, François et Navarro Caballero, Milagros et Magallón Botaya, María Angeles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La guerre et ses traces dans la péninsule Ibérique à l’époque de la conquête romaine : approches méthodologiques. Actes de la Table Ronde internationale (Madrid, 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.13-20, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741701v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01741562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du nouveau sur Burdigala : les hommages à la famille julio-claudienne</w:t>
               </w:r>
@@ -6076,195 +6076,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Las termas de la ciudad hispano-romana de Labitolosa : avance a su estudio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sillières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fernández Ochoa, Carmen et García Entero, Victoria. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Termas romanas en el Occidente del Imperio. Coloquio Internacional (Gijón, 1999)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.193-198, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Notas sobre algunos gentilicios romanos de Lusitania : una propuesta metodológica acerca de la emigración itálica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociedad y cultura en la Lusitania romana. Actas de la IV Mesa Redonda sobre la Lusitanie romana </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.281-297, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740672v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-01740697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las ciudades del Prepirineo occidental y central en época alto-imperial : sus habitantes y status</w:t>
               </w:r>
@@ -6371,51 +6371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Saenz Preciado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sillières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II Congreso de Arqueología de la Península Ibérica (Zamora, 1996)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.153-158, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6649,77 +6649,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Dalla Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Edmondson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ruiz Darasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7832,51 +7832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Picazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ferreruela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Uribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salduie : Estudios de prehistoria y arqueología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2013 (13-14), pp.283-295</w:t>
@@ -8026,51 +8026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sillières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivo español de arqueología : serie Anejos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.69-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8121,51 +8121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gladius. Estudios sobre armas antiguas, armamento, arte militar y vida cultural en Oriente y Occidente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30, pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8423,51 +8423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sillières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8838,51 +8838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sillières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Fincker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8914,206 +8914,206 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Barb(otum ?) : una ciudad romana en el somontano pirenaico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sillières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salduie : Estudios de prehistoria y arqueología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1, pp.35-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La société de l’Hispania romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 102, pp.174-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et archéologie de la péninsule ibérique antique. Chronique VI : 1993-1997</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
@@ -9123,51 +9123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Torregaray Pagóla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sillières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 102, p. 229-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9264,1996 +9264,1996 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le programme P.E.T.R.A.E. Hispaniarum, III Convegno Internazionale di Archeologia e Informatica (Roma, 1995)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archeologia e Calcolatori</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7, pp.735-742</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labitolosa (La Puebla de Castro, Huesca). Informe de la 4° campaña de excavación de 1994</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Antonio Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sillières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arqueología Aragonesa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.157-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estudio sobre la epigrafía romana de Bilbilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Martin Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veleia, Revista de Prehistoria, Historia Antigua, Archeologia y Filologia Clasicas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, pp.31-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dépenses publiques des notables des cités en Hispania Citerior sous le Haut-Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeologia e Calcolatori</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 99, pp.109-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rea.1997.4680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Labitolosa (La Puebla de Castro, Huesca). Informe de la 4° campaña de excavación de 1994</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estudio epigráfico de las nuevas inscripciones de Labitolosa, in M. A. Magallón et Pierre Sillières, Pierre (La Puebla de Castro, Huesca). Informe de la 7° y de la 8° campañas de excavación de 1995 y 1996</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bolskan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 14, pp.134-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labitolosa (La Puebla de Castro, Huesca). Informe de la 3° campaña de excavación de 1993</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Antonio Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sillières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arqueología Aragonesa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, pp.157-162</w:t>
+              <w:t xml:space="preserve">, 1996, pp.83-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les dépenses publiques des notables des cités en Hispania Citerior sous le Haut-Empire</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un municipio romano en el prepirineo oscense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso Internacional de Arqueología Clásica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, pp.205-207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labitolosa (Cerro Calvario, La Pueblo de Castro). Informe de 1993</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Antonio Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caesaraugusta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 71, pp.147-227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peinture romaine. Contribution a la chronique quinquennale sur l’histoire ancienne et l’archéologie de la péninsule Ibérique, 1988-1992</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 99, pp.109-140. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1995, 97, pp.383-384</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Estudio epigráfico de las nuevas inscripciones de Labitolosa, in M. A. Magallón et Pierre Sillières, Pierre (La Puebla de Castro, Huesca). Informe de la 7° y de la 8° campañas de excavación de 1995 y 1996</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Labitolosa », ville romaine des Pyrénées espagnoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sillières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 13, pp.75-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aquit.1995.1203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nueva dedicatoria a Marcus Clodius Flacus y el status de Labitolosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caesaraugusta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 71, pp.116-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El municipium de Labitolosa y sus notables : novedades arqueológicas y epigráficas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sillières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivo español de arqueología : serie Anejos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 68, pp.107-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/aespa.1995.v68.400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La société de l’Hispania romaine. Contribution à la chronique quinquennale sur l’histoire ancienne et l’archéologie de la péninsule Ibérique, 1988-1992</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 97, pp.339-343</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nuevo grafito cesaraugustano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMZaragoza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 13, pp.295-301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estudio epigráfico de las nuevas inscripciones de Labitolosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bolskan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 14, pp.134-135</w:t>
+              <w:t xml:space="preserve">, 1994, 11, pp.119-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Labitolosa (La Puebla de Castro, Huesca). Informe de la 3° campaña de excavación de 1993</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les comptes de Siluinus : un graffite trouvé à Saintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 11, pp.255-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aquit.1993.1116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los desplazamientos humanos en el conuentus iuridicus Caesaraugustanus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sillières</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zephyrvs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 44-45, pp.405-421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El poblamiento romano en el Bajo Cinca : Mas de Chartos II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asunción Julián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Angeles Tilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Ramón</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bolscan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 9, pp.159-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excavaciones en el municipio de Labitolosa (La Puebla de Castro, Huesca). Informe de la 2a campaña, 1992</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arqueología Aragonesa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, pp.83-90</w:t>
+              <w:t xml:space="preserve">, 1992, pp.155-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Labitolosa (Cerro Calvario, La Pueblo de Castro). Informe de 1993</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Sierra de Albarracín en época roman (Homenaje al profesor Pellicer)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tabona</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, VIII/2, pp.507-516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labitolosa (La Puebla de Castro). Informe de la campaña de excavación arqueológica de 1991</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Antonio Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sillières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caesaraugusta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 71, pp.147-227</w:t>
+              <w:t xml:space="preserve">, 1991, 68, pp.241-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...297 lines deleted...]
-                <w:t xml:space="preserve">La nueva dedicatoria a Marcus Clodius Flacus y el status de Labitolosa</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una guarnición de la legión VII en Tritium Magallum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caesaraugusta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 71, pp.116-127</w:t>
+              <w:t xml:space="preserve">, 1989, 66-67, pp.217-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...901 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01739868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miliario y otros restos arqueológicos de Berbinzana (Navarra)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Martin Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Antonio Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11937,1523 +11937,1523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Se déplacer dans le monde romain. XVème Rencontre franco-italienne d’épigraphie du monde romain (Bordeaux, 7, 8 octobre 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Demougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Demougin, Ségolène et Navarro Caballero, Milagros. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre et ses traces. Conflits et sociétés en Hispanie à l’époque de la conquête romaine (IIIe-Ier av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cadiou, François et Navarro Caballero, Milagros. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La guerre et ses traces. Conflits et sociétés en Hispanie à l’époque de la conquête romaine (IIIe-Ier s. av. J.-C.) (colloque international, Bordeaux, 25-27 novembre 2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cadiou, François and Navarro Caballero, Milagros. Ausonius Editions, 37, 2014, Mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se déplacer dans l'Empire romain. Approches épigraphiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Demougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Demougin, Ségolène et Navarro Caballero, Milagros. 2014</w:t>
+              <w:t xml:space="preserve">Ausonius Editions, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labitolosa (La puebla de Castro, province de Huesca, Espagne). Une cité romaine de l’Hispanie citérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ángel Asensio Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chasseigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Guiral Pelegrín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lignereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ausonius Éditions, Bordeaux, pp.500, 2013, Mémoires 33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03222803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscriptions Latines d'Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ausonius Editions, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscriptions Latines de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De armas, hombres y dioses : el papel de las armas en la conquista romana de la peninsula ibérica. Actas de la Mesa Redonda de la Casa de Velázquez, Madrid, 22 et 23 enero 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Cadiou, François et Navarro Caballero, Milagros. 2014</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Quesada Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Consejo Superior de Investigaciones Científicas, 30, 2010, Gladius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscriptions Latines d’Aquitaine : Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maurin, Louis et Navarro Caballero, Milagros. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Empire romain et les sociétés provinciales : recueil d'articles de Jean-Pierre Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Jérôme et Navarro Caballero, Milagros. Ausonius Editions, 22, 2009, Scripta Antiqua</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre et ses traces dans la péninsule Ibérique à l’époque de la conquête romaine : approches méthodologiques (Madrid, 23-24 novembre 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cadiou, François et Navarro Caballero, Milagros et Magallón Botaya, Maria Angeles 8, 2008, Salduie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre et ses traces dans la péninsule Ibérique à l’époque de la conquête romaine : approches méthodologiques. Actes de la Table Ronde internationale (Madrid, 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cadiou, François et Navarro Caballero, Milagros et Magallón Botaya, María Angeles. 8, 2008, Salduie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes et territoires dans le bassin du Douro à l’époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Jose Palao Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Milagros Navarro Caballero; Juan José Palao Vicente. 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ausonius.876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission de l’idéologie impériale dans l’Occident romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roddaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Milagros Navarro Caballero; Jean-Michel Roddaz. Ausonius Éditions, 365 p., 2006, Études | 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ausonius.345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VIIe Chronique quinquennale sur l'histoire ancienne et l'archéologie de la péninsule Ibérique, 1997-2002, REA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Torregaray Pagóla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fontaine, Jacques et Navarro Caballero, Milagros et Torregaray, Elena. 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas antroponímico de la Lusitania romana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grupo Merida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Navarro Caballero, Milagros et al. (Grupo Merida). 1 vol. au format A3, et 339 cartes, pp.427, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elites hispaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Demougin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Ausonius Editions, 2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Navarro Caballero, Milagros et Demougin, Ségolène. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...905 lines deleted...]
-                <w:t xml:space="preserve">VIIe Chronique quinquennale sur l'histoire ancienne et l'archéologie de la péninsule Ibérique, 1997-2002, REA</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VIe Chronique quinquennale sur l'histoire ancienne et l'archéologie de la péninsule Ibérique, 1992-1997, REA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Torregaray Pagóla</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...254 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sillières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fontaine, Jacques et Navarro Caballero, Milagros et Torregaray, Elena et Sillières, Pierre. 102, pp.97-293, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13860,51 +13860,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La monumentalizacion de una ciudad pequena : el ejemplo de Labitolosa (La puebla de Castro, Huesca, Espana)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ángeles Magallón Botaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sillières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Fincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14286,64 +14286,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ILA, Bordeaux, 1, (16/1/9/1) Dédicace à Auguste et au Génie de la cité des Bituriges Vivisques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21412/petrae_160100900001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14653,51 +14653,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dondin-Payre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Navarro Caballero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Gorrochategui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170190v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863196v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Edmondson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170205v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170212v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170223v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385876v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Oria Segura" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863350v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382550v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863369v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385811v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157117v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157110v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903699v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pr&#233;vot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157084v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157099v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157132v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157113v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157096v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157129v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089711v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Uribe Agudo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria &#193;ngeles Magall&#243;n Botaya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505622v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Gonz&#225;lez Bordas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454145v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741421v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maurin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741460v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456041v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452098v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angeles Magall&#243;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Uribe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741594v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741402v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fanlo Lor&#225;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bea Mart&#237;nez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741388v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silli&#232;res" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741758v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Demougin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741749v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadiou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741134v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guiral" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rico" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738628v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fincker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738646v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537023v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zi&#233;gl&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741717v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Quesada Sanz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537037v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537018v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Gorrochategui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Vallejo Ruiz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537053v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741574v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741562v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez&#233;chiel Jean-Courret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741052v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741610v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Palao Vicente" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740962v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.417" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.996" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740986v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovique Lachassaige" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738561v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.7599" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740942v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar Galve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741543v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740874v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740891v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741531v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740856v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740777v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.9120" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741517v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740672v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740697v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740592v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Saenz Preciado" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741511v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741504v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guiral Pelegr&#237;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/CG/9999-8882/2025/01/017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652894v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-&#193;ngel Asensio-Esteban" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara I&#241;iguez-Berrozpe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ang&#225;s-Pajas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Uribe-Agudo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382646v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara &#205;&#241;iguez Berrozpe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; &#193;ngel Asensio Esteban" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ma&#241;as" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ang&#225;s Pajas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382527v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Navarro-Caballero" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/012.31.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#170;-&#193;ngeles Magall&#243;n-Botaya" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088605v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088614v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Angel Asensio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456084v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009303v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944347v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Rosario Hernando Sobrino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706637v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452096v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fanlo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Picazo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ferreruela" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452097v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536960v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537026v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Quesada" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537022v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741109v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740917v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740908v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740821v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Ferreruela" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Mesa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Dominguez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aespa.2003.v76.115" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740807v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740793v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740786v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740654v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740647v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01487696v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fontaine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Torregaray Pag&#243;la" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rea.2000.4794" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740568v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740554v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin Bueno" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740514v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bresson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740546v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740523v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rea.1997.4680" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740561v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740504v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740199v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740127v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740240v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.1995.1203" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740253v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740167v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740061v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aespa.1995.v68.400" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740248v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740224v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739998v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739961v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.1993.1116" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739910v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739900v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n Juli&#225;n" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Angeles Tilo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Ram&#243;n" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739944v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739921v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739881v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739868v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739860v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667498v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385748v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382439v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505611v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassous" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;don" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Ferri&#232;s" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fromentin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741438v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741474v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738533v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536955v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739796v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739694v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475131v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222803v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chasseigne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lignereux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475194v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Barraud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537066v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537055v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738508v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739809v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me France" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759373v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739660v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739639v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.876" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739611v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roddaz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.345" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739595v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738472v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bost" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grupo Merida" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739578v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739558v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738410v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741772v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863086v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916816v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591429v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536966v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536989v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741083v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088430v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147901v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_160100900001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088425v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dondin-Payre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Navarro Caballero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Gorrochategui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170190v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863196v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Edmondson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170205v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170212v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170223v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863350v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Oria Segura" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382550v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863369v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385876v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385811v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157110v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903699v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pr&#233;vot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157084v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157117v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157113v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157096v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157129v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089711v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Uribe Agudo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria &#193;ngeles Magall&#243;n Botaya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505622v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Gonz&#225;lez Bordas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089714v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741460v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maurin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741421v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456041v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452099v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angeles Magall&#243;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Uribe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452098v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741594v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741402v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fanlo Lor&#225;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bea Mart&#237;nez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741749v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadiou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741134v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741388v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silli&#232;res" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741758v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Demougin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guiral" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rico" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738628v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fincker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738646v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537023v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zi&#233;gl&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741717v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Quesada Sanz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537037v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537018v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Gorrochategui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Vallejo Ruiz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537053v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741574v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741562v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez&#233;chiel Jean-Courret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741701v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741052v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741610v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Palao Vicente" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740962v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.417" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.996" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740986v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovique Lachassaige" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738561v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.7599" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740942v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar Galve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741543v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740874v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740891v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741531v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740856v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740777v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.9120" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741517v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740697v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740672v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740592v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Saenz Preciado" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741511v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741504v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guiral Pelegr&#237;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/CG/9999-8882/2025/01/017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652894v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-&#193;ngel Asensio-Esteban" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara I&#241;iguez-Berrozpe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ang&#225;s-Pajas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Uribe-Agudo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382646v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara &#205;&#241;iguez Berrozpe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; &#193;ngel Asensio Esteban" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ma&#241;as" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ang&#225;s Pajas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382527v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Navarro-Caballero" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/012.31.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#170;-&#193;ngeles Magall&#243;n-Botaya" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088605v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088614v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Angel Asensio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456084v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009303v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944347v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Rosario Hernando Sobrino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706637v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452096v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fanlo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Picazo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ferreruela" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452097v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536960v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537026v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Quesada" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537022v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741109v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740917v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740908v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740821v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Ferreruela" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Mesa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Dominguez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aespa.2003.v76.115" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740807v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740793v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740786v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740647v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740654v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01487696v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fontaine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Torregaray Pag&#243;la" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rea.2000.4794" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740568v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740514v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bresson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740546v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740554v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin Bueno" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740523v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rea.1997.4680" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740561v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740504v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740127v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740199v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740253v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740240v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.1995.1203" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740167v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740061v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aespa.1995.v68.400" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740248v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740224v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739998v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739961v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.1993.1116" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739910v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739900v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n Juli&#225;n" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Angeles Tilo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Ram&#243;n" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739944v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739921v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739881v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739868v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739860v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667498v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385748v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382439v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505611v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassous" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;don" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Ferri&#232;s" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fromentin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741438v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741474v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738533v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739796v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739694v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536955v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475131v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222803v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chasseigne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lignereux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475194v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Barraud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537066v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537055v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738508v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739809v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me France" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759373v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739660v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739639v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.876" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739611v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roddaz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.345" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739595v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738472v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bost" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grupo Merida" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739578v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739558v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738410v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741772v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863086v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916816v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591429v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536966v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536989v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741083v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088430v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147901v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/petrae_160100900001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088425v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>