--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1402,342 +1402,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIPS - Learning Industrial Physical Simulation benchmark suite</w:t>
+                <w:t xml:space="preserve">Predictive analysis of fatigue crack growth on railroad tracks using machine learning techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Leyli-Abadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seif-Eddine Attoui</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Vo Van</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS - Data &amp; Benchmark Track</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">The Fifth International Conference on Railway Technology: Research, Development and Maintenance (Railways 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780816v1</w:t>
+                <w:t xml:space="preserve">hal-03812030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking and deeper analysis of adversarial patch attack on object detectors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LIPS - Learning Industrial Physical Simulation benchmark suite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Leyli-Abadi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Danan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouadh Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif-Eddine Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Artificial Intelligence Safety - AI Safety (IJCAI-ECAI conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">NeurIPS - Data &amp; Benchmark Track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806714v1</w:t>
+                <w:t xml:space="preserve">hal-03780816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive analysis of fatigue crack growth on railroad tracks using machine learning techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benchmarking and deeper analysis of adversarial patch attack on object detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Labarbarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chan-Hon-Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Leyli-Abadi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vo Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifth International Conference on Railway Technology: Research, Development and Maintenance (Railways 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Workshop Artificial Intelligence Safety - AI Safety (IJCAI-ECAI conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812030v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riding pattern recognition for powered two-wheelers using a long short-term memory network</w:t>
               </w:r>
@@ -2942,51 +2942,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9D0182B"/>
+    <w:nsid w:val="83827ABF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3173,51 +3173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/milad-leyli-abadi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8006-5522" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229529v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mussi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maria Metelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Restelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianvito Losapio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bessa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113400" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Leyli-Abadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheifetz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mandel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.01.066" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278251v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347452" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Yagoubi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mazari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Brunet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2506.08516" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965448v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gilain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Balan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2025.10337" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190842v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Picault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359551v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Adjed" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Gherbi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gonzalez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229417v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja van Ockenburg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tahmasebimoradi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pasini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nabhan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arlotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leyli-Abadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Baro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467796v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Labarbarie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chan-Hon-Tong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780816v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Attoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806714v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812030v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vo Van" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boubezoul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294579" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364858v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901079v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581073v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602456v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9199-0_6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497067v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Sam&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26142-9_13" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069164v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Viebahn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Borst" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264001v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02520488v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Leyli Abadi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PESC2003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/milad-leyli-abadi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8006-5522" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229529v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mussi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maria Metelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Restelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianvito Losapio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bessa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113400" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Leyli-Abadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheifetz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mandel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.01.066" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278251v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347452" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Yagoubi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mazari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Brunet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2506.08516" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965448v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gilain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Balan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2025.10337" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190842v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Picault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359551v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Adjed" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Gherbi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gonzalez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229417v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja van Ockenburg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tahmasebimoradi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pasini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nabhan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arlotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leyli-Abadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Baro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467796v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Labarbarie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chan-Hon-Tong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812030v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vo Van" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Attoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806714v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boubezoul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294579" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364858v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901079v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581073v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602456v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9199-0_6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497067v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Sam&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26142-9_13" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069164v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Viebahn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Borst" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264001v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02520488v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Leyli Abadi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PESC2003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>