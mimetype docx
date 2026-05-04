--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -594,295 +594,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeurIPS 2024 ML4CFD Competition: Results and Retrospective Analysis</w:t>
+                <w:t xml:space="preserve">Training as an affordable and powerful lever to stimulate the evolution dynamics of a newly designed technology platform at the frontier between academia and industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouadh Yagoubi</w:t>
+                <w:t xml:space="preserve">Agathe Gilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Danan</w:t>
+                <w:t xml:space="preserve">Patrice Aknin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiu Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Leyli-Abadi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Patrick Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Information Processing Systems 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, San Diego (US), France. </w:t>
+              <w:t xml:space="preserve">25th International Conference on Engineering Design (ICED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Dallas, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2506.08516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/pds.2025.10337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190901v1</w:t>
+                <w:t xml:space="preserve">hal-04965448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training as an affordable and powerful lever to stimulate the evolution dynamics of a newly designed technology platform at the frontier between academia and industry</w:t>
+                <w:t xml:space="preserve">NeurIPS 2024 ML4CFD Competition: Results and Retrospective Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Gilain</w:t>
+                <w:t xml:space="preserve">Mouadh Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Aknin</w:t>
+                <w:t xml:space="preserve">David Danan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milad Leyli-Abadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudiu Balan</w:t>
+                <w:t xml:space="preserve">Ahmed Mazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Le Masson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milad Leyli-Abadi</w:t>
+                <w:t xml:space="preserve">Jean-Patrick Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Engineering Design (ICED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Dallas, United States. </w:t>
+              <w:t xml:space="preserve">Neural Information Processing Systems 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, San Diego (US), France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/pds.2025.10337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2506.08516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965448v1</w:t>
+                <w:t xml:space="preserve">hal-05190901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study Design and Demystification of Physics Informed Neural Networks for Power Flow Simulation</w:t>
               </w:r>
@@ -1110,51 +1110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja van Ockenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Tahmasebimoradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IARIA Pandemics Analytics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Barcelona (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1402,342 +1402,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive analysis of fatigue crack growth on railroad tracks using machine learning techniques</w:t>
+                <w:t xml:space="preserve">LIPS - Learning Industrial Physical Simulation benchmark suite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Leyli-Abadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Danan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouadh Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Vo Van</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seif-Eddine Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifth International Conference on Railway Technology: Research, Development and Maintenance (Railways 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">NeurIPS - Data &amp; Benchmark Track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812030v1</w:t>
+                <w:t xml:space="preserve">hal-03780816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIPS - Learning Industrial Physical Simulation benchmark suite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benchmarking and deeper analysis of adversarial patch attack on object detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Labarbarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chan-Hon-Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Leyli-Abadi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS - Data &amp; Benchmark Track</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Workshop Artificial Intelligence Safety - AI Safety (IJCAI-ECAI conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780816v1</w:t>
+                <w:t xml:space="preserve">hal-03806714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking and deeper analysis of adversarial patch attack on object detectors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictive analysis of fatigue crack growth on railroad tracks using machine learning techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Leyli-Abadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vo Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Artificial Intelligence Safety - AI Safety (IJCAI-ECAI conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">The Fifth International Conference on Railway Technology: Research, Development and Maintenance (Railways 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806714v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riding pattern recognition for powered two-wheelers using a long short-term memory network</w:t>
               </w:r>
@@ -2942,51 +2942,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83827ABF"/>
+    <w:nsid w:val="125C0138"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3173,51 +3173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/milad-leyli-abadi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8006-5522" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229529v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mussi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maria Metelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Restelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianvito Losapio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bessa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113400" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Leyli-Abadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheifetz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mandel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.01.066" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278251v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347452" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Yagoubi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mazari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Brunet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2506.08516" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965448v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gilain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Balan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2025.10337" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190842v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Picault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359551v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Adjed" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Gherbi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gonzalez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229417v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja van Ockenburg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tahmasebimoradi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pasini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nabhan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arlotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leyli-Abadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Baro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467796v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Labarbarie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chan-Hon-Tong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812030v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vo Van" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Attoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806714v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boubezoul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294579" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364858v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901079v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581073v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602456v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9199-0_6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497067v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Sam&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26142-9_13" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069164v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Viebahn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Borst" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264001v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02520488v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Leyli Abadi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PESC2003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/milad-leyli-abadi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8006-5522" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229529v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mussi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maria Metelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Restelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianvito Losapio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bessa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113400" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Leyli-Abadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheifetz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mandel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.01.066" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278251v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347452" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965448v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gilain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Balan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2025.10337" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190901v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Yagoubi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mazari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Brunet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2506.08516" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190842v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Picault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359551v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Adjed" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Gherbi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gonzalez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229417v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja van Ockenburg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tahmasebimoradi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pasini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nabhan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arlotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leyli-Abadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Baro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467796v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Labarbarie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chan-Hon-Tong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780816v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Attoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806714v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812030v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vo Van" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boubezoul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294579" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364858v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901079v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581073v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602456v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9199-0_6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497067v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Sam&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26142-9_13" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069164v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Viebahn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Borst" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264001v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02520488v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Leyli Abadi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PESC2003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>