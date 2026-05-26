--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -594,295 +594,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training as an affordable and powerful lever to stimulate the evolution dynamics of a newly designed technology platform at the frontier between academia and industry</w:t>
+                <w:t xml:space="preserve">NeurIPS 2024 ML4CFD Competition: Results and Retrospective Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Gilain</w:t>
+                <w:t xml:space="preserve">Mouadh Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Aknin</w:t>
+                <w:t xml:space="preserve">David Danan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milad Leyli-Abadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudiu Balan</w:t>
+                <w:t xml:space="preserve">Ahmed Mazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Le Masson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milad Leyli-Abadi</w:t>
+                <w:t xml:space="preserve">Jean-Patrick Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Engineering Design (ICED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Dallas, United States. </w:t>
+              <w:t xml:space="preserve">Neural Information Processing Systems 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, San Diego (US), France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/pds.2025.10337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2506.08516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965448v1</w:t>
+                <w:t xml:space="preserve">hal-05190901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeurIPS 2024 ML4CFD Competition: Results and Retrospective Analysis</w:t>
+                <w:t xml:space="preserve">Training as an affordable and powerful lever to stimulate the evolution dynamics of a newly designed technology platform at the frontier between academia and industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouadh Yagoubi</w:t>
+                <w:t xml:space="preserve">Agathe Gilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Danan</w:t>
+                <w:t xml:space="preserve">Patrice Aknin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiu Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Leyli-Abadi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Patrick Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Information Processing Systems 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, San Diego (US), France. </w:t>
+              <w:t xml:space="preserve">25th International Conference on Engineering Design (ICED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Dallas, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2506.08516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/pds.2025.10337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190901v1</w:t>
+                <w:t xml:space="preserve">hal-04965448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study Design and Demystification of Physics Informed Neural Networks for Power Flow Simulation</w:t>
               </w:r>
@@ -1110,51 +1110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja van Ockenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Tahmasebimoradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IARIA Pandemics Analytics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Barcelona (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1421,64 +1421,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIPS - Learning Industrial Physical Simulation benchmark suite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Leyli-Abadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouadh Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif-Eddine Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2942,51 +2942,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="125C0138"/>
+    <w:nsid w:val="C8F41657"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3173,51 +3173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/milad-leyli-abadi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8006-5522" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229529v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mussi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maria Metelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Restelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianvito Losapio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bessa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113400" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Leyli-Abadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheifetz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mandel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.01.066" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278251v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347452" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965448v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gilain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Balan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2025.10337" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190901v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Yagoubi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mazari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Brunet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2506.08516" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190842v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Picault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359551v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Adjed" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Gherbi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gonzalez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229417v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja van Ockenburg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tahmasebimoradi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pasini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nabhan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arlotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leyli-Abadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Baro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467796v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Labarbarie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chan-Hon-Tong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780816v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Attoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806714v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812030v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vo Van" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boubezoul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294579" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364858v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901079v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581073v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602456v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9199-0_6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497067v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Sam&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26142-9_13" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069164v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Viebahn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Borst" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264001v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02520488v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Leyli Abadi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PESC2003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/milad-leyli-abadi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8006-5522" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229529v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mussi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maria Metelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Restelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianvito Losapio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bessa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113400" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Leyli-Abadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheifetz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mandel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.01.066" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278251v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347452" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Yagoubi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mazari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Brunet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2506.08516" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965448v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gilain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Balan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2025.10337" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190842v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Picault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359551v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Adjed" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Gherbi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gonzalez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229417v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja van Ockenburg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tahmasebimoradi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pasini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nabhan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arlotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leyli-Abadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Baro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467796v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Labarbarie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chan-Hon-Tong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780816v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Attoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806714v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812030v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vo Van" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boubezoul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294579" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364858v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901079v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581073v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602456v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9199-0_6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497067v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Sam&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26142-9_13" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069164v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Viebahn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Borst" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264001v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02520488v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Leyli Abadi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PESC2003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>