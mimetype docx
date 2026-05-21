--- v0 (2026-03-16)
+++ v1 (2026-05-21)
@@ -1580,204 +1580,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Target Discovery and Coverage with Mobile Wireless Sensors</w:t>
+                <w:t xml:space="preserve">Multiple Point of Interest Discovery and Coverage with Mobile Wireless Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Erdelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Natalizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, La Grande Motte, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">Workshop on Mobility and Communication for Cooperation and Coordination (MC3) at International Conference on Computing, Networking and Communications (ICNC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Maui, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690268v1</w:t>
+                <w:t xml:space="preserve">inria-00629216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Point of Interest Discovery and Coverage with Mobile Wireless Sensors</w:t>
+                <w:t xml:space="preserve">Multiple Target Discovery and Coverage with Mobile Wireless Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Erdelj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrico Natalizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Mobility and Communication for Cooperation and Coordination (MC3) at International Conference on Computing, Networking and Communications (ICNC 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Maui, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, La Grande Motte, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00629216v1</w:t>
+                <w:t xml:space="preserve">hal-00690268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Points of Interest Coverage with Connectivity Constraints using Wireless Mobile Sensors</w:t>
               </w:r>
@@ -2365,51 +2365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184513v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Erdelj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamah Saif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Natalizio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2017.11.012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02993066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borey Uk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Konam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18113814" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680461v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik R. Chowdhury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian F. Akyildiz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPRV.2017.11" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680452v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Kr&#243;l" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.05.021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406492v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zorbas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2016.09.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242236v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Militano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Molinaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Iera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-016-0145-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01296574v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2163" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834147v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscr&#236;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2013.04.017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00678266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot-Ryl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2012.46" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780791v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3213526.3213541" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269736v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Passot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02931-9_20" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305371v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2016.7440563" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862371v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690268v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629216v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589808v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20757-0_28" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927046v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Miranda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814551342_0004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788629v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00914987v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184513v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Erdelj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamah Saif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Natalizio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2017.11.012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02993066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borey Uk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Konam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18113814" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680461v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik R. Chowdhury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian F. Akyildiz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPRV.2017.11" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680452v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Kr&#243;l" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.05.021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406492v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zorbas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2016.09.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242236v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Militano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Molinaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Iera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-016-0145-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01296574v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2163" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834147v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Loscr&#236;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2013.04.017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00678266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot-Ryl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2012.46" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780791v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3213526.3213541" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269736v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Passot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02931-9_20" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305371v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2016.7440563" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862371v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629216v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589808v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20757-0_28" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927046v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Miranda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814551342_0004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788629v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00914987v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>