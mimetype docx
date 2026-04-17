--- v0 (2026-03-17)
+++ v1 (2026-04-17)
@@ -2042,165 +2042,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03093058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Between Romanticism and Idealism: Karl Wilhem Ferdinand Solger, Philosophy as the Thought of Revelation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mildred Galland-Szymkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symphilosophie. International Journal of Philosophical Romanticism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Philosophical Romanticism and German Idealism, 1, pp.39-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02409736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chaos als ästhetischer, mythologischer und metaphysischer Begriff bei Schelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mildred Galland-Szymkowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schelling-Studien. Internationale Zeitschrift zur klassischen deutschen Philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02331825v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02409736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestimmter Raum. Penser l’unité originaire de la spatialité et des tonalités affectives (Heidegger, Schmitz, Ströker)</w:t>
               </w:r>
@@ -2762,165 +2762,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le moi de l'expérience esthétique. Empathie (Einfühlung) et associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mildred Galland-Szymkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Sensations, LXXX (4), pp.1185-1201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Problem of Individuation in the Philosophy of Schelling, from the Identity Philosophy to the Ages of the World (1801-1811)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mildred Galland-Szymkowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schelling-Studien. Internationale Zeitschrift zur klassischen deutschen Philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4, pp.3-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01427987v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01371816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empathie (Einfühlung) et écriture de l’histoire de l’art chez Heinrich Wölfflin</w:t>
               </w:r>
@@ -3042,173 +3042,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de : N. Gramaccini / J. Rößler, &amp;quot;Hundert Jahre »Abstraktion und Einfühlung«. Konstellationen um Wilhelm Worringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mildred Galland-Szymkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards Croisés. Revue franco-allemande d'histoire de l'art et d'esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.124-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de : Arne Zerbst, &amp;quot;Schelling und die bildende Kunst. Zum Verhältnis von kunstphilosophischem System und konkreter Werkkenntnis&amp;quot;, Munich, Fink, 2011.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mildred Galland-Szymkowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 77-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101669v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01101670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relire la Philosophie de l'art de Schelling, du côté des œuvres : construction spéculative et construction historique de l'art</w:t>
               </w:r>
@@ -5308,182 +5308,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’esthétique comme science de la sensation. Jalons pour une histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mildred Galland-Szymkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aisthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses du réel, pp.239-265, 2020, 9782840668800</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02916251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’expérience esthétique de l’image selon F. T. Vischer. Bild, Sinnbild, Einfühlung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mildred Galland-Szymkowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvaine Gourdain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformations de l’image. Les images et l’ethos de l’existence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimesis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.195-219, 2020, Transformations de l'image. Les images et l'ethos de l'existence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimesis</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02916276v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02916251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qu'un concept fondamental (Grundbegriff) en histoire de l'art ?</w:t>
               </w:r>
@@ -6629,246 +6629,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bertolt Brecht critique des théories de l'empathie esthétique (Einfühlung)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mildred Galland-Szymkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Naugrette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le contemporain en scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.179-196, 2011, Arts et médias</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01010252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Das Selbstbild der Moderne in Wilhelm Worringers Abstraktion und Einfühlung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mildred Galland-Szymkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lothar Knatz, Norbert Caspar, Tanehisa Otabe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kulturelle Identität und Selbstbild : Aufklärung und Moderne in Japan und Deutschland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lit Verlag, pp.127-143, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01010257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l'existence à l'apogée de la philosophie de l'identité (1806)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mildred Galland-Szymkowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Galland-Szymkowiak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le problème de la finitude dans la philosophie de Schelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lit Verlag, pp.267-283, 2011, Ideal &amp; Real</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01010242v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-01010257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Rolle der Existenz in den Schriften Schellings vom Jahre 1806</w:t>
               </w:r>
@@ -8396,151 +8396,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le beau et l’art », in Manuel de l’idéalisme allemand, éd. Hans Jörg Sandkühler et Jean-François Kervégan, Paris, Le Cerf, 2015, p. 417-455</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mildred Galland-Szymkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’histoire », in Manuel de l’idéalisme allemand, éd. Hans Jörg Sandkühler et Jean-François Kervégan, Paris, Le Cerf, 2015, p. 315-355</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mildred Galland-Szymkowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389762v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04389765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Jörg Sandkühler, &amp;quot; F.W.J. Schelling - Philosophie positive et révolution politique</w:t>
               </w:r>
@@ -9272,51 +9272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Galland-Szymkowiak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544317v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Battistoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Campana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Iannelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Patrick Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuoladipitagora.it/libreria/l-estetica-di-hegel-attraverso-i-quaderni-degli-studenti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113363v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Lohmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Jachmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169115v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711625888&amp;amp;search_back=solger&amp;amp;editor_back=%" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lit-verlag.de/isbn/3-643-90076-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009288v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lit-verlag.de/isbn/3-8258-1878-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ch&#233;din" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weiss" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coulombeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396959v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Labb&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646874v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Espagne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Depraz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646871v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544334v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864279v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cordonnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864322v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.243.0425" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387958v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.233.0453" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.221.0091" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857860v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389753v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503287v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916247v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.832.0105" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093058v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02331825v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409736v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02331847v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.3006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396979v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937170v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623904v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653007v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427987v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144983v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312365v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101669v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010166v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010154v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146273v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010151v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146264v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Andreas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cruysberghs Paul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przylebski Andrezej" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009621v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009833v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009333v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009264v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.022.0061" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544302v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389036v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544289v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544345v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883093v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503320v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503313v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/147910" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503306v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503291v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universi.uni-siegen.de/index.xml?lang=de" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093095v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mohrsiebeck.com/buch/schellings-freiheitsschrift-methode-system-kritik-9783161598906?no_cache=1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093075v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lit-verlag.de/publikationen/philosophie/83216/mensch-und-natur-in-der-deutschen-romantik.-l-homme-et-la-nature-dans-le-romantisme-allemand?c=7575" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916276v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916251v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653013v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ens.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653020v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02114486v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02114465v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02114477v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960870v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr/catalogue/des-pouvoirs-des-ecrans/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653002v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565280v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653000v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186111v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/index.php" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186108v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186199v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010267v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186205v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier B&#233;got" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010242v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010252v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010257v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010247v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186101v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241945v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Goldblum" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154813v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010187v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010183v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010182v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145240v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453040v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146772v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010179v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010175v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883073v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093100v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146773v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146771v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146294v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cassin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02917187v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Schmitz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.3354" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389760v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389762v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389765v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186214v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#246;rg Sandk&#252;hler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428003v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146280v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cazal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613805v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651992v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Lipps" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502022v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Galland-Szymkowiak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544317v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Battistoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Campana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Iannelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Patrick Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuoladipitagora.it/libreria/l-estetica-di-hegel-attraverso-i-quaderni-degli-studenti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113363v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Lohmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Jachmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169115v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711625888&amp;amp;search_back=solger&amp;amp;editor_back=%" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lit-verlag.de/isbn/3-643-90076-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009288v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lit-verlag.de/isbn/3-8258-1878-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ch&#233;din" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weiss" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coulombeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396959v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Labb&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646874v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Espagne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Depraz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646871v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544334v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864279v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cordonnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864322v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.243.0425" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387958v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.233.0453" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.221.0091" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857860v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389753v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503287v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916247v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.832.0105" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093058v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409736v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02331825v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02331847v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.3006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396979v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937170v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623904v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653007v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371816v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427987v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144983v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312365v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101670v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101669v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010166v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010154v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146273v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010151v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146264v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Andreas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cruysberghs Paul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przylebski Andrezej" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009621v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009833v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009333v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009264v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.022.0061" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544302v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389036v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544289v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544345v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883093v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503320v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503313v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/147910" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503306v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503291v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universi.uni-siegen.de/index.xml?lang=de" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093095v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mohrsiebeck.com/buch/schellings-freiheitsschrift-methode-system-kritik-9783161598906?no_cache=1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093075v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lit-verlag.de/publikationen/philosophie/83216/mensch-und-natur-in-der-deutschen-romantik.-l-homme-et-la-nature-dans-le-romantisme-allemand?c=7575" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916251v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916276v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653013v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ens.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653020v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02114486v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02114465v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02114477v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960870v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr/catalogue/des-pouvoirs-des-ecrans/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653002v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565280v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653000v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186111v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/index.php" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186108v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186199v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010267v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186205v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier B&#233;got" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010252v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010257v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010242v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010247v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186101v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241945v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Goldblum" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154813v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010187v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010183v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010182v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145240v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453040v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146772v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010179v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010175v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883073v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093100v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146773v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146771v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146294v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cassin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02917187v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Schmitz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.3354" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389760v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389765v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389762v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186214v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#246;rg Sandk&#252;hler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428003v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146280v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cazal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613805v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651992v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Lipps" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502022v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>