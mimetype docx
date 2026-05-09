--- v1 (2026-04-17)
+++ v2 (2026-05-09)
@@ -2111,174 +2111,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02409736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gestimmter Raum. Penser l’unité originaire de la spatialité et des tonalités affectives (Heidegger, Schmitz, Ströker)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mildred Galland-Szymkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46, pp.17-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cps.3006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02331847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chaos als ästhetischer, mythologischer und metaphysischer Begriff bei Schelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mildred Galland-Szymkowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schelling-Studien. Internationale Zeitschrift zur klassischen deutschen Philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02331825v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-02331847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
@@ -4380,173 +4380,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hegel et le vitruvianisme. Sur le rapport entre philosophie et théorie de l'architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mildred Galland-Szymkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giulia Battistoni; Francesco Campana; Mildred Galland-Szymkowiak; Francesca Iannelli; Alain-Patrick Olivier; Federica Pitillo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’estetica di Hegel attraverso i quaderni degli studenti: nuove traduzioni, sfide e prospettive / L’esthétique de Hegel à travers les cahiers d’étudiants : nouvelles traductions, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Scuola di Pitagora, pp.157-186, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Theodor Lipps 1851-1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mildred Galland-Szymkowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrea Staiti; Faustino Fabbianelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palgrave Handbook of Transcendantal and Psychological Idealism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389036v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05544289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Stein : philosopher en personne</w:t>
               </w:r>
@@ -9272,51 +9272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Galland-Szymkowiak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544317v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Battistoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Campana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Iannelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Patrick Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuoladipitagora.it/libreria/l-estetica-di-hegel-attraverso-i-quaderni-degli-studenti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113363v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Lohmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Jachmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169115v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711625888&amp;amp;search_back=solger&amp;amp;editor_back=%" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lit-verlag.de/isbn/3-643-90076-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009288v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lit-verlag.de/isbn/3-8258-1878-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ch&#233;din" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weiss" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coulombeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396959v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Labb&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646874v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Espagne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Depraz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646871v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544334v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864279v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cordonnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864322v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.243.0425" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387958v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.233.0453" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.221.0091" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857860v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389753v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503287v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916247v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.832.0105" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093058v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409736v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02331825v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02331847v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.3006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396979v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937170v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623904v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653007v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371816v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427987v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144983v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312365v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101670v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101669v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010166v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010154v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146273v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010151v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146264v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Andreas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cruysberghs Paul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przylebski Andrezej" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009621v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009833v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009333v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009264v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.022.0061" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544302v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389036v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544289v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544345v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883093v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503320v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503313v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/147910" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503306v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503291v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universi.uni-siegen.de/index.xml?lang=de" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093095v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mohrsiebeck.com/buch/schellings-freiheitsschrift-methode-system-kritik-9783161598906?no_cache=1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093075v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lit-verlag.de/publikationen/philosophie/83216/mensch-und-natur-in-der-deutschen-romantik.-l-homme-et-la-nature-dans-le-romantisme-allemand?c=7575" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916251v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916276v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653013v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ens.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653020v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02114486v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02114465v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02114477v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960870v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr/catalogue/des-pouvoirs-des-ecrans/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653002v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565280v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653000v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186111v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/index.php" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186108v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186199v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010267v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186205v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier B&#233;got" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010252v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010257v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010242v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010247v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186101v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241945v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Goldblum" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154813v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010187v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010183v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010182v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145240v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453040v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146772v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010179v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010175v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883073v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093100v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146773v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146771v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146294v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cassin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02917187v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Schmitz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.3354" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389760v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389765v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389762v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186214v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#246;rg Sandk&#252;hler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428003v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146280v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cazal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613805v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651992v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Lipps" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502022v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Galland-Szymkowiak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544317v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Battistoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Campana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Iannelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Patrick Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuoladipitagora.it/libreria/l-estetica-di-hegel-attraverso-i-quaderni-degli-studenti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113363v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Lohmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Jachmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169115v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711625888&amp;amp;search_back=solger&amp;amp;editor_back=%" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lit-verlag.de/isbn/3-643-90076-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009288v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lit-verlag.de/isbn/3-8258-1878-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ch&#233;din" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weiss" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coulombeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396959v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Labb&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646874v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Espagne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Depraz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646871v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544334v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864279v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cordonnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864322v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.243.0425" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387958v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.233.0453" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.221.0091" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857860v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389753v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503287v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916247v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.832.0105" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093058v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409736v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02331847v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.3006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02331825v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396979v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937170v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623904v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653007v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371816v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427987v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144983v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312365v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101670v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101669v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010166v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010154v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146273v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010151v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146264v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Andreas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cruysberghs Paul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przylebski Andrezej" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009621v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009833v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009333v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009264v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.022.0061" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544302v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544289v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389036v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544345v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883093v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503320v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503313v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/147910" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503306v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503291v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universi.uni-siegen.de/index.xml?lang=de" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093095v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mohrsiebeck.com/buch/schellings-freiheitsschrift-methode-system-kritik-9783161598906?no_cache=1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093075v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lit-verlag.de/publikationen/philosophie/83216/mensch-und-natur-in-der-deutschen-romantik.-l-homme-et-la-nature-dans-le-romantisme-allemand?c=7575" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916251v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916276v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653013v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ens.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653020v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02114486v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02114465v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02114477v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960870v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr/catalogue/des-pouvoirs-des-ecrans/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653002v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565280v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653000v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186111v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/index.php" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186108v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186199v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010267v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186205v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier B&#233;got" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010252v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010257v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010242v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010247v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186101v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241945v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Goldblum" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154813v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010187v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010183v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010182v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145240v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453040v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146772v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010179v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010175v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883073v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093100v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146773v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146771v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146294v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cassin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02917187v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Schmitz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.3354" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389760v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389765v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389762v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186214v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#246;rg Sandk&#252;hler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428003v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146280v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cazal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613805v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651992v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Lipps" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502022v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>