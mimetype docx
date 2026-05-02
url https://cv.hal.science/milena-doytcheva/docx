--- v0 (2026-03-19)
+++ v1 (2026-05-02)
@@ -228,325 +228,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité en discours : contextes, formes et dispositifs</w:t>
+                <w:t xml:space="preserve">De l'affirmative action à la diversité, puis à sa désinstitutionnalisation : cinquante ans de combats judiciaires au prisme européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Auboussier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicanor Tatchim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04091905v1</w:t>
+                <w:t xml:space="preserve">hal-04910909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'affirmative action à la diversité, puis à sa désinstitutionnalisation : cinquante ans de combats judiciaires au prisme européen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Approches critiques de la diversité en éducation : regards transatlantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahimeh Darchinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 55 (2)</w:t>
+              <w:t xml:space="preserve">, 2023, 55 (2), pp.9-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910909v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches critiques de la diversité en éducation : regards transatlantiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fahimeh Darchinian</w:t>
+                <w:t xml:space="preserve">La diversité en discours : contextes, formes et dispositifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Auboussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Seurrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicanor Tatchim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La diversité en discours : contextes, formes et dispositifs, 131, pp.9-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.30824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05103278v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Race, Racismes, Racialisations : Enjeux conceptuels et méthodologiques, perspectives critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Gastaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -606,51 +606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du fait raciste. Les apports des enquêtes statistiques à la sociologie du racisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Gastaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -697,51 +697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Race, Racismes, Racialisations : Enjeux conceptuels et méthodologiques, perspectives critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Gastaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -788,51 +788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical approaches to racism, Franco-American perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du MAUSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Altérité ? Égalité ? Plaidoyer pour un couple impossible, 2 (60), pp.205-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -860,213 +860,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Edge of Diversity: Anti-Muslim Racism and Discrimination in White Diversity Spaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Diversity as Immigration Governmentality: Insights from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Cultural Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32 (3), pp.219-234. </w:t>
+              <w:t xml:space="preserve">Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (7), pp.237-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09571558211021709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/socsci10070237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150784v1</w:t>
+                <w:t xml:space="preserve">hal-04150969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity as Immigration Governmentality: Insights from France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On the Edge of Diversity: Anti-Muslim Racism and Discrimination in White Diversity Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (7), pp.237-256. </w:t>
+              <w:t xml:space="preserve">French Cultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (3), pp.219-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/socsci10070237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/09571558211021709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150969v1</w:t>
+                <w:t xml:space="preserve">hal-04150784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White Diversity: Paradoxes of Deracializing Antidiscrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (4), pp.50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1100,51 +1100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et « super-diversité » dans les arènes académiques : pour une approche critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés Plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Épistémologies du pluriel, 2, pp.1-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1178,51 +1178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et lutte contre les discriminations au travail. Catégorisations et usages du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1247,51 +1247,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Berrey, Robert L. Nelson, Laura Beth Nielsen, Rights on Trial. How Workplace Discrimination Law Perpetuates Inequality, Chicago, The University of Chicago Press, 2017, 351 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1316,51 +1316,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de : Denis Lacorne, Les frontières de la tolérance, Paris: Gallimard, 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1379,372 +1379,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roma and Gypsies in the Mediterranean: Circulating Categories, Maintaining Boundaries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Roms et Tsiganes en Europe méditerranéenne : prégnance et circulation des catégories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 32 (1), pp.en ligne</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, Les migrations des Roms roumains en Europe, 32 (1), pp.165-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.7568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628149v1</w:t>
+                <w:t xml:space="preserve">hal-05035280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roms et Tsiganes en Europe méditerranéenne : prégnance et circulation des catégories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Usages et mésusages des catégories territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, "Ville et discriminations", 1, pp.48-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remi.7568⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05035280v1</w:t>
+                <w:t xml:space="preserve">hal-01507328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages et mésusages des catégories territoriales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Roma and Gypsies in the Mediterranean: Circulating Categories, Maintaining Boundaries [English Version]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les migrations des Roms roumains en Europe, 32 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.8478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507328v1</w:t>
+                <w:t xml:space="preserve">hal-05035305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roma and Gypsies in the Mediterranean: Circulating Categories, Maintaining Boundaries [English Version]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Roma and Gypsies in the Mediterranean: Circulating Categories, Maintaining Boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Les migrations des Roms roumains en Europe, 32 (1), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 32 (1), pp.en ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remi.8478⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05035305v1</w:t>
+                <w:t xml:space="preserve">hal-01628149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrants roms dans l’espace public : (in)visibilités contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 152, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1804,51 +1804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bessone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Duez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1933,51 +1933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radicalisation des frontières et promotion de la diversité. Les figures d’un paradoxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asylon(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2002,51 +2002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promouvoir la diversité en entreprise : genèse et ambiguïtés d'une initiative patronale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Alaoui Hachimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2084,51 +2084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter contre les discriminations en France. L'arrimage territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 155, p. 132-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2185,51 +2185,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la diversité globale à la diversité &amp;quot;blanche&amp;quot; ? Vulnérabilités rivales et approches critiques de la reconnaissance dans une perspective comparée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire CERREV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2286,51 +2286,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques de la diversité. Sociologie des discriminations et des politiques antidiscriminatoires au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang, 2015, 978-2-87574-290-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2380,51 +2380,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europeanizing Diversity: a Cross-Atlantic Conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Petia Genkova, Matt Flynn, Michael Morley, Martina Rašticová. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Diversity Competence. European Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature, 2025</w:t>
@@ -2447,225 +2447,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité en entreprise, ‘normation’ et jeux d’acteurs. Qu’en est-il de la diversité ethnoraciale ?</w:t>
+                <w:t xml:space="preserve">Normation de la diversité en entreprise: Qu'en est-il des discriminations ethno-raciales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamila Alaktif</w:t>
+                <w:t xml:space="preserve">Jamila Alaktiff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management de la Diversité des Ressources humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Editions Vuibert, pp.147-170, 2018</w:t>
+              <w:t xml:space="preserve">Gestion de la diversité </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920632v1</w:t>
+                <w:t xml:space="preserve">hal-01753989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normation de la diversité en entreprise: Qu'en est-il des discriminations ethno-raciales ?</w:t>
+                <w:t xml:space="preserve">Diversité en entreprise, ‘normation’ et jeux d’acteurs. Qu’en est-il de la diversité ethnoraciale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamila Alaktiff</w:t>
+                <w:t xml:space="preserve">Jamila Alaktif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Françoise Bender (coord); Christine Nashberger (coord); Alain Klarsfeld (coord). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion de la diversité </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Management de la Diversité des Ressources humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Editions Vuibert, pp.147-170, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753989v1</w:t>
+                <w:t xml:space="preserve">hal-01920632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une reconnaissance paradoxale : ethnicité et participation dans les politiques de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les questions sociales et culturelles contemporaines : quels enjeux pour l'intervention sociale ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2684,173 +2684,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilisations ethniques : loisirs, commerce et action associative des migrants bulgares à Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les dynamiques identitaires des migrants bulgares à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sabatier, Colette et al. </w:t>
+              <w:t xml:space="preserve">Bertheleu, Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs et enjeux de l'interculturel: nouvelles approches, nouvelles perspectives</w:t>
+              <w:t xml:space="preserve">Identifications ethniques. Rapports de pouvoir, compromis, territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178350v1</w:t>
+                <w:t xml:space="preserve">hal-01178349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dynamiques identitaires des migrants bulgares à Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les mobilisations ethniques : loisirs, commerce et action associative des migrants bulgares à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bertheleu, Hélène. </w:t>
+              <w:t xml:space="preserve">Sabatier, Colette et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identifications ethniques. Rapports de pouvoir, compromis, territoire</w:t>
+              <w:t xml:space="preserve">Savoirs et enjeux de l'interculturel: nouvelles approches, nouvelles perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178349v1</w:t>
+                <w:t xml:space="preserve">hal-01178350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2868,51 +2868,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'égalité professionnelle à la production de la diversité : discriminations et politiques du genre au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2930,51 +2930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrants roms dans l'espace public : du médiatique au politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2992,51 +2992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roma migrants in the public arena: between media coverage and politicization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3054,51 +3054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrantes romaníes en el público: de lo mediático a lo político</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3148,51 +3148,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrants roms dans l’espace public : (in)visibilités contraintes, mobilisations, habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] EHESS - Paris; LabEx TEPSIS; Ville de Paris, programme Paris 2030. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3214,51 +3214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités, discriminations, reconnaissance. Une recherche sur les usages sociaux des catégories de la discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3325,51 +3325,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il un multiculturalisme à la française? Une étude sur la Politique de la ville, 1981-2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. EHESS - Paris, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3428,51 +3428,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques de la diversité : sociologie des inégalités et des altérités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Doytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Paris Ouest Nanterre La Défense, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3580,51 +3580,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC5CDC01"/>
+    <w:nsid w:val="9A55F1C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3811,51 +3811,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/milena-doytcheva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2443-2671" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087609444" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091905v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Auboussier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Doytcheva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicanor Tatchim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.30824" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910909v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahimeh Darchinian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794530v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.042" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Primon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.42.09" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950314v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.042.01" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939405v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.060.0205" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150784v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09571558211021709" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci10070237" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150936v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci9040050" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2018.4250" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717930v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621821v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035280v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.7568" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507328v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035305v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8478" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611678v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalibert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.152.0075" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Girard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bessone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Duez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;rard de Latour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/juaf.12029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB208CCA0E4A7C9890C977113BB0AA2A41232208/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178369v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernardot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950913v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Alaoui Hachimi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058980v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04627321v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242512v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855113v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920632v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Alaktif" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753989v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Alaktiff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493606v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178350v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178349v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944834v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072041v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072044v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072057v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382319v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183034v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01186014v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01116618v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/milena-doytcheva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2443-2671" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087609444" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910909v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Doytcheva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103278v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahimeh Darchinian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091905v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Auboussier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicanor Tatchim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.30824" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794530v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.042" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Primon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.42.09" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950314v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.042.01" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939405v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.060.0205" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci10070237" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150784v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09571558211021709" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150936v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci9040050" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2018.4250" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717930v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621821v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035280v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.7568" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507328v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035305v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8478" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611678v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalibert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.152.0075" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Girard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bessone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Duez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;rard de Latour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/juaf.12029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB208CCA0E4A7C9890C977113BB0AA2A41232208/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178369v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernardot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950913v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Alaoui Hachimi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058980v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04627321v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242512v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855113v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Alaktiff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920632v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Alaktif" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493606v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178349v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178350v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944834v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072041v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072044v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072057v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382319v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183034v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01186014v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01116618v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>