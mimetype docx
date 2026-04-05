--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -135,51 +135,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -512,2559 +512,2429 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jyun-Nai Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 121 (25), </w:t>
+              <w:t xml:space="preserve">, 2024, 121 (25), pp.e2401440121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2401440121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04734924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magma-induced tectonics at the East Pacific Rise 9°50'N: Evidence from high-resolution characterization of seafloor and subseafloor</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seismically-derived porosity of deep-sea sediments over the last 74 Ma in the equatorial Atlantic Ocean: Implications for paleo-climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Matilde Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish C. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pranav Audhkhasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin J. Thomson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkata Vaddineni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2401440121⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 612, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735041v1</w:t>
+                <w:t xml:space="preserve">insu-04155707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismically-derived porosity of deep-sea sediments over the last 74 Ma in the equatorial Atlantic Ocean: Implications for paleo-climate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Venkata Vaddineni</w:t>
+                <w:t xml:space="preserve">Significance of Short‐Wavelength Magnetic Anomaly Low Along the East Pacific Rise Axis, 9°50′N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Berrios-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Gee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Parnell-Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jyun‐nai Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GC010875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118163⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-04155707v1</w:t>
+                <w:t xml:space="preserve">hal-04257718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of Short‐Wavelength Magnetic Anomaly Low Along the East Pacific Rise Axis, 9°50′N</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jyun‐nai Wu</w:t>
+                <w:t xml:space="preserve">Insights into dike nucleation and eruption dynamics from high-resolution seismic imaging of magmatic system at the East Pacific Rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Marjanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Carbotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Stopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Édouard Plessix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (39), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adi2698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023GC010875⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04257718v1</w:t>
+                <w:t xml:space="preserve">hal-04223777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into dike nucleation and eruption dynamics from high-resolution seismic imaging of magmatic system at the East Pacific Rise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">René-Édouard Plessix</w:t>
+                <w:t xml:space="preserve">Discovery of active off-axis hydrothermal vents at 9° 54′N East Pacific Rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill Mcdermott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Parnell-Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Barreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connor Downing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (30), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2205602119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adi2698⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04223777v1</w:t>
+                <w:t xml:space="preserve">hal-04257700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of active off-axis hydrothermal vents at 9° 54′N East Pacific Rise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Connor Downing</w:t>
+                <w:t xml:space="preserve">Stacked Magma Lenses Beneath Mid‐Ocean Ridges: Insights From New Seismic Observations and Synthesis With Prior Geophysical and Geologic Findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Carbotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Marjanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Arnulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mladen Nedimović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Canales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JB021434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2205602119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04257700v1</w:t>
+                <w:t xml:space="preserve">halshs-04257691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Structure of the St. Paul Fracture Zone and Late Cretaceous to Mid Eocene Oceanic Crust in the Equatorial Atlantic Ocean Near 18°W</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Growe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Grevemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satish C Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma P M Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 126 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2021JB022456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03440765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacked Magma Lenses Beneath Mid‐Ocean Ridges: Insights From New Seismic Observations and Synthesis With Prior Geophysical and Geologic Findings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Carbotte</w:t>
+                <w:t xml:space="preserve">Stacked Magma Lenses Beneath Mid Ocean Ridges: Insights From New Seismic Observations and Synthesis With Prior Geophysical and Geologic Findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne M. Carbotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien F. Arnulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mladen R. Nedimović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Canales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 126 (4), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JB021434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JB021434⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04257691v1</w:t>
+                <w:t xml:space="preserve">insu-03590068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacked Magma Lenses Beneath Mid Ocean Ridges: Insights From New Seismic Observations and Synthesis With Prior Geophysical and Geologic Findings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic Crustal Structure and Morphotectonic Features Associated With the Chain Fracture Zone and Their Role in the Evolution of the Equatorial Atlantic Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Juan Pablo Canales</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish C. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma P. M. Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Grevemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Growe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 126, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JB021434⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 125, p.1535-1581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JB020275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03590068v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03584469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Crustal Structure and Morphotectonic Features Associated With the Chain Fracture Zone and Their Role in the Evolution of the Equatorial Atlantic Region</w:t>
+                <w:t xml:space="preserve">Elastic versus acoustic 3-D Full Waveform Inversion at the East Pacific Rise 9°50'N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Édouard Plessix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Stopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satish C. Singh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216, pp.1497-1506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JB020275⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03584469v1</w:t>
+                <w:t xml:space="preserve">insu-03586656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic versus acoustic 3-D Full Waveform Inversion at the East Pacific Rise 9°50'N</w:t>
+                <w:t xml:space="preserve">Investigating Fine‐Scale Permeability Structure and Its Control on Hydrothermal Activity Along a Fast‐Spreading Ridge (the East Pacific Rise, 9°43′–53′N) Using Seismic Velocity, Poroelastic Response, and Numerical Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Satish C. Singh</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Barreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Escartin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (21), pp.11799-11810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL084040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggy503⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03586656v1</w:t>
+                <w:t xml:space="preserve">hal-02352659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Fine‐Scale Permeability Structure and Its Control on Hydrothermal Activity Along a Fast‐Spreading Ridge (the East Pacific Rise, 9°43′–53′N) Using Seismic Velocity, Poroelastic Response, and Numerical Modeling</w:t>
+                <w:t xml:space="preserve">Crustal Magmatic System Beneath the East Pacific Rise (8°20' to 10°10'N): Implications for Tectonomagmatic Segmentation and Crustal Melt Transport at Fast-Spreading Ridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne M. Carbotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène D. Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mladen R. Nedimović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Canales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.4584-4611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GC007590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019GL084040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02352659v1</w:t>
+                <w:t xml:space="preserve">insu-03589321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal Magmatic System Beneath the East Pacific Rise (8°20' to 10°10'N): Implications for Tectonomagmatic Segmentation and Crustal Melt Transport at Fast-Spreading Ridges</w:t>
+                <w:t xml:space="preserve">Seismic Signatures of Hydrothermal Pathways Along the East Pacific Rise Between 9°16′ and 9°56′N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuaki Fuji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish C Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Belahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Escartin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (12), pp.10,241-10,262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017jb015004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018GC007590⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03589321v1</w:t>
+                <w:t xml:space="preserve">insu-01875624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Signatures of Hydrothermal Pathways Along the East Pacific Rise Between 9°16′ and 9°56′N</w:t>
+                <w:t xml:space="preserve">Distribution of melt along the East Pacific Rise from 9°30′ to 10°N from an amplitude variation with angle of incidence (AVA) technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Carbotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mladen Nedimović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 203 (1), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017jb015004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01875624v1</w:t>
+                <w:t xml:space="preserve">halshs-04257658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of melt along the East Pacific Rise from 9°30′ to 10°N from an amplitude variation with angle of incidence (AVA) technique</w:t>
+                <w:t xml:space="preserve">A multi-sill magma plumbing system beneath the axis of the East Pacific Rise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Carbotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mladen Nedimović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (11), pp.825-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NGEO2272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv251⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04257658v1</w:t>
+                <w:t xml:space="preserve">halshs-04257653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-sill magma plumbing system beneath the axis of the East Pacific Rise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine-scale segmentation of the crustal magma reservoir beneath the East Pacific Rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Carbotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Canales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 7 (11), pp.825-829. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 6 (10), pp.866-870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NGEO1933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NGEO2272⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04257653v1</w:t>
+                <w:t xml:space="preserve">halshs-04257648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale segmentation of the crustal magma reservoir beneath the East Pacific Rise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juan Pablo Canales</w:t>
+                <w:t xml:space="preserve">Network of off-axis melt bodies at the East Pacific Rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carbotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nedimović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 6 (10), pp.866-870. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 5 (4), pp.279-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo1377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NGEO1933⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04257648v1</w:t>
+                <w:t xml:space="preserve">halshs-04257645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network of off-axis melt bodies at the East Pacific Rise</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gravity and seismic study of crustal structure along the Juan de Fuca Ridge axis and across pseudofaults on the ridge flanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Marjanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Carbotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mladen Nedimović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Canales</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010GC003439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ngeo1377⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04257645v1</w:t>
+                <w:t xml:space="preserve">halshs-04257641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity and seismic study of crustal structure along the Juan de Fuca Ridge axis and across pseudofaults on the ridge flanks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Variable crustal structure along the Juan de Fuca Ridge: Influence of on‐axis hot spots and absolute plate motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Carbotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mladen Nedimović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Canales</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Harding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 12 (5), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 9 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007GC001922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...151 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04257637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3074,445 +2944,445 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceanic crustal structure at ODP Site 1256 from seismic wide-angle tomography and down-hole logging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Grevemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Henstock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Henstock</w:t>
+                <w:t xml:space="preserve">Anke Dannowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene-Sophie Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2023 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site survey for potential MoHole drilling sites in the Guatemala Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Henstock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Grevemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Henstock</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ingo Grevemeyer</w:t>
+                <w:t xml:space="preserve">Anke Dannowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene-Sophie Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2023 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna (AUSTRIA), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Links Between Volcanic Eruptions and Magma Body Geometry Revealed by Seismic Reflection Imaging at the East Pacific Rise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Carbotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Carbotte</w:t>
+                <w:t xml:space="preserve">Alexandre Stopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Stopin</w:t>
+                <w:t xml:space="preserve">Satish Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René-Édouard Plessix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2023 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3580,51 +3450,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52DD5F75"/>
+    <w:nsid w:val="B6B57850"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3811,51 +3681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/milena-marjanovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7580-5821" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334805v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Marjanovi&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Besan&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souradeep Mahato" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hautemayou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Luc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-4799" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334701v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barreyre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Olive" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Fornari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M Mcdermott" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Parnell-Turner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.25102451221of7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04734924v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyun-Nai Wu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2401440121" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735041v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155707v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Matilde Ferrante" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. Singh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Audhkhasi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Thomson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Vaddineni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118163" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257718v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Berrios-Rivera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Gee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyun&#8208;nai Wu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC010875" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223777v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Carbotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stopin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Singh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-&#201;douard Plessix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi2698" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257700v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Mcdermott" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Herrera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Downing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2205602119" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03440765v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Growe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Grevemeyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C Singh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma P M Gregory" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022456" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257691v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arnulf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Nedimovi&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Canales" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021434" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590068v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne M. Carbotte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien F. Arnulf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen R. Nedimovi&#263;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584469v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma P. M. Gregory" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020275" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy503" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352659v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fontaine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escartin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084040" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589321v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D. Carton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007590" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01875624v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuaki Fuji" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belahi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017jb015004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257658v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mutter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv251" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257653v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Carton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2272" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257648v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1933" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257645v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canales" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carbotte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mutter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nedimovi&#263;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1377" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257641v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003439" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257637v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Kent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Harding" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GC001922" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257756v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Henstock" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dannowski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene-Sophie Hilbert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4289" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257751v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8488" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257739v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6783" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/milena-marjanovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7580-5821" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334805v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Marjanovi&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Besan&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souradeep Mahato" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hautemayou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Luc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-4799" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334701v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barreyre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Olive" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Fornari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M Mcdermott" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Parnell-Turner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.25102451221of7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04734924v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyun-Nai Wu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2401440121" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155707v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Matilde Ferrante" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. Singh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Audhkhasi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Thomson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Vaddineni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118163" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257718v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Berrios-Rivera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Gee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyun&#8208;nai Wu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC010875" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223777v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Carbotte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stopin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Singh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-&#201;douard Plessix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi2698" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257700v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Mcdermott" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Herrera" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Downing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2205602119" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257691v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arnulf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Nedimovi&#263;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Canales" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021434" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03440765v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Growe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Grevemeyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C Singh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma P M Gregory" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022456" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne M. Carbotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien F. Arnulf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen R. Nedimovi&#263;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma P. M. Gregory" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020275" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy503" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352659v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fontaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escartin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084040" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589321v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D. Carton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007590" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01875624v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuaki Fuji" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belahi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017jb015004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257658v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mutter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv251" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Carton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2272" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257648v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1933" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257645v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canales" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carbotte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mutter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nedimovi&#263;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1377" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257641v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003439" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Kent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Harding" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GC001922" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257756v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Henstock" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dannowski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene-Sophie Hilbert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4289" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257751v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8488" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257739v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6783" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>