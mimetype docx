--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -135,51 +135,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -563,295 +563,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04734924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismically-derived porosity of deep-sea sediments over the last 74 Ma in the equatorial Atlantic Ocean: Implications for paleo-climate</w:t>
+                <w:t xml:space="preserve">Significance of Short‐Wavelength Magnetic Anomaly Low Along the East Pacific Rise Axis, 9°50′N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Matilde Ferrante</w:t>
+                <w:t xml:space="preserve">Natalia Berrios-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satish C. Singh</w:t>
+                <w:t xml:space="preserve">Jeffrey Gee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Parnell-Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pranav Audhkhasi</w:t>
+                <w:t xml:space="preserve">Sarah Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin J. Thomson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Venkata Vaddineni</w:t>
+                <w:t xml:space="preserve">Jyun‐nai Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118163⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GC010875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04155707v1</w:t>
+                <w:t xml:space="preserve">hal-04257718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of Short‐Wavelength Magnetic Anomaly Low Along the East Pacific Rise Axis, 9°50′N</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismically-derived porosity of deep-sea sediments over the last 74 Ma in the equatorial Atlantic Ocean: Implications for paleo-climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Matilde Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Berrios-Rivera</w:t>
+                <w:t xml:space="preserve">Satish C. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Gee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ross Parnell-Turner</w:t>
+                <w:t xml:space="preserve">Pranav Audhkhasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Maher</w:t>
+                <w:t xml:space="preserve">Colin J. Thomson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jyun‐nai Wu</w:t>
+                <w:t xml:space="preserve">Venkata Vaddineni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (5), </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 612, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023GC010875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257718v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04155707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into dike nucleation and eruption dynamics from high-resolution seismic imaging of magmatic system at the East Pacific Rise</w:t>
               </w:r>
@@ -965,1976 +965,1842 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of active off-axis hydrothermal vents at 9° 54′N East Pacific Rise</w:t>
+                <w:t xml:space="preserve">Seismic Structure of the St. Paul Fracture Zone and Late Cretaceous to Mid Eocene Oceanic Crust in the Equatorial Atlantic Ocean Near 18°W</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jill Mcdermott</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Barreyre</w:t>
+                <w:t xml:space="preserve">Kevin Growe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Herrera</w:t>
+                <w:t xml:space="preserve">Ingo Grevemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connor Downing</w:t>
+                <w:t xml:space="preserve">Satish C Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Marjanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma P M Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2205602119⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JB022456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257700v1</w:t>
+                <w:t xml:space="preserve">insu-03440765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacked Magma Lenses Beneath Mid‐Ocean Ridges: Insights From New Seismic Observations and Synthesis With Prior Geophysical and Geologic Findings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Carbotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Arnulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mladen Nedimović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Canales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 126 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020JB021434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04257691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Structure of the St. Paul Fracture Zone and Late Cretaceous to Mid Eocene Oceanic Crust in the Equatorial Atlantic Ocean Near 18°W</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stacked Magma Lenses Beneath Mid Ocean Ridges: Insights From New Seismic Observations and Synthesis With Prior Geophysical and Geologic Findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingo Grevemeyer</w:t>
+                <w:t xml:space="preserve">Suzanne M. Carbotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satish C Singh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milena Marjanović</w:t>
+                <w:t xml:space="preserve">Adrien F. Arnulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma P M Gregory</w:t>
+                <w:t xml:space="preserve">Mladen R. Nedimović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Canales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 126 (11), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021JB022456⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JB021434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03440765v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03590068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacked Magma Lenses Beneath Mid Ocean Ridges: Insights From New Seismic Observations and Synthesis With Prior Geophysical and Geologic Findings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic Crustal Structure and Morphotectonic Features Associated With the Chain Fracture Zone and Their Role in the Evolution of the Equatorial Atlantic Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Juan Pablo Canales</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish C. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma P. M. Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Grevemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Growe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 126, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JB021434⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 125, p.1535-1581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JB020275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03590068v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03584469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Crustal Structure and Morphotectonic Features Associated With the Chain Fracture Zone and Their Role in the Evolution of the Equatorial Atlantic Region</w:t>
+                <w:t xml:space="preserve">Elastic versus acoustic 3-D Full Waveform Inversion at the East Pacific Rise 9°50'N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Édouard Plessix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Stopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satish C. Singh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JB020275⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216, pp.1497-1506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03584469v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03586656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic versus acoustic 3-D Full Waveform Inversion at the East Pacific Rise 9°50'N</w:t>
+                <w:t xml:space="preserve">Investigating Fine‐Scale Permeability Structure and Its Control on Hydrothermal Activity Along a Fast‐Spreading Ridge (the East Pacific Rise, 9°43′–53′N) Using Seismic Velocity, Poroelastic Response, and Numerical Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Satish C. Singh</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Barreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Escartin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggy503⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (21), pp.11799-11810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL084040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03586656v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Fine‐Scale Permeability Structure and Its Control on Hydrothermal Activity Along a Fast‐Spreading Ridge (the East Pacific Rise, 9°43′–53′N) Using Seismic Velocity, Poroelastic Response, and Numerical Modeling</w:t>
+                <w:t xml:space="preserve">Crustal Magmatic System Beneath the East Pacific Rise (8°20' to 10°10'N): Implications for Tectonomagmatic Segmentation and Crustal Melt Transport at Fast-Spreading Ridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne M. Carbotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène D. Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mladen R. Nedimović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Canales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL084040⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.4584-4611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GC007590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352659v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03589321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal Magmatic System Beneath the East Pacific Rise (8°20' to 10°10'N): Implications for Tectonomagmatic Segmentation and Crustal Melt Transport at Fast-Spreading Ridges</w:t>
+                <w:t xml:space="preserve">Seismic Signatures of Hydrothermal Pathways Along the East Pacific Rise Between 9°16′ and 9°56′N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuaki Fuji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish C Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Belahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Escartin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GC007590⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (12), pp.10,241-10,262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017jb015004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03589321v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01875624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Signatures of Hydrothermal Pathways Along the East Pacific Rise Between 9°16′ and 9°56′N</w:t>
+                <w:t xml:space="preserve">Distribution of melt along the East Pacific Rise from 9°30′ to 10°N from an amplitude variation with angle of incidence (AVA) technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Carbotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mladen Nedimović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nobuaki Fuji</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John Mutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017jb015004⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 203 (1), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01875624v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04257658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of melt along the East Pacific Rise from 9°30′ to 10°N from an amplitude variation with angle of incidence (AVA) technique</w:t>
+                <w:t xml:space="preserve">A multi-sill magma plumbing system beneath the axis of the East Pacific Rise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Carbotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mladen Nedimović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv251⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (11), pp.825-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NGEO2272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04257658v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04257653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-sill magma plumbing system beneath the axis of the East Pacific Rise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine-scale segmentation of the crustal magma reservoir beneath the East Pacific Rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Carbotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Canales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 7 (11), pp.825-829. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NGEO2272⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 6 (10), pp.866-870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NGEO1933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04257653v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04257648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale segmentation of the crustal magma reservoir beneath the East Pacific Rise</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Network of off-axis melt bodies at the East Pacific Rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Carton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juan Pablo Canales</w:t>
+                <w:t xml:space="preserve">J. Canales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carbotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nedimović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 6 (10), pp.866-870. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NGEO1933⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 5 (4), pp.279-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo1377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04257648v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04257645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network of off-axis melt bodies at the East Pacific Rise</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gravity and seismic study of crustal structure along the Juan de Fuca Ridge axis and across pseudofaults on the ridge flanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Marjanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Carbotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mladen Nedimović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Canales</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ngeo1377⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010GC003439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04257645v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04257641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity and seismic study of crustal structure along the Juan de Fuca Ridge axis and across pseudofaults on the ridge flanks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variable crustal structure along the Juan de Fuca Ridge: Influence of on‐axis hot spots and absolute plate motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Carbotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mladen Nedimović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Canales</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Harding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 12 (5), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010GC003439⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 9 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007GC001922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...133 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04257637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2944,319 +2810,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceanic crustal structure at ODP Site 1256 from seismic wide-angle tomography and down-hole logging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Grevemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Henstock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Dannowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene-Sophie Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2023 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site survey for potential MoHole drilling sites in the Guatemala Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Henstock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Grevemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Dannowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene-Sophie Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2023 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna (AUSTRIA), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Links Between Volcanic Eruptions and Magma Body Geometry Revealed by Seismic Reflection Imaging at the East Pacific Rise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3305,84 +3171,84 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René-Édouard Plessix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2023 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3450,51 +3316,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6B57850"/>
+    <w:nsid w:val="5EFBD74C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3681,51 +3547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/milena-marjanovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7580-5821" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334805v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Marjanovi&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Besan&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souradeep Mahato" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hautemayou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Luc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-4799" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334701v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barreyre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Olive" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Fornari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M Mcdermott" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Parnell-Turner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.25102451221of7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04734924v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyun-Nai Wu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2401440121" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155707v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Matilde Ferrante" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. Singh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Audhkhasi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Thomson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Vaddineni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118163" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257718v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Berrios-Rivera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Gee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyun&#8208;nai Wu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC010875" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223777v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Carbotte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stopin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Singh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-&#201;douard Plessix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi2698" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257700v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Mcdermott" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Herrera" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Downing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2205602119" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257691v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arnulf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Nedimovi&#263;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Canales" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021434" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03440765v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Growe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Grevemeyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C Singh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma P M Gregory" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022456" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne M. Carbotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien F. Arnulf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen R. Nedimovi&#263;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma P. M. Gregory" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020275" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy503" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352659v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fontaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escartin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084040" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589321v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D. Carton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007590" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01875624v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuaki Fuji" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belahi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017jb015004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257658v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mutter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv251" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Carton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2272" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257648v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1933" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257645v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canales" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carbotte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mutter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nedimovi&#263;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1377" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257641v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003439" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Kent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Harding" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GC001922" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257756v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Henstock" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dannowski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene-Sophie Hilbert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4289" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257751v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8488" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257739v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6783" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/milena-marjanovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7580-5821" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334805v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Marjanovi&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Besan&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souradeep Mahato" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hautemayou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Luc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-4799" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334701v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barreyre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Olive" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Fornari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M Mcdermott" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Parnell-Turner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.25102451221of7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04734924v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyun-Nai Wu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2401440121" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257718v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Berrios-Rivera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Gee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyun&#8208;nai Wu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC010875" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Matilde Ferrante" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. Singh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Audhkhasi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Thomson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Vaddineni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118163" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223777v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Carbotte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stopin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Singh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-&#201;douard Plessix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi2698" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03440765v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Growe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Grevemeyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C Singh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma P M Gregory" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022456" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arnulf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Nedimovi&#263;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Canales" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021434" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne M. Carbotte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien F. Arnulf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen R. Nedimovi&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma P. M. Gregory" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020275" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586656v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy503" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fontaine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escartin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084040" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589321v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D. Carton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007590" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01875624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuaki Fuji" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belahi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017jb015004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257658v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mutter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv251" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257653v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Carton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2272" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257648v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1933" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257645v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canales" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carbotte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mutter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nedimovi&#263;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1377" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257641v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003439" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257637v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Kent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Harding" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GC001922" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257756v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Henstock" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dannowski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene-Sophie Hilbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4289" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257751v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8488" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257739v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6783" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>