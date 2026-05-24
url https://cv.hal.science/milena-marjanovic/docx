--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -94,898 +94,919 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-7580-5821</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=pxDPN4MAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do we make a scan of Earth’s oceanic crust?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souradeep Mahato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hautemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Luc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscience Communication </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-2025-4799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal vent temperatures track magmatic inflation and forecast eruptions at the East Pacific Rise, 9°50'N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Barreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel J Fornari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill M Mcdermott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Parnell-Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 122 (42), pp.e2510245122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.25102451221of7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magma-induced tectonics at the East Pacific Rise 9°50’N: Evidence from high-resolution characterization of seafloor and subseafloor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Escartín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Parnell-Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jyun-Nai Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 121 (25), pp.e2401440121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2401440121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04734924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of Short‐Wavelength Magnetic Anomaly Low Along the East Pacific Rise Axis, 9°50′N</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismically-derived porosity of deep-sea sediments over the last 74 Ma in the equatorial Atlantic Ocean: Implications for paleo-climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Gee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ross Parnell-Turner</w:t>
+                <w:t xml:space="preserve">Giulia Matilde Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Maher</w:t>
+                <w:t xml:space="preserve">Satish C. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jyun‐nai Wu</w:t>
+                <w:t xml:space="preserve">Pranav Audhkhasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin J. Thomson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkata Vaddineni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023GC010875⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 612, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257718v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04155707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismically-derived porosity of deep-sea sediments over the last 74 Ma in the equatorial Atlantic Ocean: Implications for paleo-climate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Satish C. Singh</w:t>
+                <w:t xml:space="preserve">Insights into dike nucleation and eruption dynamics from high-resolution seismic imaging of magmatic system at the East Pacific Rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pranav Audhkhasi</w:t>
+                <w:t xml:space="preserve">Suzanne Carbotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin J. Thomson</w:t>
+                <w:t xml:space="preserve">Alexandre Stopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venkata Vaddineni</w:t>
+                <w:t xml:space="preserve">Satish Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Édouard Plessix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118163⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (39), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adi2698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04155707v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into dike nucleation and eruption dynamics from high-resolution seismic imaging of magmatic system at the East Pacific Rise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stacked Magma Lenses Beneath Mid‐Ocean Ridges: Insights From New Seismic Observations and Synthesis With Prior Geophysical and Geologic Findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Carbotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Stopin</w:t>
+                <w:t xml:space="preserve">Adrien Arnulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satish Singh</w:t>
+                <w:t xml:space="preserve">Mladen Nedimović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René-Édouard Plessix</w:t>
+                <w:t xml:space="preserve">Juan Pablo Canales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (39), </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adi2698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JB021434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223777v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04257691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Structure of the St. Paul Fracture Zone and Late Cretaceous to Mid Eocene Oceanic Crust in the Equatorial Atlantic Ocean Near 18°W</w:t>
               </w:r>
@@ -1010,51 +1031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Grevemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satish C Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma P M Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1099,1708 +1120,1574 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03440765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacked Magma Lenses Beneath Mid‐Ocean Ridges: Insights From New Seismic Observations and Synthesis With Prior Geophysical and Geologic Findings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stacked Magma Lenses Beneath Mid Ocean Ridges: Insights From New Seismic Observations and Synthesis With Prior Geophysical and Geologic Findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne M. Carbotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mladen Nedimović</w:t>
+                <w:t xml:space="preserve">Adrien F. Arnulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mladen R. Nedimović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Canales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 126 (4), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+              <w:t xml:space="preserve">, 2021, 126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020JB021434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04257691v1</w:t>
+                <w:t xml:space="preserve">insu-03590068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacked Magma Lenses Beneath Mid Ocean Ridges: Insights From New Seismic Observations and Synthesis With Prior Geophysical and Geologic Findings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Seismic Crustal Structure and Morphotectonic Features Associated With the Chain Fracture Zone and Their Role in the Evolution of the Equatorial Atlantic Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Juan Pablo Canales</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish C. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma P. M. Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Grevemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Growe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 126, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 125, p.1535-1581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JB020275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JB021434⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03590068v1</w:t>
+                <w:t xml:space="preserve">insu-03584469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Crustal Structure and Morphotectonic Features Associated With the Chain Fracture Zone and Their Role in the Evolution of the Equatorial Atlantic Region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Elastic versus acoustic 3-D Full Waveform Inversion at the East Pacific Rise 9°50'N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Édouard Plessix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Stopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satish C. Singh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JB020275⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216, pp.1497-1506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03584469v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03586656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic versus acoustic 3-D Full Waveform Inversion at the East Pacific Rise 9°50'N</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Investigating Fine‐Scale Permeability Structure and Its Control on Hydrothermal Activity Along a Fast‐Spreading Ridge (the East Pacific Rise, 9°43′–53′N) Using Seismic Velocity, Poroelastic Response, and Numerical Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Satish C. Singh</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Barreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Escartin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggy503⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (21), pp.11799-11810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL084040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03586656v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Fine‐Scale Permeability Structure and Its Control on Hydrothermal Activity Along a Fast‐Spreading Ridge (the East Pacific Rise, 9°43′–53′N) Using Seismic Velocity, Poroelastic Response, and Numerical Modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Crustal Magmatic System Beneath the East Pacific Rise (8°20' to 10°10'N): Implications for Tectonomagmatic Segmentation and Crustal Melt Transport at Fast-Spreading Ridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne M. Carbotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène D. Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mladen R. Nedimović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Canales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL084040⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.4584-4611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GC007590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352659v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03589321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal Magmatic System Beneath the East Pacific Rise (8°20' to 10°10'N): Implications for Tectonomagmatic Segmentation and Crustal Melt Transport at Fast-Spreading Ridges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Seismic Signatures of Hydrothermal Pathways Along the East Pacific Rise Between 9°16′ and 9°56′N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuaki Fuji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish C Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Belahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Escartin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GC007590⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (12), pp.10,241-10,262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017jb015004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03589321v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01875624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Signatures of Hydrothermal Pathways Along the East Pacific Rise Between 9°16′ and 9°56′N</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Distribution of melt along the East Pacific Rise from 9°30′ to 10°N from an amplitude variation with angle of incidence (AVA) technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Carbotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mladen Nedimović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nobuaki Fuji</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John Mutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017jb015004⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 203 (1), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01875624v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04257658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of melt along the East Pacific Rise from 9°30′ to 10°N from an amplitude variation with angle of incidence (AVA) technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A multi-sill magma plumbing system beneath the axis of the East Pacific Rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Carbotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mladen Nedimović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv251⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (11), pp.825-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NGEO2272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04257658v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04257653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-sill magma plumbing system beneath the axis of the East Pacific Rise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fine-scale segmentation of the crustal magma reservoir beneath the East Pacific Rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Carbotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Canales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 7 (11), pp.825-829. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NGEO2272⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 6 (10), pp.866-870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NGEO1933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04257653v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04257648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale segmentation of the crustal magma reservoir beneath the East Pacific Rise</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Network of off-axis melt bodies at the East Pacific Rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Carton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juan Pablo Canales</w:t>
+                <w:t xml:space="preserve">J. Canales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carbotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nedimović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 6 (10), pp.866-870. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NGEO1933⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 5 (4), pp.279-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo1377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04257648v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04257645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network of off-axis melt bodies at the East Pacific Rise</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gravity and seismic study of crustal structure along the Juan de Fuca Ridge axis and across pseudofaults on the ridge flanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Marjanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Carbotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mladen Nedimović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Canales</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ngeo1377⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010GC003439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04257645v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04257641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity and seismic study of crustal structure along the Juan de Fuca Ridge axis and across pseudofaults on the ridge flanks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Variable crustal structure along the Juan de Fuca Ridge: Influence of on‐axis hot spots and absolute plate motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Carbotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mladen Nedimović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Canales</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Harding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 12 (5), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010GC003439⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 9 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007GC001922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...133 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04257637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2810,445 +2697,445 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceanic crustal structure at ODP Site 1256 from seismic wide-angle tomography and down-hole logging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Grevemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Henstock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Dannowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene-Sophie Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2023 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site survey for potential MoHole drilling sites in the Guatemala Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Henstock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Grevemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Dannowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene-Sophie Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2023 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna (AUSTRIA), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Links Between Volcanic Eruptions and Magma Body Geometry Revealed by Seismic Reflection Imaging at the East Pacific Rise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Marjanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Carbotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Stopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satish Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René-Édouard Plessix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2023 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId105"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3316,51 +3203,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EFBD74C"/>
+    <w:nsid w:val="3DE9E2C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3547,51 +3434,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/milena-marjanovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7580-5821" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334805v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Marjanovi&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Besan&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souradeep Mahato" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hautemayou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Luc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-4799" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334701v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barreyre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Olive" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Fornari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M Mcdermott" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Parnell-Turner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.25102451221of7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04734924v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyun-Nai Wu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2401440121" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257718v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Berrios-Rivera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Gee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyun&#8208;nai Wu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC010875" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Matilde Ferrante" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. Singh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Audhkhasi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Thomson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Vaddineni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118163" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223777v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Carbotte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stopin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Singh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-&#201;douard Plessix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi2698" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03440765v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Growe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Grevemeyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C Singh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma P M Gregory" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022456" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arnulf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Nedimovi&#263;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Canales" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021434" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne M. Carbotte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien F. Arnulf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen R. Nedimovi&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma P. M. Gregory" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020275" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586656v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy503" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fontaine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escartin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084040" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589321v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D. Carton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007590" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01875624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuaki Fuji" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belahi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017jb015004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257658v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mutter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv251" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257653v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Carton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2272" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257648v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1933" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257645v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canales" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carbotte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mutter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nedimovi&#263;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1377" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257641v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003439" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257637v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Kent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Harding" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GC001922" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257756v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Henstock" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dannowski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene-Sophie Hilbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4289" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257751v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8488" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257739v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6783" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/milena-marjanovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7580-5821" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=pxDPN4MAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334805v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Marjanovi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Besan&#231;on" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souradeep Mahato" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hautemayou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Luc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-4799" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334701v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barreyre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Olive" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Fornari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M Mcdermott" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Parnell-Turner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.25102451221of7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04734924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyun-Nai Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2401440121" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155707v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Matilde Ferrante" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. Singh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Audhkhasi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Thomson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Vaddineni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118163" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Carbotte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stopin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Singh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-&#201;douard Plessix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi2698" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257691v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arnulf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Nedimovi&#263;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Canales" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021434" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03440765v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Growe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Grevemeyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C Singh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma P M Gregory" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022456" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne M. Carbotte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien F. Arnulf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen R. Nedimovi&#263;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma P. M. Gregory" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020275" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586656v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy503" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352659v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fontaine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escartin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084040" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589321v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D. Carton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007590" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01875624v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuaki Fuji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belahi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017jb015004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mutter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv251" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257653v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Carton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2272" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257648v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1933" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257645v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canales" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carbotte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mutter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nedimovi&#263;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1377" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257641v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003439" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257637v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Kent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Harding" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GC001922" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257756v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Henstock" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dannowski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene-Sophie Hilbert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4289" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257751v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8488" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257739v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6783" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>