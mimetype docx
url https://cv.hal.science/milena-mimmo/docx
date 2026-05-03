--- v0 (2026-03-04)
+++ v1 (2026-05-03)
@@ -685,337 +685,337 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horrea ad Ludum Gallicum</w:t>
+                <w:t xml:space="preserve">Horrea Leoniana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Mimmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478413v1</w:t>
+                <w:t xml:space="preserve">hal-01478159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horrea Faeniana</w:t>
+                <w:t xml:space="preserve">Cella Lucceiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Mimmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478155v1</w:t>
+                <w:t xml:space="preserve">hal-01478135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horrea Candelaria</w:t>
+                <w:t xml:space="preserve">Magazzino preneroniano della Velia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Mimmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478142v1</w:t>
+                <w:t xml:space="preserve">hal-01478555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horrea Chartaria</w:t>
+                <w:t xml:space="preserve">Horrea Severiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Mimmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478148v1</w:t>
+                <w:t xml:space="preserve">hal-01478406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cella Groesiana</w:t>
+                <w:t xml:space="preserve">Horrea Piperataria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Mimmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478130v1</w:t>
+                <w:t xml:space="preserve">hal-01478392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horrea Caesaris</w:t>
               </w:r>
@@ -1057,647 +1057,647 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magazzino preneroniano della Velia</w:t>
+                <w:t xml:space="preserve">Horrea Faeniana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Mimmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478555v1</w:t>
+                <w:t xml:space="preserve">hal-01478155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cella Lucceiana</w:t>
+                <w:t xml:space="preserve">Horrea Chartaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Mimmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478135v1</w:t>
+                <w:t xml:space="preserve">hal-01478148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horrea Severiani</w:t>
+                <w:t xml:space="preserve">Horrea Candelaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Mimmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478406v1</w:t>
+                <w:t xml:space="preserve">hal-01478142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horrea Piperataria</w:t>
+                <w:t xml:space="preserve">Cella Groesiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Mimmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478392v1</w:t>
+                <w:t xml:space="preserve">hal-01478130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horrea Graminaria</w:t>
+                <w:t xml:space="preserve">Horrea ad Ludum Gallicum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Mimmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478157v1</w:t>
+                <w:t xml:space="preserve">hal-01478413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horrea Nervae</w:t>
+                <w:t xml:space="preserve">Horrea Graminaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Mimmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478381v1</w:t>
+                <w:t xml:space="preserve">hal-01478157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horrea di Trastevere 2 (FUR 28a)</w:t>
+                <w:t xml:space="preserve">Horrea Nervae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Mimmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478425v1</w:t>
+                <w:t xml:space="preserve">hal-01478381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellae Vinariae Nova et Arruntiana</w:t>
+                <w:t xml:space="preserve">Horrea di Trastevere 2 (FUR 28a)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Mimmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01477359v1</w:t>
+                <w:t xml:space="preserve">hal-01478425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magazzino preneroniano dell'Oppio</w:t>
+                <w:t xml:space="preserve">Cellae Vinariae Nova et Arruntiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Mimmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478540v1</w:t>
+                <w:t xml:space="preserve">hal-01477359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horrea Leoniana</w:t>
+                <w:t xml:space="preserve">Magazzino preneroniano dell'Oppio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Mimmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478159v1</w:t>
+                <w:t xml:space="preserve">hal-01478540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1709,89 +1709,89 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevé traditionnel. Les Horrea Vespasiani, Palatino – Foro Romano à Rome</w:t>
+                <w:t xml:space="preserve">Tabernae e cortili: spazi e risvolti multifunzionali dei magazzini Urbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Mimmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423457v1</w:t>
+                <w:t xml:space="preserve">hal-01423310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horrea Vespasiani. Pogettualità, strutture e funzione, dalla conversione del progetto della Domus Aurea agli interventi severiani</w:t>
               </w:r>
@@ -1833,89 +1833,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01423303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tabernae e cortili: spazi e risvolti multifunzionali dei magazzini Urbani</w:t>
+                <w:t xml:space="preserve">Relevé traditionnel. Les Horrea Vespasiani, Palatino – Foro Romano à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Mimmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423310v1</w:t>
+                <w:t xml:space="preserve">hal-01423457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le stockage à Trastevere. Rôle et évolution d’un quartier de la Rome antique</w:t>
               </w:r>
@@ -1957,190 +1957,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01423465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le stockage à Rome à l’époque antique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le système des sols surélevés dans les entrepôts d’Ostie, de Portus et de Rome. Nouvelles découvertes en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Mimmo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Panzieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Sebastiani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423305v1</w:t>
+                <w:t xml:space="preserve">hal-01423410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système des sols surélevés dans les entrepôts d’Ostie, de Portus et de Rome. Nouvelles découvertes en cours</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le stockage à Rome à l’époque antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Mimmo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renato Sebastiani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-01423410v1</w:t>
+                <w:t xml:space="preserve">hal-01423305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enduire et protéger les parois des bâtiments à l’époque romaine. Le cas des entrepôts de Rome-Ostie-Portus</w:t>
               </w:r>
@@ -2516,51 +2516,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38BB2F66"/>
+    <w:nsid w:val="47882FAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2747,51 +2747,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/milena-mimmo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6758-9409" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122325" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504790v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Frumenti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Mimmo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.3238" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936635v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fabro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2154" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423442v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.39930" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478413v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478155v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478148v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478130v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478139v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478555v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478406v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478157v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478381v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478425v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477359v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478540v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423457v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423310v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423465v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423305v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Panzieri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Sebastiani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-02283018v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/milena-mimmo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6758-9409" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122325" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504790v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Frumenti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Mimmo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.3238" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936635v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fabro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2154" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423442v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.39930" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478159v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478135v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478555v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478406v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478392v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478139v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478155v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478142v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478130v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478413v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478157v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478425v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477359v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478540v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423457v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423465v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Panzieri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Sebastiani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423305v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-02283018v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>