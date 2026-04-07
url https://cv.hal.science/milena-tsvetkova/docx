--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -427,274 +427,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Disciplinary Higher Education between Medialogy and Bibliology: Book Science as Degree Programme in Universities Worldwide</w:t>
+                <w:t xml:space="preserve">Multidisciplinary Explanation of the Reading Voice as a Medium: Challenge to Family Media Literacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena I Tsvetkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darina Pachova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Contemporary Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13187/ejced.2019.4.889⟩</w:t>
+              <w:t xml:space="preserve">Media Literacy and Academic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (1), pp.72-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.2648080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424661v1</w:t>
+                <w:t xml:space="preserve">hal-02105414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary Explanation of the Reading Voice as a Medium: Challenge to Family Media Literacy</w:t>
+                <w:t xml:space="preserve">Относно бъдещето на четенето: Декларацията от Ставангер</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena I Tsvetkova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Darina Pachova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Media Literacy and Academic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (1), pp.72-88. </w:t>
+              <w:t xml:space="preserve">BBIA online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4), pp.9-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.2648080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3533734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105414v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Относно бъдещето на четенето: Декларацията от Ставангер</w:t>
+                <w:t xml:space="preserve">Cross-Disciplinary Higher Education between Medialogy and Bibliology: Book Science as Degree Programme in Universities Worldwide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena I Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBIA online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (4), pp.9-11. </w:t>
+              <w:t xml:space="preserve">European Journal of Contemporary Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (4), pp.889-919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.3533734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13187/ejced.2019.4.889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426161v1</w:t>
+                <w:t xml:space="preserve">hal-02424661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific Reassessment of the Publishing Evolution: А Media-Archaeological Approach to Prospective Studies of Book as Medium</w:t>
               </w:r>
@@ -752,105 +752,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compromise duality between mobile reading and stationary reading: An analysis of culture of the media nomadism</w:t>
+                <w:t xml:space="preserve">Lies of the reader: Disadvantages of the sociological research methods for the study of the reading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena I Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Media education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 56 (1), pp.159-167. </w:t>
+              <w:t xml:space="preserve">European Journal of Contemporary Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), pp.190 - 213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.1404179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13187/ejced.2018.1.190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735444v1</w:t>
+                <w:t xml:space="preserve">hal-01735434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Revival of Long Reading: A New Multimodal Narrative Format</w:t>
               </w:r>
@@ -908,495 +908,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01855974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lies of the reader: Disadvantages of the sociological research methods for the study of the reading</w:t>
+                <w:t xml:space="preserve">Библиотекарят – филтър срещу фалшивите новини</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena I Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Contemporary Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7 (1), pp.190 - 213. </w:t>
+              <w:t xml:space="preserve">BBIA online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (6), pp.16-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13187/ejced.2018.1.190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.2565685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735434v1</w:t>
+                <w:t xml:space="preserve">hal-02020035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Библиотекарят – филтър срещу фалшивите новини</w:t>
+                <w:t xml:space="preserve">Антиманипулативна грамотност за четене на дигитални новини</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena I Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBIA online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (6), pp.16-21. </w:t>
+              <w:t xml:space="preserve">Media and Social Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.2565685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1405087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020035v1</w:t>
+                <w:t xml:space="preserve">hal-01863657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Антиманипулативна грамотност за четене на дигитални новини</w:t>
+                <w:t xml:space="preserve">Compromise duality between mobile reading and stationary reading: An analysis of culture of the media nomadism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena I Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Media and Social Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 36, </w:t>
+              <w:t xml:space="preserve">Media education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (1), pp.159-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.1405087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1404179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863657v1</w:t>
+                <w:t xml:space="preserve">hal-01735444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book-centered films – a social doping for the reading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milena Tsvetkova</w:t>
+                <w:t xml:space="preserve">The Speed Reading is in Disrepute: Advantages of Slow Reading for the Information Equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena I Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Мр. Media Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.1404193⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Contemporary Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13187/ejced.2017.3.593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687950v1</w:t>
+                <w:t xml:space="preserve">hal-01687951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Speed Reading is in Disrepute: Advantages of Slow Reading for the Information Equilibrium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milena I Tsvetkova</w:t>
+                <w:t xml:space="preserve">Book-centered films – a social doping for the reading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Contemporary Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6 (3), </w:t>
+              <w:t xml:space="preserve">Мр. Media Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (4), pp.126-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13187/ejced.2017.3.593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1404193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687951v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Генезис и обреченность дигитальных книг</w:t>
+                <w:t xml:space="preserve">Conflicts with the Reading and their Decisions through the Bibliopsychology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena I Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Researcher</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 109 (8), pp.468 - 477. </w:t>
+              <w:t xml:space="preserve">International Journal of Media and Information Literacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (2), pp.128 - 145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13187/er.2016.109.468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13187/ijmil.2016.2.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687962v1</w:t>
+                <w:t xml:space="preserve">hal-01687959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Shadows of Reading: Reasons for the Bad Results of Bulgarians in PISA studies</w:t>
               </w:r>
@@ -1454,105 +1454,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflicts with the Reading and their Decisions through the Bibliopsychology</w:t>
+                <w:t xml:space="preserve">Генезис и обреченность дигитальных книг</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena I Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Media and Information Literacy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1 (2), pp.128 - 145. </w:t>
+              <w:t xml:space="preserve">European Researcher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (8), pp.468 - 477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13187/ijmil.2016.2.128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13187/er.2016.109.468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687959v1</w:t>
+                <w:t xml:space="preserve">hal-01687962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Right to Read Behind Bars: Access to Books and Libraries in the Prisons in Bulgaria</w:t>
               </w:r>
@@ -1692,183 +1692,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of the Book on Asymmetric Civilization</w:t>
+                <w:t xml:space="preserve">Лесни за четене издания: Четене с възражения</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena I Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: LiterNet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 80 (7), </w:t>
+              <w:t xml:space="preserve">Annual of Sofia University „St. Kliment Ohridski”, Faculty of Journalism and Mass Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12, pp.149-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.1439130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3660082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851095v1</w:t>
+                <w:t xml:space="preserve">hal-02471669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Лесни за четене издания: Четене с възражения</w:t>
+                <w:t xml:space="preserve">The Impact of the Book on Asymmetric Civilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena I Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual of Sofia University „St. Kliment Ohridski”, Faculty of Journalism and Mass Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 12, pp.149-184. </w:t>
+              <w:t xml:space="preserve">In: LiterNet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 80 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.3660082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1439130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02471669v1</w:t>
+                <w:t xml:space="preserve">hal-01851095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the Computer Vindicates the Culture of Reading</w:t>
               </w:r>
@@ -1958,135 +1958,135 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Документ – книга – семантический веб: вклад старой науки о документации</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milena I Tsvetkova</w:t>
+                <w:t xml:space="preserve">Цифровая и библиографическая интеллигентность: точки пересечения и взаимозависимости</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Enquiry in the Contemporary World: Theoretical basiсs and innovative approach</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, San Francisco, United States. pp.115-128, </w:t>
+              <w:t xml:space="preserve">European Research. IV International scientific conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Penza, Russia. pp.88-96, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15350/L_26/7/02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1403963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687965v1</w:t>
+                <w:t xml:space="preserve">hal-01697124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stolen book: Communication significance beyond the criminal act</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Kalvacheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2127,261 +2127,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Цифровая и библиографическая интеллигентность: точки пересечения и взаимозависимости</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Reading of empty media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Research. IV International scientific conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Penza, Russia. pp.88-96, </w:t>
+              <w:t xml:space="preserve">The Tenth International Conference on Eurasian scientific development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, East West Association for Advanced Studies and Higher Education, Sep 2016, Vienna, Austria. pp.14-27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.1403963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.2854499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697124v1</w:t>
+                <w:t xml:space="preserve">hal-01697122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading of empty media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milena Tsvetkova</w:t>
+                <w:t xml:space="preserve">Анти-чтение или трансграмотность: Казусы „немых“ книг, книг для смотрения и картинных книг</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena I Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Tenth International Conference on Eurasian scientific development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, East West Association for Advanced Studies and Higher Education, Sep 2016, Vienna, Austria. pp.14-27, </w:t>
+              <w:t xml:space="preserve">Humanities in the 21st century: scientific problems and searching for effective humanist technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, San Francisco, United States. pp.99-111, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2139/ssrn.2854499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15350/L_21/2/07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697122v1</w:t>
+                <w:t xml:space="preserve">hal-01687969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Анти-чтение или трансграмотность: Казусы „немых“ книг, книг для смотрения и картинных книг</w:t>
+                <w:t xml:space="preserve">Документ – книга – семантический веб: вклад старой науки о документации</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena I Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanities in the 21st century: scientific problems and searching for effective humanist technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, San Francisco, United States. pp.99-111, </w:t>
+              <w:t xml:space="preserve">Scientific Enquiry in the Contemporary World: Theoretical basiсs and innovative approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, San Francisco, United States. pp.115-128, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15350/L_21/2/07⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15350/L_26/7/02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687969v1</w:t>
+                <w:t xml:space="preserve">hal-01687965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2655,51 +2655,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Комуникиране на научни публикации: Нови отговорности пред абстракта</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denka Dancheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2740,234 +2740,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading Medium with Pictorial Content: An Approach towards Communication Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Ebook Boundaries: The Risk of Transfiguration a Digital Book into a Non-Book</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Approaches in Science and Technology Research Vol. 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BP International, pp.108-122, 2021</w:t>
+              <w:t xml:space="preserve">Current Approaches in Science and Technology Research Vol. 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Book Publisher International (a part of SCIENCEDOMAIN International), pp.112-125, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265951v1</w:t>
+                <w:t xml:space="preserve">hal-05135528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ebook Boundaries: The Risk of Transfiguration a Digital Book into a Non-Book</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Drawbacks of Audiobooks for Learning and Cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Approaches in Science and Technology Research Vol. 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Book Publisher International (a part of SCIENCEDOMAIN International), pp.112-125, 2021</w:t>
+              <w:t xml:space="preserve">Current Approaches in Science and Technology Research Vol. 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BP International, pp.93-107, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135528v1</w:t>
+                <w:t xml:space="preserve">hal-05265950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drawbacks of Audiobooks for Learning and Cognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Reading Medium with Pictorial Content: An Approach towards Communication Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Approaches in Science and Technology Research Vol. 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, BP International, pp.93-107, 2021</w:t>
+              <w:t xml:space="preserve">, BP International, pp.108-122, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265950v1</w:t>
+                <w:t xml:space="preserve">hal-05265951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking Emergent Reader's Policies: The Mediating Roles of the Parents in the light of the Theory of &amp;quot;First Thousand Days</w:t>
               </w:r>
@@ -3129,208 +3129,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Abhängigkeit der Videospieler vom Lesen</w:t>
+                <w:t xml:space="preserve">Reading as Communication Echo: Scientific model of the reader's feedback research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena I Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Milko Petrov; Lubomir Stoykov. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actual problems of the humanities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reading as Communication Echo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karina Sabanova, pp.120, 2017, 978-620-2-07007-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687971v1</w:t>
+                <w:t xml:space="preserve">hal-01851092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading as Communication Echo: Scientific model of the reader's feedback research</w:t>
+                <w:t xml:space="preserve">Die Abhängigkeit der Videospieler vom Lesen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena I Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reading as Communication Echo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actual problems of the humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-45, 2017, 978-3-903115-87-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.2983513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851092v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Кафедральный собор как кросс-медия</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Современное образование: актуальные вопросы, достижения и инновации</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.149-162, 2016, 978-5-9909144-5-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3523,51 +3523,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E85AC13"/>
+    <w:nsid w:val="D064B9D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3754,51 +3754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/milena-tsvetkova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9414-7174" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103428305" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/68320275" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000036667094" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-6081-2016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena I Tsvetkova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5034127" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426163v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3595615" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424661v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13187/ejced.2019.4.889" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105414v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darina Pachova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2648080" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426161v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3533734" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058410v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13187/me.2019.1.143" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735444v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1404179" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855974v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1403938" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735434v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13187/ejced.2018.1.190" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2565685" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863657v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1405087" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687950v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Tsvetkova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1404193" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687951v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13187/ejced.2017.3.593" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687962v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13187/er.2016.109.468" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13187/ejced.2016.17.368" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13187/ijmil.2016.2.128" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687957v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sashka y Andrekova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13187/rjs.2016.4.62" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851093v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851095v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1439130" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471669v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3660082" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851094v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1439138" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687965v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15350/L_26/7/02" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687958v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Kalvacheva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18638/hassacc.2016.4.1.197" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697124v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1403963" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697122v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2854499" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687969v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15350/L_21/2/07" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706995v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselina Valkanova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Vasileva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13826781" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955522v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavdar Hristov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalin Kalinov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogomil Kalinov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Georgiev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4062566" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denka Dancheva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13820393" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265951v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135528v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114507v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Stoeva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3768852" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114506v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spaska Tarandova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3768850" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687971v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2983513" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851092v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5259254" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851096v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/milena-tsvetkova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9414-7174" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103428305" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/68320275" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000036667094" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-6081-2016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena I Tsvetkova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5034127" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426163v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3595615" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105414v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darina Pachova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2648080" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426161v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3533734" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424661v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13187/ejced.2019.4.889" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058410v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13187/me.2019.1.143" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735434v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13187/ejced.2018.1.190" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855974v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1403938" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2565685" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863657v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1405087" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735444v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1404179" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13187/ejced.2017.3.593" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Tsvetkova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1404193" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687959v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13187/ijmil.2016.2.128" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13187/ejced.2016.17.368" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13187/er.2016.109.468" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687957v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sashka y Andrekova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13187/rjs.2016.4.62" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851093v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3660082" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1439130" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851094v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1439138" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697124v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1403963" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687958v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Kalvacheva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18638/hassacc.2016.4.1.197" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697122v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2854499" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687969v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15350/L_21/2/07" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687965v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15350/L_26/7/02" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706995v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselina Valkanova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Vasileva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13826781" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955522v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavdar Hristov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalin Kalinov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogomil Kalinov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Georgiev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4062566" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denka Dancheva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13820393" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135528v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265950v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265951v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114507v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Stoeva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3768852" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114506v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spaska Tarandova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3768850" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851092v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687971v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2983513" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5259254" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851096v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>