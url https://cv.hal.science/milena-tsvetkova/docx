--- v1 (2026-04-07)
+++ v2 (2026-05-11)
@@ -427,274 +427,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary Explanation of the Reading Voice as a Medium: Challenge to Family Media Literacy</w:t>
+                <w:t xml:space="preserve">Cross-Disciplinary Higher Education between Medialogy and Bibliology: Book Science as Degree Programme in Universities Worldwide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena I Tsvetkova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Darina Pachova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Media Literacy and Academic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.2648080⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Contemporary Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (4), pp.889-919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13187/ejced.2019.4.889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105414v1</w:t>
+                <w:t xml:space="preserve">hal-02424661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Относно бъдещето на четенето: Декларацията от Ставангер</w:t>
+                <w:t xml:space="preserve">Multidisciplinary Explanation of the Reading Voice as a Medium: Challenge to Family Media Literacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena I Tsvetkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darina Pachova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBIA online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (4), pp.9-11. </w:t>
+              <w:t xml:space="preserve">Media Literacy and Academic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (1), pp.72-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.3533734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.2648080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426161v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Disciplinary Higher Education between Medialogy and Bibliology: Book Science as Degree Programme in Universities Worldwide</w:t>
+                <w:t xml:space="preserve">Относно бъдещето на четенето: Декларацията от Ставангер</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena I Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Contemporary Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (4), pp.889-919. </w:t>
+              <w:t xml:space="preserve">BBIA online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4), pp.9-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13187/ejced.2019.4.889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3533734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424661v1</w:t>
+                <w:t xml:space="preserve">hal-02426161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific Reassessment of the Publishing Evolution: А Media-Archaeological Approach to Prospective Studies of Book as Medium</w:t>
               </w:r>
@@ -752,183 +752,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lies of the reader: Disadvantages of the sociological research methods for the study of the reading</w:t>
+                <w:t xml:space="preserve">The Revival of Long Reading: A New Multimodal Narrative Format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena I Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Contemporary Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7 (1), pp.190 - 213. </w:t>
+              <w:t xml:space="preserve">Postmodernism problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), pp.249-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13187/ejced.2018.1.190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1403938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735434v1</w:t>
+                <w:t xml:space="preserve">hal-01855974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Revival of Long Reading: A New Multimodal Narrative Format</w:t>
+                <w:t xml:space="preserve">Lies of the reader: Disadvantages of the sociological research methods for the study of the reading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena I Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postmodernism problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (2), pp.249-275. </w:t>
+              <w:t xml:space="preserve">European Journal of Contemporary Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), pp.190 - 213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.1403938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13187/ejced.2018.1.190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01855974v1</w:t>
+                <w:t xml:space="preserve">hal-01735434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Библиотекарят – филтър срещу фалшивите новини</w:t>
               </w:r>
@@ -1142,261 +1142,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Speed Reading is in Disrepute: Advantages of Slow Reading for the Information Equilibrium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milena I Tsvetkova</w:t>
+                <w:t xml:space="preserve">Book-centered films – a social doping for the reading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Contemporary Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13187/ejced.2017.3.593⟩</w:t>
+              <w:t xml:space="preserve">Мр. Media Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (4), pp.126-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1404193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687951v1</w:t>
+                <w:t xml:space="preserve">hal-01687950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book-centered films – a social doping for the reading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milena Tsvetkova</w:t>
+                <w:t xml:space="preserve">The Speed Reading is in Disrepute: Advantages of Slow Reading for the Information Equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena I Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Мр. Media Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 55 (4), pp.126-147. </w:t>
+              <w:t xml:space="preserve">European Journal of Contemporary Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.1404193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13187/ejced.2017.3.593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687950v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflicts with the Reading and their Decisions through the Bibliopsychology</w:t>
+                <w:t xml:space="preserve">Генезис и обреченность дигитальных книг</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena I Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Media and Information Literacy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1 (2), pp.128 - 145. </w:t>
+              <w:t xml:space="preserve">European Researcher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (8), pp.468 - 477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13187/ijmil.2016.2.128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13187/er.2016.109.468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687959v1</w:t>
+                <w:t xml:space="preserve">hal-01687962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Shadows of Reading: Reasons for the Bad Results of Bulgarians in PISA studies</w:t>
               </w:r>
@@ -1454,105 +1454,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Генезис и обреченность дигитальных книг</w:t>
+                <w:t xml:space="preserve">Conflicts with the Reading and their Decisions through the Bibliopsychology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena I Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Researcher</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 109 (8), pp.468 - 477. </w:t>
+              <w:t xml:space="preserve">International Journal of Media and Information Literacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (2), pp.128 - 145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13187/er.2016.109.468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13187/ijmil.2016.2.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687962v1</w:t>
+                <w:t xml:space="preserve">hal-01687959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Right to Read Behind Bars: Access to Books and Libraries in the Prisons in Bulgaria</w:t>
               </w:r>
@@ -1958,226 +1958,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Цифровая и библиографическая интеллигентность: точки пересечения и взаимозависимости</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">The stolen book: Communication significance beyond the criminal act</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Tsvetkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Kalvacheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Research. IV International scientific conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.1403963⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 4th year of Human And Social Sciences at the Common Conference (HASSACC-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Zilina, Slovakia. pp.46-52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18638/hassacc.2016.4.1.197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697124v1</w:t>
+                <w:t xml:space="preserve">hal-01687958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stolen book: Communication significance beyond the criminal act</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Цифровая и библиографическая интеллигентность: точки пересечения и взаимозависимости</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Tsvetkova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eleonora Kalvacheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 4th year of Human And Social Sciences at the Common Conference (HASSACC-2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Zilina, Slovakia. pp.46-52, </w:t>
+              <w:t xml:space="preserve">European Research. IV International scientific conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Penza, Russia. pp.88-96, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18638/hassacc.2016.4.1.197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1403963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687958v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reading of empty media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Tenth International Conference on Eurasian scientific development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, East West Association for Advanced Studies and Higher Education, Sep 2016, Vienna, Austria. pp.14-27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2655,51 +2655,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Комуникиране на научни публикации: Нови отговорности пред абстракта</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denka Dancheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2740,234 +2740,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ebook Boundaries: The Risk of Transfiguration a Digital Book into a Non-Book</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Reading Medium with Pictorial Content: An Approach towards Communication Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Approaches in Science and Technology Research Vol. 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Book Publisher International (a part of SCIENCEDOMAIN International), pp.112-125, 2021</w:t>
+              <w:t xml:space="preserve">Current Approaches in Science and Technology Research Vol. 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BP International, pp.108-122, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135528v1</w:t>
+                <w:t xml:space="preserve">hal-05265951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drawbacks of Audiobooks for Learning and Cognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Ebook Boundaries: The Risk of Transfiguration a Digital Book into a Non-Book</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Approaches in Science and Technology Research Vol. 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BP International, pp.93-107, 2021</w:t>
+              <w:t xml:space="preserve">Current Approaches in Science and Technology Research Vol. 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Book Publisher International (a part of SCIENCEDOMAIN International), pp.112-125, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265950v1</w:t>
+                <w:t xml:space="preserve">hal-05135528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading Medium with Pictorial Content: An Approach towards Communication Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Drawbacks of Audiobooks for Learning and Cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Approaches in Science and Technology Research Vol. 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, BP International, pp.108-122, 2021</w:t>
+              <w:t xml:space="preserve">, BP International, pp.93-107, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265951v1</w:t>
+                <w:t xml:space="preserve">hal-05265950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking Emergent Reader's Policies: The Mediating Roles of the Parents in the light of the Theory of &amp;quot;First Thousand Days</w:t>
               </w:r>
@@ -3286,51 +3286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Кафедральный собор как кросс-медия</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Современное образование: актуальные вопросы, достижения и инновации</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.149-162, 2016, 978-5-9909144-5-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3523,51 +3523,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D064B9D6"/>
+    <w:nsid w:val="80273EA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3754,51 +3754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/milena-tsvetkova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9414-7174" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103428305" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/68320275" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000036667094" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-6081-2016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena I Tsvetkova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5034127" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426163v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3595615" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105414v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darina Pachova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2648080" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426161v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3533734" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424661v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13187/ejced.2019.4.889" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058410v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13187/me.2019.1.143" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735434v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13187/ejced.2018.1.190" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855974v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1403938" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2565685" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863657v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1405087" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735444v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1404179" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13187/ejced.2017.3.593" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Tsvetkova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1404193" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687959v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13187/ijmil.2016.2.128" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13187/ejced.2016.17.368" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13187/er.2016.109.468" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687957v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sashka y Andrekova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13187/rjs.2016.4.62" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851093v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3660082" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1439130" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851094v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1439138" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697124v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1403963" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687958v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Kalvacheva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18638/hassacc.2016.4.1.197" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697122v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2854499" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687969v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15350/L_21/2/07" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687965v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15350/L_26/7/02" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706995v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselina Valkanova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Vasileva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13826781" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955522v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavdar Hristov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalin Kalinov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogomil Kalinov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Georgiev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4062566" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denka Dancheva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13820393" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135528v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265950v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265951v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114507v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Stoeva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3768852" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114506v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spaska Tarandova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3768850" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851092v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687971v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2983513" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5259254" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851096v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/milena-tsvetkova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9414-7174" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103428305" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/68320275" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000036667094" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-6081-2016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena I Tsvetkova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5034127" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426163v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3595615" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424661v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13187/ejced.2019.4.889" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105414v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darina Pachova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2648080" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426161v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3533734" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058410v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13187/me.2019.1.143" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855974v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1403938" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13187/ejced.2018.1.190" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2565685" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863657v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1405087" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735444v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1404179" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687950v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Tsvetkova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1404193" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687951v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13187/ejced.2017.3.593" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687962v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13187/er.2016.109.468" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13187/ejced.2016.17.368" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13187/ijmil.2016.2.128" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687957v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sashka y Andrekova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13187/rjs.2016.4.62" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851093v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3660082" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1439130" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851094v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1439138" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687958v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Kalvacheva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18638/hassacc.2016.4.1.197" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697124v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1403963" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697122v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2854499" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687969v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15350/L_21/2/07" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687965v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15350/L_26/7/02" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706995v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselina Valkanova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Vasileva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13826781" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955522v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavdar Hristov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalin Kalinov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogomil Kalinov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Georgiev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4062566" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denka Dancheva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13820393" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265951v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135528v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114507v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Stoeva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3768852" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114506v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spaska Tarandova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3768850" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851092v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687971v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2983513" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5259254" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851096v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>