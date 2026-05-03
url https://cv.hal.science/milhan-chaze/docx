--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1084,345 +1084,496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en réseau des TPE/PME agroalimentaires : méthodologie d’évaluation des liens de proximité et de l’ancrage territorial. Une application au cas de la Corse</w:t>
+                <w:t xml:space="preserve">Attractivité territoriale et développement local : quels enjeux pour la mise en réseau des TPE/PME agroalimentaires corses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’UMR 6240 LISA, Equipe TerRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Ville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05476634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transition alimentaire en Corse : incontournables GMS… ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milhan Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tafani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les transitions de la distribution alimentaire : formes, localisations et acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Ville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en réseau des TPE/PME agroalimentaires : méthodologie d’évaluation des liens de proximité et de l’ancrage territorial. Une application au cas de la Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milhan Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’UMR 6240 LISA, Equipe TerRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Ville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-05476701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’attractivité territoriale : approche théorique et enjeux d’aménagement à travers l’exemple de l’Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'attractivité territoriale : cadrage d'une notion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Claude Lafabrègue; Ludovic Lesterlin; Adrien Sonnet, Jan 2023, Caen, Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04155920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bernard</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promotion des activités physiques et lutte contre la sédentarité. Diagnostic territorial et enjeux d’action publique. L’exemple de Billom Communauté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Tafani</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les transitions de la distribution alimentaire : formes, localisations et acteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Ville, France</w:t>
+              <w:t xml:space="preserve">Scontri di i territorii : Accès aux soins et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Corse, UMR CNRS 6240 LISA, Chaire Mutations et Innovations territoriales, Apr 2022, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Attractivité territoriale et développement local : quels enjeux pour la mise en réseau des TPE/PME agroalimentaires corses ?</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03760401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commerce et consommation dans les villes petites et moyennes : un regard épistémologique sur la littérature géographique francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’UMR 6240 LISA, Equipe TerRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Ville, France</w:t>
+              <w:t xml:space="preserve">Congrès International de l’UGI Paris 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03760472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique locale de la santé : approche à partir du design participatif d’une communauté de communes autour de l’activité physique et la sédentarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1438,398 +1589,247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Colloque international AIRMAP (Association Internationale de Recherche en Management Public) : Visions et valeurs du management public dans un contexte de crise(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03760444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial organisation effects on the geography of healthcare pathways in hematological oncology. A case study in the region of Lyon (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Medical Geography Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Edinburgh, Jun 2022, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03760464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets des configurations territoriales sur les parcours de soins en cancérologie hématologique. L'exemple du CLCC Léon Bérard à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Malatre Sapienza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur les inégalités socio-territoriales de prise en charge des patient.e.s atteint.e.s de cancer en France (métropole/Outre-mer)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Paris Nord; CENS (UMR 6025, Université de Nantes); SOPHIAPOL (EA3932, Université Paris-Nanterre), Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04155658v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">halshs-03760472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcours de soins en territoires de faibles densités ou l’impact des déserts médicaux sur la prise en charge des patients. L’exemple du cancer du sein à Clermont-Ferrand</w:t>
               </w:r>
@@ -2991,165 +2991,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04156128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le commerce des petites villes. Des espaces de faibles densités aux franges métropolitaines. Présentation des principaux aspects théoriques, méthodologiques et des résultats d’une thèse de doctorat en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milhan Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des Jeunes Chercheurs en géographie du commerce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission de géographie du commerce du CNFG, Jun 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04156113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diversité fonctionnelle et dynamiques commerciales dans les petites villes du Centre-Est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes petites et moyennes : un regard renouvelé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours-François Rabelais - UMR CITERES, Dec 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522193v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04156113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La petite ville, un espace adapté à la rétraction de l'univers commercial des personnes âgées ?</w:t>
               </w:r>
@@ -3598,83 +3598,152 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cartographier le commerce sur internet : l’exemple du centre commerçant de Clermont-Ferrand représenté sur OpenStreetMap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milhan Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartographier le commerce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes; PUR Atlas, pp.186-187, 2024, 978-2-7535-9522-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04969975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">quand le succès de l'IGP éloigne du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tafani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terramorsi Patrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3693,73 +3762,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique (s), circuits courts et relocalisation. La réinvention des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l’échelle d’un territoire national. Le commerce ambulant en Suède : les foires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3775,432 +3844,363 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographier le commerce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes; PUR Atlas, pp.26-27, 2024, 978-2-7535-9522-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04969993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le succès de l’IGP éloigne du territoire : paradoxe logistique de la « clémentine de Corse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tafani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terramorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique(s), circuits courts et relocalisation : la réinvention des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence, 2024, 978-1-4577-0538-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intercommunalité, mobilité et santé, l’intérêt du diagnostic partagé entre acteurs : le cas d’un établissement public de coopération intercommunale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milhan Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartographier le commerce</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes; PUR Atlas, pp.186-187, 2024, 978-2-7535-9522-4</w:t>
+              <w:t xml:space="preserve">Intercommunalité et Santé. Un nouvel acteur de la santé publique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, 2023, 9782849347652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercommunalité, mobilité et santé, l’intérêt du diagnostic partagé entre acteurs : le cas d’un établissement public de coopération intercommunale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intercommunalité et santé, un nouvel acteur de la santé publique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p 181-197, A paraître, 978-2-84934-765-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04196953v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-05476832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commerce et commerçants. Les commerçants, nouveaux acteurs du développement et de l’urbanisme commercial</w:t>
               </w:r>
@@ -5065,51 +5065,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopérer au sein des territoires, Parole d’acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5184,588 +5184,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d'un article pour la revue Géographie, Economie, Société</w:t>
+                <w:t xml:space="preserve">Atelier participatif pour la réactualisation du SDAR de la CAPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476302v1</w:t>
+                <w:t xml:space="preserve">hal-05476246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d'un article pour l'ouvrage Logistique(s), circuits courts et relocalisation : La réinvention des territoires</w:t>
+                <w:t xml:space="preserve">Evaluation d'un article pour la revue Géographie, Economie, Société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476301v1</w:t>
+                <w:t xml:space="preserve">hal-05476302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membre du jury du concours d'entrée à l'ENS Lyon</w:t>
+                <w:t xml:space="preserve">Evaluation d'un article pour l'ouvrage Logistique(s), circuits courts et relocalisation : La réinvention des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476382v1</w:t>
+                <w:t xml:space="preserve">hal-05476301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les déserts médicaux : la question sous-estimée de l’accès des patients aux soins</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rochette</w:t>
+                <w:t xml:space="preserve">Membre du jury du concours d'entrée à l'ENS Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476503v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-05476382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les parcours de soins : une autre manière d’observer les déserts médicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milhan Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Meriade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifier les déserts médicaux : la question sous-estimée de l’accès des patients aux soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milhan Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476353v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Milhan Chaze</w:t>
+                <w:t xml:space="preserve">Laurent Meriade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476272v1</w:t>
+                <w:t xml:space="preserve">hal-05476503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier participatif pour la réactualisation du SDAR de la CAPA</w:t>
+                <w:t xml:space="preserve">Comité National Français de Géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476246v1</w:t>
+                <w:t xml:space="preserve">hal-05476272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5843,287 +5843,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'attractivité de l'Auvergne vue par ses habitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milhan Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR Territoires. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02520691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les indicateurs d'attractivité territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR Territoires. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02520684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'attractivité de l'Auvergne dans la nouvelle région Auvergne-Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR Territoires. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02520700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'attractivité territoriale : éléments de définition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR Territoires. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02520675v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">halshs-02520691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6381,51 +6381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milhan Chaze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Malartre-Sapienza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Michallet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ecc/3641026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05318175v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Clec'H" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969869v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13731" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637294v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Edouard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art03" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123815v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.pr1.0027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02113728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4026" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02499014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nordin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Troin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02499249v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02499286v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2008.2595" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184966v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terramorsi Patrice" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476701v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155920v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476704v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476634v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760464v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155658v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Michallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Malatre Sapienza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760472v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161889v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522382v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522263v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522275v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156081v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156068v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522241v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522258v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522234v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522278v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156128v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522193v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156113v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522176v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508369v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342860v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/attractivite-dune-metropole-intermediaire/9782080430595" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597642v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Albertini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Mattei" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terramorsi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969975v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196953v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librest.com/livres/editeurs/mare-et-martin,0-743886.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476832v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508474v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508478v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508482v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508493v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508496v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508537v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508535v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508541v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508545v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476496v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bereni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fabiani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476302v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476301v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476382v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476503v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meriade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476353v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476272v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476246v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477391v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520684v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520675v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520691v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-02519264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milhan Chaze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Malartre-Sapienza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Michallet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ecc/3641026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05318175v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Clec'H" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969869v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13731" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637294v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Edouard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art03" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123815v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.pr1.0027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02113728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4026" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02499014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nordin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Troin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02499249v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02499286v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2008.2595" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184966v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terramorsi Patrice" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476634v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476704v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476701v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155920v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760464v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155658v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Michallet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Malatre Sapienza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161889v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522382v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522263v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522275v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156081v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156068v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522241v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522258v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522234v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522278v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156128v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156113v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522193v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522176v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508369v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342860v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/attractivite-dune-metropole-intermediaire/9782080430595" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597642v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969993v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476861v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Albertini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Mattei" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terramorsi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196953v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librest.com/livres/editeurs/mare-et-martin,0-743886.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508474v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508478v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508482v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508493v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508496v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508537v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508535v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508541v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508545v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476496v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bereni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fabiani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476246v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476302v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476382v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476353v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meriade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476503v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476272v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477391v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520691v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520684v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520700v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520675v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-02519264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>