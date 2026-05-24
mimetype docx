--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1084,345 +1084,483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attractivité territoriale et développement local : quels enjeux pour la mise en réseau des TPE/PME agroalimentaires corses ?</w:t>
+                <w:t xml:space="preserve">La mise en réseau des TPE/PME agroalimentaires : méthodologie d’évaluation des liens de proximité et de l’ancrage territorial. Une application au cas de la Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’UMR 6240 LISA, Equipe TerRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Ville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05476701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’attractivité territoriale : approche théorique et enjeux d’aménagement à travers l’exemple de l’Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milhan Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'attractivité territoriale : cadrage d'une notion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claude Lafabrègue; Ludovic Lesterlin; Adrien Sonnet, Jan 2023, Caen, Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04155920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attractivité territoriale et développement local : quels enjeux pour la mise en réseau des TPE/PME agroalimentaires corses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milhan Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’UMR 6240 LISA, Equipe TerRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Ville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-05476634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition alimentaire en Corse : incontournables GMS… ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tafani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transitions de la distribution alimentaire : formes, localisations et acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Ville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La mise en réseau des TPE/PME agroalimentaires : méthodologie d’évaluation des liens de proximité et de l’ancrage territorial. Une application au cas de la Corse</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les parcours de soins en territoires de faibles densités ou l’impact des déserts médicaux sur la prise en charge des patients. L’exemple du cancer du sein à Clermont-Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’UMR 6240 LISA, Equipe TerRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Ville, France</w:t>
+              <w:t xml:space="preserve">3e Rencontres de Géographie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Nice Côte d'Azur, May 2022, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’attractivité territoriale : approche théorique et enjeux d’aménagement à travers l’exemple de l’Auvergne</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03760416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commerce et consommation dans les villes petites et moyennes : un regard épistémologique sur la littérature géographique francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'attractivité territoriale : cadrage d'une notion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Claude Lafabrègue; Ludovic Lesterlin; Adrien Sonnet, Jan 2023, Caen, Université, France</w:t>
+              <w:t xml:space="preserve">Congrès International de l’UGI Paris 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03760472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion des activités physiques et lutte contre la sédentarité. Diagnostic territorial et enjeux d’action publique. L’exemple de Billom Communauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1438,142 +1576,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scontri di i territorii : Accès aux soins et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Corse, UMR CNRS 6240 LISA, Chaire Mutations et Innovations territoriales, Apr 2022, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03760401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique locale de la santé : approche à partir du design participatif d’une communauté de communes autour de l’activité physique et la sédentarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1589,316 +1658,247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Colloque international AIRMAP (Association Internationale de Recherche en Management Public) : Visions et valeurs du management public dans un contexte de crise(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03760444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial organisation effects on the geography of healthcare pathways in hematological oncology. A case study in the region of Lyon (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Medical Geography Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Edinburgh, Jun 2022, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03760464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets des configurations territoriales sur les parcours de soins en cancérologie hématologique. L'exemple du CLCC Léon Bérard à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mériade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Malatre Sapienza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur les inégalités socio-territoriales de prise en charge des patient.e.s atteint.e.s de cancer en France (métropole/Outre-mer)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Paris Nord; CENS (UMR 6025, Université de Nantes); SOPHIAPOL (EA3932, Université Paris-Nanterre), Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04155658v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03760416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercommunalité, mobilité et santé. L’intérêt du diagnostic partagé entre acteurs. Le cas d’un EPCI</w:t>
               </w:r>
@@ -2991,165 +2991,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04156128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diversité fonctionnelle et dynamiques commerciales dans les petites villes du Centre-Est de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milhan Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes petites et moyennes : un regard renouvelé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours-François Rabelais - UMR CITERES, Dec 2010, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le commerce des petites villes. Des espaces de faibles densités aux franges métropolitaines. Présentation des principaux aspects théoriques, méthodologiques et des résultats d’une thèse de doctorat en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Chercheurs en géographie du commerce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Commission de géographie du commerce du CNFG, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04156113v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02522193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La petite ville, un espace adapté à la rétraction de l'univers commercial des personnes âgées ?</w:t>
               </w:r>
@@ -3598,152 +3598,290 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier le commerce sur internet : l’exemple du centre commerçant de Clermont-Ferrand représenté sur OpenStreetMap</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milhan Chaze</w:t>
+                <w:t xml:space="preserve">Quand le succès de l’IGP éloigne du territoire : paradoxe logistique de la « clémentine de Corse »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milhan Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tafani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Terramorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Provence. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logistique(s), circuits courts et relocalisation : la réinvention des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, 2024, 978-1-4577-0538-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l’échelle d’un territoire national. Le commerce ambulant en Suède : les foires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milhan Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Nordin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographier le commerce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes; PUR Atlas, pp.186-187, 2024, 978-2-7535-9522-4</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes; PUR Atlas, pp.26-27, 2024, 978-2-7535-9522-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04969993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">quand le succès de l'IGP éloigne du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tafani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terramorsi Patrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3762,280 +3900,237 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique (s), circuits courts et relocalisation. La réinvention des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Christina Nordin</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographier le commerce sur internet : l’exemple du centre commerçant de Clermont-Ferrand représenté sur OpenStreetMap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographier le commerce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes; PUR Atlas, pp.26-27, 2024, 978-2-7535-9522-4</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes; PUR Atlas, pp.186-187, 2024, 978-2-7535-9522-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Albertini</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04969975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intercommunalité, mobilité et santé, l’intérêt du diagnostic partagé entre acteurs : le cas d’un établissement public de coopération intercommunale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistique(s), circuits courts et relocalisation : la réinvention des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Provence, 2024, 978-1-4577-0538-0</w:t>
+              <w:t xml:space="preserve">Intercommunalité et santé, un nouvel acteur de la santé publique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p 181-197, A paraître, 978-2-84934-765-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercommunalité, mobilité et santé, l’intérêt du diagnostic partagé entre acteurs : le cas d’un établissement public de coopération intercommunale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4055,152 +4150,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare &amp; Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intercommunalité et Santé. Un nouvel acteur de la santé publique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, 2023, 9782849347652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476832v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04196953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commerce et commerçants. Les commerçants, nouveaux acteurs du développement et de l’urbanisme commercial</w:t>
               </w:r>
@@ -4623,50 +4623,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02508493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du groupement des déplacements aux parcours quotidiens : la pérégrination du consommateur dans les petites villes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milhan Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Boquet; René-Paul Desse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commerce et mobilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Universitaires de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-20, 2010, Sociétés, 978-2-915611-62-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La prise de parole citoyenne comme moyen d’opposition à un projet de développement peu durable : l’exemple du projet de centrale thermique de Lucenay-Cossaye (Nièvre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Ricard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -4679,143 +4765,57 @@
               <w:t xml:space="preserve">, 28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.117-127, 2010, CERAMAC, 978-2-84516-433-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02508496v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02508537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la CDEC à la CDAC : un nouvel outil pour un urbanisme commercial « durable » dans les petites villes ?</w:t>
               </w:r>
@@ -5065,51 +5065,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopérer au sein des territoires, Parole d’acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5184,588 +5184,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier participatif pour la réactualisation du SDAR de la CAPA</w:t>
+                <w:t xml:space="preserve">Evaluation d'un article pour la revue Géographie, Economie, Société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476246v1</w:t>
+                <w:t xml:space="preserve">hal-05476302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d'un article pour la revue Géographie, Economie, Société</w:t>
+                <w:t xml:space="preserve">Evaluation d'un article pour l'ouvrage Logistique(s), circuits courts et relocalisation : La réinvention des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476302v1</w:t>
+                <w:t xml:space="preserve">hal-05476301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d'un article pour l'ouvrage Logistique(s), circuits courts et relocalisation : La réinvention des territoires</w:t>
+                <w:t xml:space="preserve">Membre du jury du concours d'entrée à l'ENS Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476301v1</w:t>
+                <w:t xml:space="preserve">hal-05476382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membre du jury du concours d'entrée à l'ENS Lyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milhan Chaze</w:t>
+                <w:t xml:space="preserve">Identifier les déserts médicaux : la question sous-estimée de l’accès des patients aux soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milhan Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Meriade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476382v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-05476503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les parcours de soins : une autre manière d’observer les déserts médicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milhan Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Meriade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les déserts médicaux : la question sous-estimée de l’accès des patients aux soins</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rochette</w:t>
+                <w:t xml:space="preserve">Comité National Français de Géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476503v1</w:t>
+                <w:t xml:space="preserve">hal-05476272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comité National Français de Géographie</w:t>
+                <w:t xml:space="preserve">Atelier participatif pour la réactualisation du SDAR de la CAPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476272v1</w:t>
+                <w:t xml:space="preserve">hal-05476246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5843,287 +5843,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les indicateurs d'attractivité territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milhan Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR Territoires. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02520684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'attractivité territoriale : éléments de définition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milhan Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR Territoires. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02520675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'attractivité de l'Auvergne dans la nouvelle région Auvergne-Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milhan Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR Territoires. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02520700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'attractivité de l'Auvergne vue par ses habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR Territoires. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02520691v1</w:t>
-              </w:r>
-[...192 lines deleted...]
-                <w:t xml:space="preserve">halshs-02520675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6381,51 +6381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milhan Chaze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Malartre-Sapienza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Michallet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ecc/3641026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05318175v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Clec'H" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969869v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13731" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637294v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Edouard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art03" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123815v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.pr1.0027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02113728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4026" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02499014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nordin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Troin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02499249v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02499286v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2008.2595" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184966v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terramorsi Patrice" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476634v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476704v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476701v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155920v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760464v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155658v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Michallet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Malatre Sapienza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161889v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522382v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522263v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522275v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156081v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156068v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522241v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522258v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522234v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522278v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156128v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156113v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522193v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522176v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508369v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342860v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/attractivite-dune-metropole-intermediaire/9782080430595" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597642v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969993v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476861v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Albertini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Mattei" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terramorsi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196953v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librest.com/livres/editeurs/mare-et-martin,0-743886.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508474v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508478v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508482v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508493v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508496v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508537v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508535v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508541v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508545v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476496v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bereni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fabiani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476246v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476302v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476382v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476353v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meriade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476503v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476272v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477391v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520691v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520684v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520700v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520675v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-02519264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milhan Chaze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Malartre-Sapienza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Michallet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ecc/3641026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05318175v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Clec'H" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969869v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13731" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637294v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Edouard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art03" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123815v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.pr1.0027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02113728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4026" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02499014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nordin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Troin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02499249v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02499286v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2008.2595" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184966v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terramorsi Patrice" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476701v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155920v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476634v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476704v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760401v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760464v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155658v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Michallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Malatre Sapienza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161889v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522382v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522263v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522275v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156081v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156068v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522241v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522258v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522234v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522278v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156128v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522193v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156113v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522176v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508369v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342860v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/attractivite-dune-metropole-intermediaire/9782080430595" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476861v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Albertini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Mattei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terramorsi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969993v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597642v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969975v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196953v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librest.com/livres/editeurs/mare-et-martin,0-743886.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476832v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508474v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508478v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508482v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508493v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508537v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508496v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508535v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508541v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02508545v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476496v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bereni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fabiani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476302v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476301v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476382v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476503v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meriade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476353v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476272v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476246v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477391v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520684v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520675v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520700v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520691v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-02519264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>