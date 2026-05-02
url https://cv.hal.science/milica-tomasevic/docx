--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -477,235 +477,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing exit-times of diffusions with repulsive interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julian Tugaut</w:t>
+                <w:t xml:space="preserve">Propagation of chaos for stochastic particle systems with singular mean-field interaction of $L^q − L^p$ type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milica Tomašević</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ps/2023012⟩</w:t>
+              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (none), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/23-ECP539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762603v1</w:t>
+                <w:t xml:space="preserve">hal-03086253v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of chaos for stochastic particle systems with singular mean-field interaction of $L^q − L^p$ type</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milica Tomašević</w:t>
+                <w:t xml:space="preserve">Reducing exit-times of diffusions with repulsive interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Eric Chaudru de Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh Hong Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monmarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milica Tomasevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Tugaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (none), pp.13. </w:t>
+              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27, pp.723-748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/23-ECP539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ps/2023012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086253v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress on limit theorems for large stochastic particle systems</w:t>
               </w:r>
@@ -730,51 +730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Menegaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reygner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1389,440 +1389,528 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668926v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative approximation of a Keller–Segel PDE by a branching moderately interacting particle system and suppression of blow-up</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growing random planar network with oriented branching and fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bansaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cavallazzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Richard</w:t>
+                <w:t xml:space="preserve">Gaël Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milica Tomasevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527149v1</w:t>
+                <w:t xml:space="preserve">hal-05600463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence and Wave Propagation for a System of Branching Rank-Based Interacting Brownian Particles</w:t>
+                <w:t xml:space="preserve">Quantitative approximation of a Keller–Segel PDE by a branching moderately interacting particle system and suppression of blow-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mete Demircigil</w:t>
+                <w:t xml:space="preserve">Thomas Cavallazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milica Tomasevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05062909v1</w:t>
+                <w:t xml:space="preserve">hal-05527149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the impact of different forms of stress on fungal growth: an inference method based on high-resolution pictures of the mycelial network</w:t>
+                <w:t xml:space="preserve">Convergence and Wave Propagation for a System of Branching Rank-Based Interacting Brownian Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Kuwata</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mete Demircigil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milica Tomasevic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05149818v2</w:t>
+                <w:t xml:space="preserve">hal-05062909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean-field limit of particle systems with absorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying the impact of different forms of stress on fungal growth: an inference method based on high-resolution pictures of the mycelial network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Kuwata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chassereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Chapeland-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaoyue Guo</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Eric Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04584980v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149818v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mean-field limit of particle systems with absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoyue Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milica Tomasevic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584980v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quantitative approximation of the Burgers and Keller-Segel equations by moderately interacting particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Olivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1837,51 +1925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milica Tomasevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1891,147 +1979,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation du simulateur ICI de propagation d'épidémies à l'aide des données publiques recueillies pendant la première vague de la pandémie de COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Talay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inria. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529948v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2041,114 +2129,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a probabilistic interpretation of the Keller-Segel parabolic-parabolic equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milica Tomasevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Probability [math.PR]. COMUE Université Côte d'Azur (2015 - 2019), 2018. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018AZUR4097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01932777v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2295,51 +2383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667551v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Olay&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Tomasevic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJP1469" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676778v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bertucci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rakotomalala" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Toma&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202525500496" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04191117v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Woessner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362994.2024.2381768" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855110v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2023.110064" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762603v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Chaudru de Raynal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hong Duong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Tugaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2023012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086253v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-ECP539" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03711772v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Fathi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Menegaki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reygner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202375002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04191089v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avi Mayorcas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-023-00900-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02914779v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olivera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.202105_087" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087196v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bansaye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine V&#233;ber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2022013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02044262v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AAP1594" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673332v6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Talay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/19-BEJ1158" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01668926v4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Jabir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-ECP183" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527149v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cavallazzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mete Demircigil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149818v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Kuwata" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chassereau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chapeland-Leclerc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal David" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Herbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584980v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoyue Guo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02537226v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529948v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colomb" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cormier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01932777v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018AZUR4097" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667551v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Olay&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Tomasevic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJP1469" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676778v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bertucci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rakotomalala" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Toma&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202525500496" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04191117v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Woessner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362994.2024.2381768" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855110v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2023.110064" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086253v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-ECP539" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Chaudru de Raynal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hong Duong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Tugaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2023012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03711772v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Fathi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Menegaki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reygner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202375002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04191089v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avi Mayorcas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-023-00900-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02914779v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olivera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.202105_087" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087196v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bansaye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine V&#233;ber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2022013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02044262v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AAP1594" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673332v6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Talay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/19-BEJ1158" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01668926v4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Jabir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-ECP183" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Raoul" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cavallazzi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062909v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mete Demircigil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149818v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Kuwata" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chassereau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chapeland-Leclerc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal David" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Herbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584980v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoyue Guo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02537226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529948v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colomb" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cormier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01932777v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018AZUR4097" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>