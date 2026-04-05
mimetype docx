--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -234,351 +234,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen microbiota associated with feed efficiency in beef cattle are highly influenced by diet composition</w:t>
+                <w:t xml:space="preserve">The role of rumen microbiome in the development of methane mitigation strategies for ruminant livestock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abimael Ortiz-Chura</w:t>
+                <w:t xml:space="preserve">S.M. Waters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karla Fabiola Corral-Jara</w:t>
+                <w:t xml:space="preserve">E. Roskam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Tournayre</w:t>
+                <w:t xml:space="preserve">P.E. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">D.A. Kenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">M. Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21, pp.378-389. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (7), pp.7591-7606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aninu.2024.11.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-25778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153253v1</w:t>
+                <w:t xml:space="preserve">hal-04947783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of rumen microbiome in the development of methane mitigation strategies for ruminant livestock</w:t>
+                <w:t xml:space="preserve">Rumen microbiota associated with feed efficiency in beef cattle are highly influenced by diet composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.M. Waters</w:t>
+                <w:t xml:space="preserve">Abimael Ortiz-Chura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Roskam</w:t>
+                <w:t xml:space="preserve">Karla Fabiola Corral-Jara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.E. Smith</w:t>
+                <w:t xml:space="preserve">Jeremy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.A. Kenny</w:t>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Popova</w:t>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 108 (7), pp.7591-7606. </w:t>
+              <w:t xml:space="preserve">Animal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, pp.378-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-25778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aninu.2024.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947783v1</w:t>
+                <w:t xml:space="preserve">hal-05153253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duration of dam contact had a long effect on calf rumen microbiota without affecting growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Voland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abimael Ortiz-Chura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -694,51 +694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 19 (6), pp.101537. </w:t>
@@ -770,1375 +770,1371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the combination of Asparagopsis taxiformis and phloroglucinol to decrease rumen methanogenesis and redirect hydrogen production in goats</w:t>
+                <w:t xml:space="preserve">Unexplored microbial diversity from 2,500 food metagenomes and links with the human microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Romero</w:t>
+                <w:t xml:space="preserve">Niccolò Carlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Ungerfeld</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Aitor Blanco-Míguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Michal Punčochář</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Yáñez-Ruiz</w:t>
+                <w:t xml:space="preserve">Claudia Mengoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2024.116060⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 187 (20), pp.5775-5795.e15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.07.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708817v1</w:t>
+                <w:t xml:space="preserve">hal-05306522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexplored microbial diversity from 2,500 food metagenomes and links with the human microbiome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent Advances in Enteric Methane Mitigation and the Long Road to Sustainable Ruminant Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aitor Blanco-Míguez</w:t>
+                <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Punčochář</w:t>
+                <w:t xml:space="preserve">Gonzalo Martinez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Mengoni</w:t>
+                <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Pinto</w:t>
+                <w:t xml:space="preserve">Stuart Denman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 187 (20), pp.5775-5795.e15. </w:t>
+              <w:t xml:space="preserve">Annual Review of Animal Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.321-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.07.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-animal-021022-024931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306522v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Enteric Methane Mitigation and the Long Road to Sustainable Ruminant Production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ruminant microbiome data are skewed and unFAIR, undermining their usefulness for sustainable production improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abimael Ortiz-Chura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Roques</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Animal Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-animal-021022-024931⟩</w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (1), pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42523-024-00348-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342398v1</w:t>
+                <w:t xml:space="preserve">hal-04774183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminant microbiome data are skewed and unFAIR, undermining their usefulness for sustainable production improvement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Exploring the combination of Asparagopsis taxiformis and phloroglucinol to decrease rumen methanogenesis and redirect hydrogen production in goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Ungerfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Yáñez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (1), pp.61. </w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 316, pp.116060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s42523-024-00348-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2024.116060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774183v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic influence of core ciliates within the rumen microbiome</w:t>
+                <w:t xml:space="preserve">Evaluating the effect of phenolic compounds as hydrogen acceptors when ruminal methanogenesis is inhibited in vitro – Part 2. Dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thea Andersen</w:t>
+                <w:t xml:space="preserve">P. Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ianina Altshuler</w:t>
+                <w:t xml:space="preserve">R. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Vera-Ponce de León</w:t>
+                <w:t xml:space="preserve">E. Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juline Walter</w:t>
+                <w:t xml:space="preserve">J.M. Palma-Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Mcgovern</w:t>
+                <w:t xml:space="preserve">E.M. Ungerfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (7), pp.1128-1140. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (5), pp.100789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41396-023-01407-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174178v1</w:t>
+                <w:t xml:space="preserve">hal-04160168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the effect of phenolic compounds as hydrogen acceptors when ruminal methanogenesis is inhibited in vitro – Part 1. Dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Huang</w:t>
+                <w:t xml:space="preserve">A. Belanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Ungerfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Yanez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (5), pp.100788. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the effect of phenolic compounds as hydrogen acceptors when ruminal methanogenesis is inhibited in vitro – Part 2. Dairy goats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Huang</w:t>
+                <w:t xml:space="preserve">Review: Reducing enteric methane emissions improves energy metabolism in livestock: is the tenet right?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.P. Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jiménez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E.M. Ungerfeld</w:t>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17 (5), pp.100789. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100789⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 17, pp.100830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04160168v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Reducing enteric methane emissions improves energy metabolism in livestock: is the tenet right?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mécanismes digestifs et métaboliques associés aux différences inter-individuelles de l’efficience alimentaire chez le bovin allaitant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100830⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (3), pp.7299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174171v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes digestifs et métaboliques associés aux différences inter-individuelles de l’efficience alimentaire chez le bovin allaitant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">Metabolic influence of core ciliates within the rumen microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thea Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Martin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Ianina Altshuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Vera-Ponce de León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juline Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Mcgovern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (3), pp.7299. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (7), pp.1128-1140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41396-023-01407-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04237667v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Tannin Supplementation on Proteolysis during Post-Ruminal Digestion in Wethers Using a Dynamic In Vitro System: A Plant ( Medicago sativa ) Digestomic Approach</w:t>
+                <w:t xml:space="preserve">Microbial colonisation of tannin-rich tropical plants: Interplay between degradability, methane production and tannin disappearance in the rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Sayd</w:t>
+                <w:t xml:space="preserve">M. Rira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Torrent</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 70 (7), pp.2221-2230. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (8), pp.100589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c07378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583376v1</w:t>
+                <w:t xml:space="preserve">hal-03839945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumen microbial genomics: from cells to genes (and back to cells)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2232,103 +2228,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associating changes in the bacterial community of rumen and faeces and milk fatty acid profiles in dairy cows fed high-starch or starch and oil-supplemented diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bougouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-10. </w:t>
@@ -2360,157 +2356,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial colonisation of tannin-rich tropical plants: Interplay between degradability, methane production and tannin disappearance in the rumen</w:t>
+                <w:t xml:space="preserve">Impact of Tannin Supplementation on Proteolysis during Post-Ruminal Digestion in Wethers Using a Dynamic In Vitro System: A Plant ( Medicago sativa ) Digestomic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rira</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Doreau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angélique Torrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (8), pp.100589. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (7), pp.2221-2230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c07378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839945v1</w:t>
+                <w:t xml:space="preserve">hal-03583376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fresh Rumen Liquid Inoculant Enhances the Rumen Microbial Community Establishment in Pre-weaned Dairy Calves</w:t>
               </w:r>
@@ -2535,51 +2535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seppo Ahvenjärvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Lidauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Vilkki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2777,77 +2777,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early life dietary intervention in dairy calves results in a long-term reduction in methane emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Meale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2924,51 +2924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo‐caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Zingaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3218,51 +3218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33 (4), pp.249-260. </w:t>
@@ -3298,459 +3298,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in rumen microbiota of cows in response to dietary supplementation with nitrate, linseed and saponin alone or in combination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bacterial direct-fed microbials fail to reduce methane emissions in primiparous lactating dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeyamalar Jeyanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02657-18⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40104-019-0342-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950459v1</w:t>
+                <w:t xml:space="preserve">hal-02154630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial direct-fed microbials fail to reduce methane emissions in primiparous lactating dairy cows</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hydrogenotrophic methanogens of the mammalian gut: Functionally similar, thermodynamically different—A modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40104-019-0342-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (12), pp.e0226243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0226243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154630v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenotrophic methanogens of the mammalian gut: Functionally similar, thermodynamically different—A modelling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in rumen microbiota of cows in response to dietary supplementation with nitrate, linseed and saponin alone or in combination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Tillier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Ahmad Reza Seradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
+                <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (12), pp.e0226243. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0226243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02657-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473686v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of interventions to modulate the rumen microbiota composition and function in pre-ruminant and ruminant lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulli Hohenester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3758,51 +3758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1273), </w:t>
@@ -4004,77 +4004,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Riquelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (3), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4108,90 +4108,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plane of nutrition affects the phylogenetic diversity and relative abundance of transcriptionally active methanogens in the bovine rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Mcgovern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew S. Mccabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cormican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Keogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4242,90 +4242,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structural and functional capacity of ruminal and cecal microbiota in growing cattle was unaffected by dietary supplementation of linseed oil and nitrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Mcgovern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Mccabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4389,64 +4389,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruminal methanogens and bacteria populations in sheep are modified by a tropical environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Rira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4510,77 +4510,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumen microbial communities influence metabolic phenotypes in lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4657,90 +4657,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of tannin-rich plants for modulating ruminal microbes and ruminal fermentation in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Rira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 93 (1), pp.334-347. </w:t>
@@ -4778,77 +4778,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methanogens and methanogenesis in the rumens and ceca of lambs fed two different high-grain-content diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 79 (6), pp.1777-1786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4908,51 +4908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Besaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Païssé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5018,450 +5018,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de méthane et interactions microbiennes dans le rumen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of fibre- and starch-rich finishing diets on methanogenic Archaea diversity and activity in the rumen of feedlot bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel M. Doreau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 166-167, pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2011.04.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648671v1</w:t>
+                <w:t xml:space="preserve">hal-02454712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fibre- and starch-rich finishing diets on methanogenic Archaea diversity and activity in the rumen of feedlot bulls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Leviers d'action pour réduire la production de méthane entérique par les ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (5), pp.461-474</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454712v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leviers d'action pour réduire la production de méthane entérique par les ruminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Production de méthane et interactions microbiennes dans le rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 24 (5), pp.461-474</w:t>
+              <w:t xml:space="preserve">, 2011, 24 (5), pp.447-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650335v1</w:t>
+                <w:t xml:space="preserve">hal-02648671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved protocol for high-quality Co-extraction of DNA and RNA from rumen digesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Microbiologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 55 (4), pp.368-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5533,644 +5533,644 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual model of the synergetic effect of combining the anti-methanogenic macroalgae Asparagopsis taxiformis with the hydrogen acceptor phloroglucinol: a strategy for methane mitigation with fermentation co-benefits for ruminants</w:t>
+                <w:t xml:space="preserve">Exploration des relations entre les archées méthanogènes et les bactéries du rumen dans la production de méthane chez les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Roger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Charlaine Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Yañez-Ruiz</w:t>
+                <w:t xml:space="preserve">Gérard Xavier Gbenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Muñoz-Tamayo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christelle Blavignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vachias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dehornoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21ème Rencontre des Microbiologistes du Pôle Clermontois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Clermont-ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372639v1</w:t>
+                <w:t xml:space="preserve">hal-05116308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of rumen bacterial guilds in lambs from birth to finish are affected by the absence of dams in the suckling period</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen production and methanogenesis in ruminants: growth kinetics and gas fluxes of key microbial strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
+                <w:t xml:space="preserve">Arthur Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anaïs Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Graviou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallory Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dehornoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th INTERNATIONAL GUT MICROBIOLOGY SYMPOSIUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE FRANCE &amp; ROWETT INSTITUT UK, Jun 2025, CLERMONT FERRAND, France</w:t>
+              <w:t xml:space="preserve">International Gut Microbiology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Jun 2025, Clermont-Ferrand, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148650v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des relations entre les archées méthanogènes et les bactéries du rumen dans la production de méthane chez les ruminants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlaine Dechamp</w:t>
+                <w:t xml:space="preserve">Multi-omic investigation to decipher host-microbiota relationships in dairy cattle in the context of methane inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Xavier Gbenou</w:t>
+                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Blavignac</w:t>
+                <w:t xml:space="preserve">Paul Samir Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Vachias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dehornoy</w:t>
+                <w:t xml:space="preserve">Hamid Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedict Yanibada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Rencontre des Microbiologistes du Pôle Clermontois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Clermont-ferrand, France</w:t>
+              <w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05116308v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen production and methanogenesis in ruminants: growth kinetics and gas fluxes of key microbial strain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A conceptual model of the synergetic effect of combining the anti-methanogenic macroalgae Asparagopsis taxiformis with the hydrogen acceptor phloroglucinol: a strategy for methane mitigation with fermentation co-benefits for ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Roger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Graviou</w:t>
+                <w:t xml:space="preserve">A. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mallory Martin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Yañez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Muñoz-Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Gut Microbiology Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agroscope, Sep 2025, Engelberg, Switzerland. pp.482-483, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2025.07.315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05206284v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omic investigation to decipher host-microbiota relationships in dairy cattle in the context of methane inhibition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Dynamics of rumen bacterial guilds in lambs from birth to finish are affected by the absence of dams in the suckling period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Voland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benedict Yanibada</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dehornoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">14th INTERNATIONAL GUT MICROBIOLOGY SYMPOSIUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE FRANCE &amp; ROWETT INSTITUT UK, Jun 2025, CLERMONT FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05116318v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy cows' diet has a marked impact on vitamin B content in milk but less in yogurts</w:t>
               </w:r>
@@ -6320,64 +6320,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sommet de l'Elevage 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Cournon d'Auvergne, France</w:t>
@@ -6445,64 +6445,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Vazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abimael Ortiz-Chura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.635</w:t>
@@ -6531,90 +6531,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallic acid alleviates the negative effect of Asparagopsis armata on milk yield in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Ungerfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6656,103 +6656,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing enteric methane emissions improves energy metabolism in livestock: is the tenet right?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.P. Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Sep 2022, Granada, Spain. pp.100830</w:t>
@@ -6781,90 +6781,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between feed efficiency and rumen microbiota in feedlot bulls fed contrasting diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abimael Ortiz-Chura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7008,1235 +7008,1235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive Materials Stimulate Ruminal Methanogenesis and Induce Microbial Changes Indicative of Improved Electron Transfer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">O101 Validation of nutritional strategy to mitigate methane production and improve efficiency of rumen fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Palma-Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jairo Garcia-Rodriguez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.I. Martín-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Greenhouse Gas &amp; Animal Agriculture Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7 EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Granada, Spain. pp.367-369, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183980v1</w:t>
+                <w:t xml:space="preserve">hal-04174196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O101 Validation of nutritional strategy to mitigate methane production and improve efficiency of rumen fermentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.I. Martín-García</w:t>
+                <w:t xml:space="preserve">Le niveau de biodiversité végétale des prairies modifie les processus digestifs, le microbiote ruminal et des fèces des vaches laitières et la composition du lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Musati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7 EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Institut de l'Elevage, Dec 2022, Paris, France. pp.75-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174196v1</w:t>
+                <w:t xml:space="preserve">hal-03897921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le niveau de biodiversité végétale des prairies modifie les processus digestifs, le microbiote ruminal et des fèces des vaches laitières et la composition du lait</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">In Vivo Study of Combining Asparagopsis taxiformis and Phloroglucinol to Reduce Methane Production and Improve Rumen Fermentation Efficiency in Goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romero Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huang Rongcai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiménez Elisabeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palma-Hidalgo Juan M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín-García A. Ignacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Institut de l'Elevage, Dec 2022, Paris, France. pp.75-79</w:t>
+              <w:t xml:space="preserve">8th International Greenhouse Gas &amp; Animal Agriculture Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Florida, Jun 2022, Orlando, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897921v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Study of Combining Asparagopsis taxiformis and Phloroglucinol to Reduce Methane Production and Improve Rumen Fermentation Efficiency in Goats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jiménez Elisabeth</w:t>
+                <w:t xml:space="preserve">Conductive Materials Stimulate Ruminal Methanogenesis and Induce Microbial Changes Indicative of Improved Electron Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abimael Ortiz-Chura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palma-Hidalgo Juan M.</w:t>
+                <w:t xml:space="preserve">Jairo Garcia-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martín-García A. Ignacio</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graviou Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Greenhouse Gas &amp; Animal Agriculture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University of Florida, Jun 2022, Orlando, France</w:t>
+              <w:t xml:space="preserve">, University of Florida, Jun 2022, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184024v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial mechanisms at the root of B-vitamins status in plasma and milk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Investigating the effect of divergent residual feed intake phenotypes on the bovine rumen microbiota across contrasting diet in fattening bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bernard</w:t>
+                <w:t xml:space="preserve">Pablo Guarnido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Fougere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Laverroux</w:t>
+                <w:t xml:space="preserve">Faure Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03395430v1</w:t>
+                <w:t xml:space="preserve">hal-03395905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phloroglucinol reduced methane production and hydrogen accumulation in vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huang Rongcai</w:t>
+                <w:t xml:space="preserve">Exploring protozoal function and their greater metabolic influence in the rumen microbiome using (meta)genome-resolved metaproteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andersen Thea Os</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Live Heldal Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romero Marquez Pedro</w:t>
+                <w:t xml:space="preserve">Magnus Arntzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Belanche</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe B. Pope</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402481v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effect of divergent residual feed intake phenotypes on the bovine rumen microbiota across contrasting diet in fattening bulls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
+                <w:t xml:space="preserve">Phloroglucinol reduced methane production and hydrogen accumulation in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huang Rongcai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romero Marquez Pedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Guarnido</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Graviou</w:t>
+                <w:t xml:space="preserve">Alejandro Belanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Ungerfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faure Pascal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">David Yanez Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395905v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring protozoal function and their greater metabolic influence in the rumen microbiome using (meta)genome-resolved metaproteomics</w:t>
+                <w:t xml:space="preserve">Integration of metatranscriptomic data from cows and goats suggest novel mechanisms involved in enteric methanogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andersen Thea Os</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Corral-Jara Karla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live Heldal Hagen</w:t>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnus Arntzen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Fougere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03394588v1</w:t>
+                <w:t xml:space="preserve">hal-03394697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of metatranscriptomic data from cows and goats suggest novel mechanisms involved in enteric methanogenesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pourquoi s’intéresser au microbiote ruminal dans l’objectif de réduire les émissions de méthane entérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Webinaire Satellite aux Journées 3R du Consortium Méthane “Comprendre les émissions de méthane chez les ruminants pour mieux les réduire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03394697v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi s’intéresser au microbiote ruminal dans l’objectif de réduire les émissions de méthane entérique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial mechanisms at the root of B-vitamins status in plasma and milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fougere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girard Cl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Laverroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire Satellite aux Journées 3R du Consortium Méthane “Comprendre les émissions de méthane chez les ruminants pour mieux les réduire »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420357v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruminants microbiota</w:t>
               </w:r>
@@ -8274,51 +8274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants (3R 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2020, Paris, France</w:t>
@@ -8341,980 +8341,980 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An early life methane inhibitor treatment reduced methane emissions in dairy calves</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Contrasted status in B vitamins between dairy cows and goats fed various lipid supplements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laverroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bernard</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fougere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Greenhouse Gas and Animal Agriculture Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Foz do Iguassu, Brazil</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology (ISRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737343v1</w:t>
+                <w:t xml:space="preserve">hal-02738156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted status in B vitamins between dairy cows and goats fed various lipid supplements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Membre du comité d'organisation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Canceill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fougere</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Roger-Gaillard,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology (ISRP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire de lancement du métaprogramme HOLOFLUX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738156v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membre du comité d'organisation scientifique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An early life methane inhibitor treatment reduced methane emissions in dairy calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sarah Jade Meale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Roger-Gaillard,</w:t>
+                <w:t xml:space="preserve">Aurélien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de lancement du métaprogramme HOLOFLUX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">7. Greenhouse Gas and Animal Agriculture Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Foz do Iguassu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229623v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen methanogens display species-specific energetic and growth dynamics: a thermodynamic and kinetic based modelling approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Microbial establishment in the calf rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jade Meale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Gut Microbiology: No longer the forgotten organ - 11. INRA-Rowett Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840971v1</w:t>
+                <w:t xml:space="preserve">hal-02736861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial establishment in the calf rumen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Changes in rumen metabolites from lambs fed a feed additive containing linseed oil and garlic essential oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulli Hohenester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut Microbiology: No longer the forgotten organ - 11. INRA-Rowett Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736861v1</w:t>
+                <w:t xml:space="preserve">hal-01901458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in rumen metabolites from lambs fed a feed additive containing linseed oil and garlic essential oil</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Multivariate and network analysis identified microbial biomarkers linked to methane emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura M. Zingaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901458v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate and network analysis identified microbial biomarkers linked to methane emission</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Rumen methanogens display species-specific energetic and growth dynamics: a thermodynamic and kinetic based modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Núria Mach</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Graviou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science, Aug 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881487v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of microbial taxa linked to methane emission in Holstein and Charolais cattle by an integrative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Zingaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut Microbiology: No longer the forgotten organ - 11. INRA-Rowett Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Aberdeen, United Kingdom</w:t>
@@ -9343,51 +9343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of an early-life antimethanogenic treatment on the establishment of archaea in the rumen of lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9395,51 +9395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut Microbiology 10. joint inra-Rowett symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
@@ -9468,51 +9468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a lipid-garlic treatment on archaeal community establishment and rumen function in lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9520,51 +9520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
@@ -9593,103 +9593,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary nitrates decrease methane emission by inhibiting rumen methanogenic archaea without influencing nitrate reducing bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Reza Seradj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut Microbiology: From Sequence to Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Aberdeen, United Kingdom. 1 p</w:t>
@@ -9712,484 +9712,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminal methanogens are enhanced by tropical environment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Fungal secondary metabolites from Monascus spp. reduce methane production by affecting rumen methanogenic Archaea diversity in wethers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Silou-Etienne</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ribière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Denonfoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Greenhouse Gases and Animal Agriculture Conference (GGAA 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Dublin, Ireland. 1 p</w:t>
+              <w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745240v1</w:t>
+                <w:t xml:space="preserve">hal-02746467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal secondary metabolites from Monascus spp. reduce methane production by affecting rumen methanogenic Archaea diversity in wethers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ruminal methanogens are enhanced by tropical environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Rira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Silou-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">5. Greenhouse Gases and Animal Agriculture Conference (GGAA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Dublin, Ireland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746467v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fibre- and starch-rich finishing diets on methanogenic Archaea diversity and activity in the rumen of feedlot bulls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dietary linseed supplementation decreases methanogenic community diversity in the rumen of bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GGAA2010: 4. Greenhouse Gases and Animal Agriculture Conference</w:t>
+              <w:t xml:space="preserve">The Greenhouse Gases and Animal Agriculture (GGAA) conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756349v1</w:t>
+                <w:t xml:space="preserve">hal-02750770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methane emissions and rumen methanogens in sheep harbouring or not protozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Joint Symposium of Rowett-INRA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10208,394 +10208,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary linseed supplementation decreases methanogenic community diversity in the rumen of bulls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of fibre- and starch-rich finishing diets on methanogenic Archaea diversity and activity in the rumen of feedlot bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Greenhouse Gases and Animal Agriculture (GGAA) conference</w:t>
+              <w:t xml:space="preserve">GGAA2010: 4. Greenhouse Gases and Animal Agriculture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750770v1</w:t>
+                <w:t xml:space="preserve">hal-02756349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanogenesis kinetics and fermentation patterns in the rumen of sheep with or without protozoa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dynamique de l'écosystème microbien du rumen en relation avec la production de méthane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757463v1</w:t>
+                <w:t xml:space="preserve">hal-02757955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de l'écosystème microbien du rumen en relation avec la production de méthane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Methanogenesis kinetics and fermentation patterns in the rumen of sheep with or without protozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757955v1</w:t>
+                <w:t xml:space="preserve">hal-02757463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10639,64 +10639,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auzance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10732,777 +10732,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex B vitamin enrichment from milk to dairy products</w:t>
+                <w:t xml:space="preserve">Impact of grass-based diet on vitamin B content in cow milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auzance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Duplessis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Jennifer Ronholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worlds Dairy Summit 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">3nd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France. Book of Abstracts of the 3nd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science, 32, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746654v1</w:t>
+                <w:t xml:space="preserve">hal-04748761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of grass-based diet on vitamin B content in cow milk</w:t>
+                <w:t xml:space="preserve">Complex B vitamin enrichment from milk to dairy products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auzance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laverroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Ronholm</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+                <w:t xml:space="preserve">Mélissa Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3nd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France. Book of Abstracts of the 3nd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science, 32, pp.38</w:t>
+              <w:t xml:space="preserve">Worlds Dairy Summit 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748761v1</w:t>
+                <w:t xml:space="preserve">hal-04746654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Microbiota Composition Data to Improve Predictive Models of Methane Emissions from Dairy Cows</w:t>
+                <w:t xml:space="preserve">Use of a Multi-Omic Approach for Identifying Rumen Microbiome Mechanisms in Cows Modulated by an Anti-Methanogenic Additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Blondiaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Graviou</w:t>
+                <w:t xml:space="preserve">Corral-Jara Karla Fabiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Bougoin</w:t>
+                <w:t xml:space="preserve">Yanibada Bénédict</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudra Abdelhamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Greenhouse Gas &amp; Animal Agriculture Conference</w:t>
+              <w:t xml:space="preserve">8th International Greenhouse Gas &amp; Animal Agriculture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184003v1</w:t>
+                <w:t xml:space="preserve">hal-04184008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d’une approche par digestomique pour l’étude fine de la digestion post-ruminale des protéines végétales. Application à l’effet des tannins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angélique Torrent</w:t>
+                <w:t xml:space="preserve">Synergistic Effects of Natural Hydrogen Acceptors and a Methanogenesis Inhibitor on In Vitro Rumen Fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongcai Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Belanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio M. Ungerfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Yanez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">8th International Greenhouse Gas &amp; Animal Agriculture Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059734v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a Multi-Omic Approach for Identifying Rumen Microbiome Mechanisms in Cows Modulated by an Anti-Methanogenic Additive</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Use of Microbiota Composition Data to Improve Predictive Models of Methane Emissions from Dairy Cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Graviou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bougoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Greenhouse Gas &amp; Animal Agriculture Conference</w:t>
+              <w:t xml:space="preserve">8. International Greenhouse Gas &amp; Animal Agriculture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184008v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic Effects of Natural Hydrogen Acceptors and a Methanogenesis Inhibitor on In Vitro Rumen Fermentation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation d’une approche par digestomique pour l’étude fine de la digestion post-ruminale des protéines végétales. Application à l’effet des tannins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Yanez-Ruiz</w:t>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Greenhouse Gas &amp; Animal Agriculture Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183961v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tannins contained in tropical tannin-rich plants influence early attachment of rumen microbial communities associated to fiber degradation and methane production</w:t>
               </w:r>
@@ -11514,77 +11514,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Rira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Genestoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12 International Symposium on Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, On line conference, France</w:t>
@@ -11613,77 +11613,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumen methanogens exhibit specific energetic and growth dynamics: a modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11738,64 +11738,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome méthanogène pour réduire les émissions de méthane par les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11859,90 +11859,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between ruminal and cecal microbial signatures and feed efficiency in growing cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jade Meale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Joint Symposium Inra Rowett</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11967,90 +11967,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumen methanogens display species-specific methane production kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fonty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12092,51 +12092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of an early life antimethanogenic treatment on methane emissions in growing lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12144,51 +12144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture (GGAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Melbourne, Australia. 2016</w:t>
@@ -12217,90 +12217,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l’empreinte métabolique urinaire durant les différentes colonisations microbiennes du rumen chez l’agneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées Scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014, 8èmes Journées Scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12338,64 +12338,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruminal methanogens population is enhanced by tropical environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Rira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12450,77 +12450,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methanogenic Archaea community structure and activity in the rumen and caecum of lambs fed corn or wheat high concentrate diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Joint INRA-Rowett Symposium: Gut Microbiota: friend or foe?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. INRA, 186 p., 2012, 8th INRA-Rowett symposium on gut microbiology: Gut Microbiota: friend or foe?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12545,77 +12545,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et activité de la communauté méthanogènes du rumen en relation avec la production de méthane chez les ruminants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'écoles doctorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Clermont ferrand, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12672,77 +12672,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonization and establishment of the rumen microbiota – opportunities to influence productivity and methane emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Yáñez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12821,103 +12821,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic Effects of Natural Hydrogen Acceptors and a Methanogenesis Inhibitor on In Vitro Rumen Fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huang Rongcai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Belanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Ungerfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Yáñez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -12971,64 +12971,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruminant microbiome data are skewed and unFAIR, undermining their usefulness for improving sustainable production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abimael Ortiz-Chura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego P. Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13063,103 +13063,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative metatranscriptomic analysis reveals differences in enteric methanogenesis mechanisms between cows and goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Fabiola Corral-Jara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13181,90 +13181,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogenotrophic methanogens of the mammalian gut: functionally similar, thermodynamically different -A modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fonty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13329,349 +13329,349 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan de Gestion des Données (PGD) scientifiques de l’UMRH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude du potentiel de 6 plantes auvergnates pour réduire in vivo les émissions de méthane et les rejets azotés des vaches laitières. Rapport de fin de contrat. 71 pages (confidentiel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lardy</w:t>
+                <w:t xml:space="preserve">Maya Bouhafs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Boby</w:t>
+                <w:t xml:space="preserve">Frederic Anglard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Delosiere</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Florence Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2024, pp.20</w:t>
+              <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645317v2</w:t>
+                <w:t xml:space="preserve">hal-04819537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du potentiel de 6 plantes auvergnates pour réduire in vivo les émissions de méthane et les rejets azotés des vaches laitières. Rapport de fin de contrat. 71 pages (confidentiel)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+                <w:t xml:space="preserve">Plan de Gestion des Données (PGD) scientifiques de l’UMRH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Bouhafs</w:t>
+                <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Anglard</w:t>
+                <w:t xml:space="preserve">Mylène Delosiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Fournier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dominique Pomies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2024</w:t>
+              <w:t xml:space="preserve">INRAE. 2024, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04819537v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645317v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DéfiViande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Institut National de la Recherche Agronomique (INRA). 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13755,77 +13755,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriazopoulou Panoraia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dewhurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. The University of Edinburgh, 2020. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13856,51 +13856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et activité de la communauté des Archaea méthanogènes du rumen en relation avec la production de méthane par les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Blaise Pascal - Clermont-Ferrand II, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011CLF22116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13959,51 +13959,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux des interactions µicrobiennes pour réduire la méthanogenèse entérique chez les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Microbiologie et Parasitologie. UCA Clermont-Ferrand, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14190,51 +14190,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habibou Assouma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abimael Ortiz-Chura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fabiola Corral-Jara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tournayre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2024.11.027" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Waters" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roskam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Smith" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Kenny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Popova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25778" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Voland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1548892" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110856v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delb&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verdier-Metz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101537" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Romero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Ungerfeld" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Y&#225;&#241;ez-Ruiz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2024.116060" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306522v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Carlino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Blanco-M&#237;guez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pun&#269;och&#225;&#345;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mengoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pinto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.07.039" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342398v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Denman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-021022-024931" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-024-00348-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Andersen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianina Altshuler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Vera-Ponce de Le&#243;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Walter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mcgovern" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-023-01407-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160195v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belanche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Ungerfeld" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yanez-Ruiz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100788" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160168v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Palma-Hidalgo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100789" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174171v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Morgavi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100830" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7299" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583376v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Torrent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c07378" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929845v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fakih" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabireviews202217025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786693v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bougouin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029922000498" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839945v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100589" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559628v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Huuki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seppo Ahvenj&#228;rvi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lidauer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Vilkki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.758395" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118662v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Palma-Hidalgo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ignacio Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rafael Y&#225;&#241;ez-Ruiz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jim&#233;nez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-021-00073-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136949v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82084-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495627v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo&#8208;caldas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zingaretti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bernard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12427" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860679v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Y. Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrapon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa057" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227796v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.4.4597" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950459v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Guyader" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Reza Seradji" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Saro-Higuera" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02657-18" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154630v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyamalar Jeyanathan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-019-0342-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473686v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Tillier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226243" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629107v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Hohenester" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01273" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890696v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A. Huws" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Creevey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda B. Oyama" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Mizrahi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart E. Denman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02161" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607341v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Riquelme" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002014" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628280v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew S. Mccabe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cormican" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keogh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13013-y" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604273v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mccabe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00937" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454663v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Rira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Silou-Etienne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2016.08.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269366v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao-Paris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian F. Nielsen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01060" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632042v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-7961" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646467v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03115-12" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737363v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pa&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouddane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-011-9420-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PR4K19FH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648671v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454712v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.04.060" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650335v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454699v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12223-010-0060-3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E95B8346F465A5C3899313DD1417C5B8FEA9464B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372639v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ya&#241;ez-Ruiz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.315" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148650v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehornoy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Graviou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116308v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlaine Dechamp" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Xavier Gbenou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vachias" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206284v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bourguet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Roger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Martin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116318v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Samir Dou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Yanibada" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748783v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829762v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208781v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vazeille" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792469v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demeter" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174207v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208765v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251333v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183980v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Garcia-Rodriguez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graviou Dominique" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174196v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.111" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897921v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184024v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Pedro" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Rongcai" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim&#233;nez Elisabeth" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palma-Hidalgo Juan M." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n-Garc&#237;a A. Ignacio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395430v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fougere" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Cl" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402481v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Marquez Pedro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Belanche" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yanez Ruiz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395905v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Pascal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394588v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersen Thea Os" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Live Heldal Hagen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Arntzen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B. Pope" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394697v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corral-Jara Karla" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420357v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932304v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737343v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jade Meale" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738156v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229623v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Canceill" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roger-Gaillard," TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840971v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736861v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901458v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gauthier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881487v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Zingaretti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738326v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741458v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741702v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801678v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Reza Seradj" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745240v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746467v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756349v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756202v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750770v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757463v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757955v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132561v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746654v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duplessis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748761v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ronholm" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184003v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blondiaux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bougoin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059734v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184008v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corral-Jara Karla Fabiola" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanibada B&#233;n&#233;dict" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudra Abdelhamid" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183961v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongcai Huang" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio M. Ungerfeld" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yanez-Ruiz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175746v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Genestoux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734246v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Morel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744183v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Morel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739540v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742850v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743551v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173819v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958459v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Silou Etienne" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750325v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813186v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891638v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0067.02" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703337v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232813v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P. Morgavi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224680v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369430v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645317v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosiere" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomies" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819537v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bouhafs" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809726v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04803496v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriazopoulou Panoraia" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dewhurst" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00741981v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22116" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05392922v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habibou Assouma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Waters" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roskam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Smith" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Kenny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Popova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25778" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153253v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abimael Ortiz-Chura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fabiola Corral-Jara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tournayre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2024.11.027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Voland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1548892" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110856v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delb&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verdier-Metz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101537" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306522v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Carlino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Blanco-M&#237;guez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pun&#269;och&#225;&#345;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mengoni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pinto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.07.039" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Denman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-021022-024931" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-024-00348-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708817v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Romero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Ungerfeld" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Y&#225;&#241;ez-Ruiz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2024.116060" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160168v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Palma-Hidalgo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Ungerfeld" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100789" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160195v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belanche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yanez-Ruiz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100788" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174171v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Morgavi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100830" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237667v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7299" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174178v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Andersen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianina Altshuler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Vera-Ponce de Le&#243;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Walter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mcgovern" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-023-01407-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839945v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100589" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929845v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fakih" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabireviews202217025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786693v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bougouin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029922000498" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583376v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Torrent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c07378" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559628v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Huuki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seppo Ahvenj&#228;rvi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lidauer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Vilkki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.758395" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118662v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Palma-Hidalgo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ignacio Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rafael Y&#225;&#241;ez-Ruiz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jim&#233;nez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-021-00073-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136949v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82084-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495627v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo&#8208;caldas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zingaretti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bernard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12427" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860679v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Y. Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrapon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa057" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227796v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.4.4597" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154630v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyamalar Jeyanathan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-019-0342-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473686v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Tillier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226243" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950459v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Guyader" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Reza Seradji" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Saro-Higuera" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02657-18" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629107v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Hohenester" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01273" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890696v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A. Huws" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Creevey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda B. Oyama" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Mizrahi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart E. Denman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02161" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607341v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Riquelme" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002014" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628280v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew S. Mccabe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cormican" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keogh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13013-y" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604273v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mccabe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00937" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454663v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Rira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Silou-Etienne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2016.08.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269366v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao-Paris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian F. Nielsen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01060" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632042v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-7961" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646467v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03115-12" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737363v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pa&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouddane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-011-9420-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PR4K19FH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454712v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.04.060" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650335v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648671v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454699v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12223-010-0060-3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E95B8346F465A5C3899313DD1417C5B8FEA9464B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116308v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlaine Dechamp" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Xavier Gbenou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vachias" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehornoy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206284v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bourguet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Roger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Graviou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Martin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116318v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Samir Dou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Yanibada" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372639v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ya&#241;ez-Ruiz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.315" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148650v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748783v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829762v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208781v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vazeille" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792469v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demeter" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174207v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208765v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251333v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174196v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.111" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897921v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184024v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Pedro" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Rongcai" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim&#233;nez Elisabeth" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palma-Hidalgo Juan M." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n-Garc&#237;a A. Ignacio" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183980v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Garcia-Rodriguez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graviou Dominique" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395905v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Pascal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394588v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersen Thea Os" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Live Heldal Hagen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Arntzen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B. Pope" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402481v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Marquez Pedro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Belanche" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yanez Ruiz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394697v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corral-Jara Karla" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fougere" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420357v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395430v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Cl" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932304v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738156v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229623v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Canceill" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roger-Gaillard," TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737343v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jade Meale" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736861v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901458v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gauthier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881487v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Zingaretti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840971v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738326v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741458v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741702v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801678v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Reza Seradj" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746467v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745240v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750770v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756202v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756349v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757955v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757463v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132561v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748761v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ronholm" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746654v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duplessis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184008v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corral-Jara Karla Fabiola" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanibada B&#233;n&#233;dict" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudra Abdelhamid" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183961v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongcai Huang" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio M. Ungerfeld" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yanez-Ruiz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184003v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blondiaux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bougoin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059734v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175746v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Genestoux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734246v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Morel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744183v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Morel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739540v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742850v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743551v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173819v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958459v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Silou Etienne" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750325v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813186v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891638v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0067.02" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703337v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232813v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P. Morgavi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224680v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369430v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819537v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bouhafs" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645317v2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosiere" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomies" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809726v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04803496v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriazopoulou Panoraia" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dewhurst" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00741981v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22116" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05392922v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>