--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,5288 +234,5552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of rumen microbiome in the development of methane mitigation strategies for ruminant livestock</w:t>
+                <w:t xml:space="preserve">Harnessing the early-life gut microbiome for sustainable ruminant production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.M. Waters</w:t>
+                <w:t xml:space="preserve">Limei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Roskam</w:t>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.E. Smith</w:t>
+                <w:t xml:space="preserve">Ilma Tapio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.A. Kenny</w:t>
+                <w:t xml:space="preserve">Le Luo Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Popova</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jana Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 108 (7), pp.7591-7606. </w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 8 (1), pp.42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-25778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s42523-026-00549-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947783v1</w:t>
+                <w:t xml:space="preserve">hal-05597797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen microbiota associated with feed efficiency in beef cattle are highly influenced by diet composition</w:t>
+                <w:t xml:space="preserve">Harnessing gastrointestinal microbial co-association networks to predict feed efficiency and methane emissions across beef and dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abimael Ortiz-Chura</w:t>
+                <w:t xml:space="preserve">Pamela A Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karla Fabiola Corral-Jara</w:t>
+                <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Tournayre</w:t>
+                <w:t xml:space="preserve">Ioanna-Theoni Vourlaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aninu.2024.11.027⟩</w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.001689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153253v1</w:t>
+                <w:t xml:space="preserve">hal-05597793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duration of dam contact had a long effect on calf rumen microbiota without affecting growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rumen microbiota associated with feed efficiency in beef cattle are highly influenced by diet composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abimael Ortiz-Chura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Voland</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Karla Fabiola Corral-Jara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12, pp.1548892. </w:t>
+              <w:t xml:space="preserve">Animal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, pp.378-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2025.1548892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aninu.2024.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162995v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ruminal and faecal microbiota, digestion processes, and milk composition of dairy cows are modified by the botanical biodiversity of pastures</w:t>
+                <w:t xml:space="preserve">The role of rumen microbiome in the development of methane mitigation strategies for ruminant livestock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Musati</w:t>
+                <w:t xml:space="preserve">S.M. Waters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Coppa</w:t>
+                <w:t xml:space="preserve">E. Roskam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Delbès</w:t>
+                <w:t xml:space="preserve">P.E. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Verdier-Metz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">D.A. Kenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101537⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (7), pp.7591-7606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-25778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110856v1</w:t>
+                <w:t xml:space="preserve">hal-04947783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexplored microbial diversity from 2,500 food metagenomes and links with the human microbiome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Duration of dam contact had a long effect on calf rumen microbiota without affecting growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aitor Blanco-Míguez</w:t>
+                <w:t xml:space="preserve">Laurianne Voland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abimael Ortiz-Chura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Punčochář</w:t>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Mengoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federica Pinto</w:t>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.07.039⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.1548892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2025.1548892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306522v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Enteric Methane Mitigation and the Long Road to Sustainable Ruminant Production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ruminal and faecal microbiota, digestion processes, and milk composition of dairy cows are modified by the botanical biodiversity of pastures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Musati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Roques</w:t>
+                <w:t xml:space="preserve">M. Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Martinez-Fernandez</w:t>
+                <w:t xml:space="preserve">C. Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">I. Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stuart Denman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Animal Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-animal-021022-024931⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (6), pp.101537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342398v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminant microbiome data are skewed and unFAIR, undermining their usefulness for sustainable production improvement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Exploring the combination of Asparagopsis taxiformis and phloroglucinol to decrease rumen methanogenesis and redirect hydrogen production in goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Ungerfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Yáñez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s42523-024-00348-x⟩</w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 316, pp.116060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2024.116060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774183v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the combination of Asparagopsis taxiformis and phloroglucinol to decrease rumen methanogenesis and redirect hydrogen production in goats</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unexplored microbial diversity from 2,500 food metagenomes and links with the human microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Yáñez-Ruiz</w:t>
+                <w:t xml:space="preserve">Niccolò Carlino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Blanco-Míguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Punčochář</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Mengoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2024.116060⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 187 (20), pp.5775-5795.e15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.07.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708817v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the effect of phenolic compounds as hydrogen acceptors when ruminal methanogenesis is inhibited in vitro – Part 2. Dairy goats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ruminant microbiome data are skewed and unFAIR, undermining their usefulness for sustainable production improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abimael Ortiz-Chura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100789⟩</w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (1), pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42523-024-00348-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160168v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the effect of phenolic compounds as hydrogen acceptors when ruminal methanogenesis is inhibited in vitro – Part 1. Dairy cows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Romero</w:t>
+                <w:t xml:space="preserve">Recent Advances in Enteric Methane Mitigation and the Long Road to Sustainable Ruminant Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Belanche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E.M. Ungerfeld</w:t>
+                <w:t xml:space="preserve">Gonzalo Martinez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Yanez-Ruiz</w:t>
+                <w:t xml:space="preserve">Stuart Denman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (5), pp.100788. </w:t>
+              <w:t xml:space="preserve">Annual Review of Animal Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.321-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-animal-021022-024931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160195v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Reducing enteric methane emissions improves energy metabolism in livestock: is the tenet right?</w:t>
+                <w:t xml:space="preserve">Metabolic influence of core ciliates within the rumen microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.P. Morgavi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">Thea Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maguy Eugène</w:t>
+                <w:t xml:space="preserve">Ianina Altshuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+                <w:t xml:space="preserve">Arturo Vera-Ponce de León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
+                <w:t xml:space="preserve">Juline Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Mcgovern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100830⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (7), pp.1128-1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-023-01407-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174171v1</w:t>
+                <w:t xml:space="preserve">hal-04174178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes digestifs et métaboliques associés aux différences inter-individuelles de l’efficience alimentaire chez le bovin allaitant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Evaluating the effect of phenolic compounds as hydrogen acceptors when ruminal methanogenesis is inhibited in vitro – Part 2. Dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Palma-Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Ungerfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (5), pp.100789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7299⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04237667v1</w:t>
+                <w:t xml:space="preserve">hal-04160168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic influence of core ciliates within the rumen microbiome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emily Mcgovern</w:t>
+                <w:t xml:space="preserve">Review: Reducing enteric methane emissions improves energy metabolism in livestock: is the tenet right?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.P. Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.100830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41396-023-01407-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04174178v1</w:t>
+                <w:t xml:space="preserve">hal-04174171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial colonisation of tannin-rich tropical plants: Interplay between degradability, methane production and tannin disappearance in the rumen</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluating the effect of phenolic compounds as hydrogen acceptors when ruminal methanogenesis is inhibited in vitro – Part 1. Dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Ungerfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Yanez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 16 (8), pp.100589. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100589⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 17 (5), pp.100788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839945v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen microbial genomics: from cells to genes (and back to cells)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Mécanismes digestifs et métaboliques associés aux différences inter-individuelles de l’efficience alimentaire chez le bovin allaitant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022, </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (3), pp.7299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1079/cabireviews202217025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03929845v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associating changes in the bacterial community of rumen and faeces and milk fatty acid profiles in dairy cows fed high-starch or starch and oil-supplemented diets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Microbial colonisation of tannin-rich tropical plants: Interplay between degradability, methane production and tannin disappearance in the rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Bougouin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022029922000498⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (8), pp.100589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03786693v1</w:t>
+                <w:t xml:space="preserve">hal-03839945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Tannin Supplementation on Proteolysis during Post-Ruminal Digestion in Wethers Using a Dynamic In Vitro System: A Plant ( Medicago sativa ) Digestomic Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sayd</w:t>
+                <w:t xml:space="preserve">Associating changes in the bacterial community of rumen and faeces and milk fatty acid profiles in dairy cows fed high-starch or starch and oil-supplemented diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Torrent</w:t>
+                <w:t xml:space="preserve">Adeline Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 70 (7), pp.2221-2230. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c07378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0022029922000498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583376v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fresh Rumen Liquid Inoculant Enhances the Rumen Microbial Community Establishment in Pre-weaned Dairy Calves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rumen microbial genomics: from cells to genes (and back to cells)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Huuki</w:t>
+                <w:t xml:space="preserve">Ibrahim Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seppo Ahvenjärvi</w:t>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Lidauer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Vilkki</w:t>
+                <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, </w:t>
+              <w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.758395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1079/cabireviews202217025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03559628v1</w:t>
+                <w:t xml:space="preserve">hal-03929845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inoculation with rumen fluid in early life accelerates the rumen microbial development and favours the weaning process in goats</w:t>
+                <w:t xml:space="preserve">Impact of Tannin Supplementation on Proteolysis during Post-Ruminal Digestion in Wethers Using a Dynamic In Vitro System: A Plant ( Medicago sativa ) Digestomic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Manuel Palma-Hidalgo</w:t>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Ignacio Martín-García</w:t>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rafael Yáñez-Ruiz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Jiménez</w:t>
+                <w:t xml:space="preserve">Angélique Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s42523-021-00073-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (7), pp.2221-2230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c07378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118662v1</w:t>
+                <w:t xml:space="preserve">hal-03583376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life dietary intervention in dairy calves results in a long-term reduction in methane emissions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fresh Rumen Liquid Inoculant Enhances the Rumen Microbial Community Establishment in Pre-weaned Dairy Calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Huuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Meale</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Seppo Ahvenjärvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Lidauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bernard</w:t>
+                <w:t xml:space="preserve">Johanna Vilkki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-82084-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.758395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136949v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of rumen microbial biomarkers linked to methane emission in Holstein dairy cows</w:t>
+                <w:t xml:space="preserve">Inoculation with rumen fluid in early life accelerates the rumen microbial development and favours the weaning process in goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliaxis Ramayo‐caldas</w:t>
+                <w:t xml:space="preserve">Juan Manuel Palma-Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Zingaretti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Antonio Ignacio Martín-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Estellé</w:t>
+                <w:t xml:space="preserve">David Rafael Yáñez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Palma-Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Bernard</w:t>
+                <w:t xml:space="preserve">Elisabeth Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 137 (1), pp.49-59. </w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbg.12427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s42523-021-00073-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495627v1</w:t>
+                <w:t xml:space="preserve">hal-03118662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A catalog of microbial genes from the bovine rumen unveils a specialized and diverse biomass-degrading environment</w:t>
+                <w:t xml:space="preserve">Early life dietary intervention in dairy calves results in a long-term reduction in methane emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junhua Li</w:t>
+                <w:t xml:space="preserve">S. Meale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huanzi Zhong</w:t>
+                <w:t xml:space="preserve">C. Saro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliaxis Y. Ramayo-Caldas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lombard</w:t>
+                <w:t xml:space="preserve">A. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giaa057⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-82084-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860679v1</w:t>
+                <w:t xml:space="preserve">hal-03136949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminant microbiota : research status and impacts of microbiota on animal performance and health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of rumen microbial biomarkers linked to methane emission in Holstein dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo‐caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Zingaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Zened</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Forano</w:t>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Delbès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Aurelien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.4.4597⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 137 (1), pp.49-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbg.12427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03227796v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial direct-fed microbials fail to reduce methane emissions in primiparous lactating dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A catalog of microbial genes from the bovine rumen unveils a specialized and diverse biomass-degrading environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhua Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeyamalar Jeyanathan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Huanzi Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Y. Ramayo-Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terrapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40104-019-0342-9⟩</w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (6), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giaa057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154630v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenotrophic methanogens of the mammalian gut: Functionally similar, thermodynamically different—A modelling approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Ruminant microbiota : research status and impacts of microbiota on animal performance and health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Zened</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0226243⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (4), pp.249-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.4.4597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02473686v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in rumen microbiota of cows in response to dietary supplementation with nitrate, linseed and saponin alone or in combination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Reza Seradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 85 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.02657-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of interventions to modulate the rumen microbiota composition and function in pre-ruminant and ruminant lambs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Bacterial direct-fed microbials fail to reduce methane emissions in primiparous lactating dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeyamalar Jeyanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01273⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40104-019-0342-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629107v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing global ruminant agricultural challenges through understanding the rumen microbiome: Past, present, and future</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogenotrophic methanogens of the mammalian gut: Functionally similar, thermodynamically different—A modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher J. Creevey</w:t>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda B. Oyama</w:t>
+                <w:t xml:space="preserve">Maxence Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itzhak Mizrahi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stuart E. Denman</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02161⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (12), pp.e0226243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0226243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01890696v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linseed plus nitrate in the diet for fattening bulls: effects on methane emission, animal health and residues in offal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effectiveness of interventions to modulate the rumen microbiota composition and function in pre-ruminant and ruminant lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulli Hohenester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Doreau</w:t>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Riquelme</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Marie Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731117002014⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1273), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607341v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plane of nutrition affects the phylogenetic diversity and relative abundance of transcriptionally active methanogens in the bovine rumen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emily Mcgovern</w:t>
+                <w:t xml:space="preserve">Addressing global ruminant agricultural challenges through understanding the rumen microbiome: Past, present, and future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon A. Huws</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew S. Mccabe</w:t>
+                <w:t xml:space="preserve">Christopher J. Creevey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Cormican</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Linda B. Oyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Keogh</w:t>
+                <w:t xml:space="preserve">Itzhak Mizrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart E. Denman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-13013-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02628280v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structural and functional capacity of ruminal and cecal microbiota in growing cattle was unaffected by dietary supplementation of linseed oil and nitrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Linseed plus nitrate in the diet for fattening bulls: effects on methane emission, animal health and residues in offal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Riquelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvanne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00937⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (3), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731117002014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604273v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminal methanogens and bacteria populations in sheep are modified by a tropical environment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Plane of nutrition affects the phylogenetic diversity and relative abundance of transcriptionally active methanogens in the bovine rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Mcgovern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew S. Mccabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cormican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Silou-Etienne</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Keogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2016.08.010⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-13013-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454663v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen microbial communities influence metabolic phenotypes in lambs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The structural and functional capacity of ruminal and cecal microbiota in growing cattle was unaffected by dietary supplementation of linseed oil and nitrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kristian F. Nielsen</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Mcgovern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Mccabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 6, 13 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01060⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 8 (937), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269366v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of tannin-rich plants for modulating ruminal microbes and ruminal fermentation in sheep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Ruminal methanogens and bacteria populations in sheep are modified by a tropical environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Rira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Silou-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas2014-7961⟩</w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 220, pp.226-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2016.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632042v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanogens and methanogenesis in the rumens and ceca of lambs fed two different high-grain-content diets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Rumen microbial communities influence metabolic phenotypes in lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian F. Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.03115-12⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646467v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance, Diversity and Activity of Sulfate-Reducing Prokaryotes in Heavy Metal-Contaminated Sediment from a Salt Marsh in the Medway Estuary (UK)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Potential of tannin-rich plants for modulating ruminal microbes and ruminal fermentation in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Rira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10126-011-9420-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (1), pp.334-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas2014-7961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00737363v1</w:t>
+                <w:t xml:space="preserve">hal-02632042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fibre- and starch-rich finishing diets on methanogenic Archaea diversity and activity in the rumen of feedlot bulls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Methanogens and methanogenesis in the rumens and ceca of lambs fed two different high-grain-content diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79 (6), pp.1777-1786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.03115-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2011.04.060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02454712v1</w:t>
+                <w:t xml:space="preserve">hal-02646467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leviers d'action pour réduire la production de méthane entérique par les ruminants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Abundance, Diversity and Activity of Sulfate-Reducing Prokaryotes in Heavy Metal-Contaminated Sediment from a Salt Marsh in the Medway Estuary (UK)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Besaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Païssé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ouddane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (3), pp.363-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10126-011-9420-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650335v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de méthane et interactions microbiennes dans le rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24 (5), pp.447-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effect of fibre- and starch-rich finishing diets on methanogenic Archaea diversity and activity in the rumen of feedlot bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 166-167, pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2011.04.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leviers d'action pour réduire la production de méthane entérique par les ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (5), pp.461-474</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Improved protocol for high-quality Co-extraction of DNA and RNA from rumen digesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Microbiologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 55 (4), pp.368-372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12223-010-0060-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5525,7130 +5789,7130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des relations entre les archées méthanogènes et les bactéries du rumen dans la production de méthane chez les ruminants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A conceptual model of the synergetic effect of combining the anti-methanogenic macroalgae Asparagopsis taxiformis with the hydrogen acceptor phloroglucinol: a strategy for methane mitigation with fermentation co-benefits for ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Yañez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Muñoz-Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Rencontre des Microbiologistes du Pôle Clermontois</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agroscope, Sep 2025, Engelberg, Switzerland. pp.482-483, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2025.07.315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05116308v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen production and methanogenesis in ruminants: growth kinetics and gas fluxes of key microbial strain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Dynamics of rumen bacterial guilds in lambs from birth to finish are affected by the absence of dams in the suckling period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Voland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dehornoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dehornoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Gut Microbiology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Jun 2025, Clermont-Ferrand, France, France</w:t>
+              <w:t xml:space="preserve">14th INTERNATIONAL GUT MICROBIOLOGY SYMPOSIUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE FRANCE &amp; ROWETT INSTITUT UK, Jun 2025, CLERMONT FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05206284v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omic investigation to decipher host-microbiota relationships in dairy cattle in the context of methane inhibition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benedict Yanibada</w:t>
+                <w:t xml:space="preserve">Exploration des relations entre les archées méthanogènes et les bactéries du rumen dans la production de méthane chez les ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlaine Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Xavier Gbenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Blavignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vachias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dehornoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">21ème Rencontre des Microbiologistes du Pôle Clermontois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05116318v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual model of the synergetic effect of combining the anti-methanogenic macroalgae Asparagopsis taxiformis with the hydrogen acceptor phloroglucinol: a strategy for methane mitigation with fermentation co-benefits for ruminants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Yañez-Ruiz</w:t>
+                <w:t xml:space="preserve">Hydrogen production and methanogenesis in ruminants: growth kinetics and gas fluxes of key microbial strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Graviou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallory Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Muñoz-Tamayo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Dehornoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Gut Microbiology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Jun 2025, Clermont-Ferrand, France, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372639v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of rumen bacterial guilds in lambs from birth to finish are affected by the absence of dams in the suckling period</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Multi-omic investigation to decipher host-microbiota relationships in dairy cattle in the context of methane inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Graviou</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Samir Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedict Yanibada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th INTERNATIONAL GUT MICROBIOLOGY SYMPOSIUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE FRANCE &amp; ROWETT INSTITUT UK, Jun 2025, CLERMONT FERRAND, France</w:t>
+              <w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148650v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy cows' diet has a marked impact on vitamin B content in milk but less in yogurts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auzance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Advances in Research in Ruminant Nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sommet de l'Elevage 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Cournon d'Auvergne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental approach for assessing causal microbes in early life diarrhoea in lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Voland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Vazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abimael Ortiz-Chura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallic acid alleviates the negative effect of Asparagopsis armata on milk yield in dairy cows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Reducing enteric methane emissions improves energy metabolism in livestock: is the tenet right?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.P. Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Demeter</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.940</w:t>
+              <w:t xml:space="preserve">International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Granada, Spain. pp.100830</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792469v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing enteric methane emissions improves energy metabolism in livestock: is the tenet right?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Gallic acid alleviates the negative effect of Asparagopsis armata on milk yield in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Ungerfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Demeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Sep 2022, Granada, Spain. pp.100830</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.940</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174207v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between feed efficiency and rumen microbiota in feedlot bulls fed contrasting diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abimael Ortiz-Chura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de régimes contrastés sur les concentrations en vitamines B des produits laitiers de vache.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auzance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous annuel Op+lait « Glande mammaire, Lait » - Galactinov</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, le regroupement Op+lait, Oct 2023, Quebec (on line), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O101 Validation of nutritional strategy to mitigate methane production and improve efficiency of rumen fermentation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conductive Materials Stimulate Ruminal Methanogenesis and Induce Microbial Changes Indicative of Improved Electron Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abimael Ortiz-Chura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Garcia-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graviou Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7 EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Greenhouse Gas &amp; Animal Agriculture Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Florida, Jun 2022, Orlando, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174196v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le niveau de biodiversité végétale des prairies modifie les processus digestifs, le microbiote ruminal et des fèces des vaches laitières et la composition du lait</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">O101 Validation of nutritional strategy to mitigate methane production and improve efficiency of rumen fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Palma-Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I. Martín-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7 EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Granada, Spain. pp.367-369, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897921v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Study of Combining Asparagopsis taxiformis and Phloroglucinol to Reduce Methane Production and Improve Rumen Fermentation Efficiency in Goats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martín-García A. Ignacio</w:t>
+                <w:t xml:space="preserve">Le niveau de biodiversité végétale des prairies modifie les processus digestifs, le microbiote ruminal et des fèces des vaches laitières et la composition du lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Musati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Greenhouse Gas &amp; Animal Agriculture Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Florida, Jun 2022, Orlando, France</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Institut de l'Elevage, Dec 2022, Paris, France. pp.75-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184024v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive Materials Stimulate Ruminal Methanogenesis and Induce Microbial Changes Indicative of Improved Electron Transfer</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In Vivo Study of Combining Asparagopsis taxiformis and Phloroglucinol to Reduce Methane Production and Improve Rumen Fermentation Efficiency in Goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romero Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huang Rongcai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiménez Elisabeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palma-Hidalgo Juan M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín-García A. Ignacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Greenhouse Gas &amp; Animal Agriculture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University of Florida, Jun 2022, Orlando, United States</w:t>
+              <w:t xml:space="preserve">, University of Florida, Jun 2022, Orlando, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183980v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effect of divergent residual feed intake phenotypes on the bovine rumen microbiota across contrasting diet in fattening bulls</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">Microbial mechanisms at the root of B-vitamins status in plasma and milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fougere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girard Cl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laverroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395905v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring protozoal function and their greater metabolic influence in the rumen microbiome using (meta)genome-resolved metaproteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andersen Thea Os</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live Heldal Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus Arntzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe B. Pope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phloroglucinol reduced methane production and hydrogen accumulation in vitro</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Yanez Ruiz</w:t>
+                <w:t xml:space="preserve">Investigating the effect of divergent residual feed intake phenotypes on the bovine rumen microbiota across contrasting diet in fattening bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Guarnido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Graviou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faure Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402481v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of metatranscriptomic data from cows and goats suggest novel mechanisms involved in enteric methanogenesis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+                <w:t xml:space="preserve">Phloroglucinol reduced methane production and hydrogen accumulation in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huang Rongcai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romero Marquez Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Belanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Emilio Ungerfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Yanez Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03394697v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi s’intéresser au microbiote ruminal dans l’objectif de réduire les émissions de méthane entérique ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integration of metatranscriptomic data from cows and goats suggest novel mechanisms involved in enteric methanogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corral-Jara Karla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fougere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire Satellite aux Journées 3R du Consortium Méthane “Comprendre les émissions de méthane chez les ruminants pour mieux les réduire »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420357v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial mechanisms at the root of B-vitamins status in plasma and milk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Pourquoi s’intéresser au microbiote ruminal dans l’objectif de réduire les émissions de méthane entérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Webinaire Satellite aux Journées 3R du Consortium Méthane “Comprendre les émissions de méthane chez les ruminants pour mieux les réduire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395430v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruminants microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Zened</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants (3R 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted status in B vitamins between dairy cows and goats fed various lipid supplements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">An early life methane inhibitor treatment reduced methane emissions in dairy calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jade Meale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fougere</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology (ISRP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">7. Greenhouse Gas and Animal Agriculture Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Foz do Iguassu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738156v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membre du comité d'organisation scientifique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Contrasted status in B vitamins between dairy cows and goats fed various lipid supplements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laverroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C Roger-Gaillard,</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fougere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de lancement du métaprogramme HOLOFLUX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology (ISRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229623v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An early life methane inhibitor treatment reduced methane emissions in dairy calves</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Membre du comité d'organisation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Canceill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bernard</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Roger-Gaillard,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Greenhouse Gas and Animal Agriculture Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Foz do Iguassu, Brazil</w:t>
+              <w:t xml:space="preserve">Séminaire de lancement du métaprogramme HOLOFLUX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737343v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial establishment in the calf rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jade Meale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut Microbiology: No longer the forgotten organ - 11. INRA-Rowett Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in rumen metabolites from lambs fed a feed additive containing linseed oil and garlic essential oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulli Hohenester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulli Hohenester</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate and network analysis identified microbial biomarkers linked to methane emission</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Rumen methanogens display species-specific energetic and growth dynamics: a thermodynamic and kinetic based modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Núria Mach</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Graviou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science, Aug 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881487v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen methanogens display species-specific energetic and growth dynamics: a thermodynamic and kinetic based modelling approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Multivariate and network analysis identified microbial biomarkers linked to methane emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura M. Zingaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840971v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of microbial taxa linked to methane emission in Holstein and Charolais cattle by an integrative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Zingaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut Microbiology: No longer the forgotten organ - 11. INRA-Rowett Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of an early-life antimethanogenic treatment on the establishment of archaea in the rumen of lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut Microbiology 10. joint inra-Rowett symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a lipid-garlic treatment on archaeal community establishment and rumen function in lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary nitrates decrease methane emission by inhibiting rumen methanogenic archaea without influencing nitrate reducing bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Reza Seradj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut Microbiology: From Sequence to Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Aberdeen, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal secondary metabolites from Monascus spp. reduce methane production by affecting rumen methanogenic Archaea diversity in wethers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Ruminal methanogens are enhanced by tropical environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Rira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Silou-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">5. Greenhouse Gases and Animal Agriculture Conference (GGAA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Dublin, Ireland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746467v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminal methanogens are enhanced by tropical environment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Fungal secondary metabolites from Monascus spp. reduce methane production by affecting rumen methanogenic Archaea diversity in wethers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Silou-Etienne</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ribière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Denonfoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Greenhouse Gases and Animal Agriculture Conference (GGAA 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Dublin, Ireland. 1 p</w:t>
+              <w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745240v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary linseed supplementation decreases methanogenic community diversity in the rumen of bulls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effect of fibre- and starch-rich finishing diets on methanogenic Archaea diversity and activity in the rumen of feedlot bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Greenhouse Gases and Animal Agriculture (GGAA) conference</w:t>
+              <w:t xml:space="preserve">GGAA2010: 4. Greenhouse Gases and Animal Agriculture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750770v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane emissions and rumen methanogens in sheep harbouring or not protozoa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Dietary linseed supplementation decreases methanogenic community diversity in the rumen of bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Joint Symposium of Rowett-INRA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">The Greenhouse Gases and Animal Agriculture (GGAA) conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756202v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fibre- and starch-rich finishing diets on methanogenic Archaea diversity and activity in the rumen of feedlot bulls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Methane emissions and rumen methanogens in sheep harbouring or not protozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvanne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Graviou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GGAA2010: 4. Greenhouse Gases and Animal Agriculture Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Banff, Canada</w:t>
+              <w:t xml:space="preserve">7. Joint Symposium of Rowett-INRA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756349v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de l'écosystème microbien du rumen en relation avec la production de méthane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Methanogenesis kinetics and fermentation patterns in the rumen of sheep with or without protozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757955v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanogenesis kinetics and fermentation patterns in the rumen of sheep with or without protozoa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Dynamique de l'écosystème microbien du rumen en relation avec la production de méthane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757463v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumen microbiota and dietary effects on B vitamins in milk and blood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auzance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74ème conférence annuelle de la Société canadienne des microbiologistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of grass-based diet on vitamin B content in cow milk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Complex B vitamin enrichment from milk to dairy products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auzance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laverroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3nd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France. Book of Abstracts of the 3nd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science, 32, pp.38</w:t>
+              <w:t xml:space="preserve">Worlds Dairy Summit 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748761v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex B vitamin enrichment from milk to dairy products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Impact of grass-based diet on vitamin B content in cow milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auzance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ronholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worlds Dairy Summit 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">3nd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France. Book of Abstracts of the 3nd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science, 32, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746654v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a Multi-Omic Approach for Identifying Rumen Microbiome Mechanisms in Cows Modulated by an Anti-Methanogenic Additive</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Utilisation d’une approche par digestomique pour l’étude fine de la digestion post-ruminale des protéines végétales. Application à l’effet des tannins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Greenhouse Gas &amp; Animal Agriculture Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184008v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic Effects of Natural Hydrogen Acceptors and a Methanogenesis Inhibitor on In Vitro Rumen Fermentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Yanez-Ruiz</w:t>
+                <w:t xml:space="preserve">Use of Microbiota Composition Data to Improve Predictive Models of Methane Emissions from Dairy Cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Graviou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bougoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Greenhouse Gas &amp; Animal Agriculture Conference</w:t>
+              <w:t xml:space="preserve">8. International Greenhouse Gas &amp; Animal Agriculture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183961v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Microbiota Composition Data to Improve Predictive Models of Methane Emissions from Dairy Cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adeline Bougoin</w:t>
+                <w:t xml:space="preserve">Use of a Multi-Omic Approach for Identifying Rumen Microbiome Mechanisms in Cows Modulated by an Anti-Methanogenic Additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corral-Jara Karla Fabiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanibada Bénédict</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudra Abdelhamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Greenhouse Gas &amp; Animal Agriculture Conference</w:t>
+              <w:t xml:space="preserve">8th International Greenhouse Gas &amp; Animal Agriculture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184003v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d’une approche par digestomique pour l’étude fine de la digestion post-ruminale des protéines végétales. Application à l’effet des tannins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angélique Torrent</w:t>
+                <w:t xml:space="preserve">Synergistic Effects of Natural Hydrogen Acceptors and a Methanogenesis Inhibitor on In Vitro Rumen Fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongcai Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Belanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio M. Ungerfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Yanez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">8th International Greenhouse Gas &amp; Animal Agriculture Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059734v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tannins contained in tropical tannin-rich plants influence early attachment of rumen microbial communities associated to fiber degradation and methane production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Rira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Genestoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12 International Symposium on Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, On line conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumen methanogens exhibit specific energetic and growth dynamics: a modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome méthanogène pour réduire les émissions de méthane par les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fonty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between ruminal and cecal microbial signatures and feed efficiency in growing cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jade Meale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Joint Symposium Inra Rowett</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen methanogens display species-specific methane production kinetics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Effect of an early life antimethanogenic treatment on methane emissions in growing lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Fonty</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvanne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Joint Symposium Inra Rowett</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France. 2016</w:t>
+              <w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture (GGAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Melbourne, Australia. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742850v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of an early life antimethanogenic treatment on methane emissions in growing lambs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Rumen methanogens display species-specific methane production kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fonty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture (GGAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Melbourne, Australia. 2016</w:t>
+              <w:t xml:space="preserve">10. Joint Symposium Inra Rowett</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743551v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l’empreinte métabolique urinaire durant les différentes colonisations microbiennes du rumen chez l’agneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées Scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014, 8èmes Journées Scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruminal methanogens population is enhanced by tropical environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Rira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Silou Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture (GGAA) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Dublin, Ireland. Advances in Animal Biosciences,, 4 (2), pp.341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methanogenic Archaea community structure and activity in the rumen and caecum of lambs fed corn or wheat high concentrate diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Joint INRA-Rowett Symposium: Gut Microbiota: friend or foe?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. INRA, 186 p., 2012, 8th INRA-Rowett symposium on gut microbiology: Gut Microbiota: friend or foe?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et activité de la communauté méthanogènes du rumen en relation avec la production de méthane chez les ruminants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'écoles doctorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Clermont ferrand, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12658,146 +12922,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonization and establishment of the rumen microbiota – opportunities to influence productivity and methane emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Yáñez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Improving rumen function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-26, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19103/AS.2020.0067.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12807,147 +13071,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic Effects of Natural Hydrogen Acceptors and a Methanogenesis Inhibitor on In Vitro Rumen Fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huang Rongcai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Belanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Ungerfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Yáñez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12957,361 +13221,361 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruminant microbiome data are skewed and unFAIR, undermining their usefulness for improving sustainable production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abimael Ortiz-Chura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego P. Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative metatranscriptomic analysis reveals differences in enteric methanogenesis mechanisms between cows and goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Fabiola Corral-Jara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karla Fabiola Corral-Jara</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogenotrophic methanogens of the mammalian gut: functionally similar, thermodynamically different -A modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fonty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13321,391 +13585,391 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du potentiel de 6 plantes auvergnates pour réduire in vivo les émissions de méthane et les rejets azotés des vaches laitières. Rapport de fin de contrat. 71 pages (confidentiel)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Plan de Gestion des Données (PGD) scientifiques de l’UMRH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2024</w:t>
+              <w:t xml:space="preserve">INRAE. 2024, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04819537v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645317v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan de Gestion des Données (PGD) scientifiques de l’UMRH</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Etude du potentiel de 6 plantes auvergnates pour réduire in vivo les émissions de méthane et les rejets azotés des vaches laitières. Rapport de fin de contrat. 71 pages (confidentiel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Bouhafs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Anglard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2024, pp.20</w:t>
+              <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04645317v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DéfiViande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Institut National de la Recherche Agronomique (INRA). 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13715,227 +13979,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress effects on ovine behaviour, physiology and the gastrointestinal microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriazopoulou Panoraia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dewhurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. The University of Edinburgh, 2020. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04803496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et activité de la communauté des Archaea méthanogènes du rumen en relation avec la production de méthane par les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Blaise Pascal - Clermont-Ferrand II, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011CLF22116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00741981v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13945,105 +14209,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux des interactions µicrobiennes pour réduire la méthanogenèse entérique chez les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Microbiologie et Parasitologie. UCA Clermont-Ferrand, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05392922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId377"/>
+      <w:footerReference w:type="default" r:id="rId388"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14190,51 +14454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habibou Assouma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Waters" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roskam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Smith" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Kenny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Popova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25778" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153253v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abimael Ortiz-Chura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fabiola Corral-Jara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tournayre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2024.11.027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Voland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1548892" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110856v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delb&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verdier-Metz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101537" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306522v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Carlino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Blanco-M&#237;guez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pun&#269;och&#225;&#345;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mengoni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pinto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.07.039" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Denman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-021022-024931" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-024-00348-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708817v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Romero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Ungerfeld" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Y&#225;&#241;ez-Ruiz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2024.116060" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160168v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Palma-Hidalgo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Ungerfeld" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100789" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160195v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belanche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yanez-Ruiz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100788" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174171v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Morgavi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100830" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237667v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7299" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174178v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Andersen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianina Altshuler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Vera-Ponce de Le&#243;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Walter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mcgovern" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-023-01407-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839945v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100589" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929845v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fakih" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabireviews202217025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786693v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bougouin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029922000498" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583376v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Torrent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c07378" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559628v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Huuki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seppo Ahvenj&#228;rvi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lidauer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Vilkki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.758395" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118662v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Palma-Hidalgo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ignacio Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rafael Y&#225;&#241;ez-Ruiz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jim&#233;nez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-021-00073-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136949v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82084-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495627v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo&#8208;caldas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zingaretti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bernard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12427" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860679v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Y. Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrapon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa057" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227796v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.4.4597" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154630v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyamalar Jeyanathan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-019-0342-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473686v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Tillier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226243" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950459v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Guyader" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Reza Seradji" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Saro-Higuera" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02657-18" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629107v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Hohenester" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01273" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890696v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A. Huws" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Creevey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda B. Oyama" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Mizrahi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart E. Denman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02161" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607341v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Riquelme" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002014" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628280v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew S. Mccabe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cormican" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keogh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13013-y" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604273v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mccabe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00937" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454663v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Rira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Silou-Etienne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2016.08.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269366v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao-Paris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian F. Nielsen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01060" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632042v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-7961" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646467v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03115-12" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737363v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pa&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouddane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-011-9420-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PR4K19FH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454712v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.04.060" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650335v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648671v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454699v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12223-010-0060-3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E95B8346F465A5C3899313DD1417C5B8FEA9464B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116308v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlaine Dechamp" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Xavier Gbenou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vachias" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehornoy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206284v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bourguet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Roger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Graviou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Martin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116318v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Samir Dou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Yanibada" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372639v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ya&#241;ez-Ruiz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.315" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148650v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748783v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829762v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208781v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vazeille" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792469v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demeter" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174207v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208765v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251333v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174196v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.111" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897921v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184024v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Pedro" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Rongcai" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim&#233;nez Elisabeth" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palma-Hidalgo Juan M." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n-Garc&#237;a A. Ignacio" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183980v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Garcia-Rodriguez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graviou Dominique" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395905v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Pascal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394588v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersen Thea Os" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Live Heldal Hagen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Arntzen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B. Pope" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402481v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Marquez Pedro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Belanche" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yanez Ruiz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394697v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corral-Jara Karla" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fougere" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420357v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395430v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Cl" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932304v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738156v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229623v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Canceill" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roger-Gaillard," TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737343v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jade Meale" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736861v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901458v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gauthier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881487v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Zingaretti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840971v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738326v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741458v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741702v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801678v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Reza Seradj" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746467v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745240v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750770v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756202v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756349v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757955v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757463v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132561v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748761v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ronholm" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746654v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duplessis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184008v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corral-Jara Karla Fabiola" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanibada B&#233;n&#233;dict" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudra Abdelhamid" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183961v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongcai Huang" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio M. Ungerfeld" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yanez-Ruiz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184003v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blondiaux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bougoin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059734v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175746v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Genestoux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734246v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Morel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744183v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Morel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739540v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742850v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743551v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173819v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958459v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Silou Etienne" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750325v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813186v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891638v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0067.02" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703337v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232813v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P. Morgavi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224680v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369430v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819537v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bouhafs" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645317v2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosiere" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomies" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809726v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04803496v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriazopoulou Panoraia" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dewhurst" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00741981v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22116" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05392922v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habibou Assouma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597797v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limei Lin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilma Tapio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Luo Guan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Seifert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-026-00549-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597793v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela A Alexandre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna-Theoni Vourlaki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001689" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abimael Ortiz-Chura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fabiola Corral-Jara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tournayre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2024.11.027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947783v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Waters" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roskam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Smith" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Kenny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Popova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25778" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Voland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1548892" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110856v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delb&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verdier-Metz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101537" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708817v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Romero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Ungerfeld" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Y&#225;&#241;ez-Ruiz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2024.116060" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306522v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Carlino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Blanco-M&#237;guez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pun&#269;och&#225;&#345;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mengoni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pinto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.07.039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-024-00348-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Denman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-021022-024931" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174178v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Andersen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianina Altshuler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Vera-Ponce de Le&#243;n" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Walter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mcgovern" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-023-01407-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160168v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Palma-Hidalgo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Ungerfeld" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100789" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Morgavi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100830" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belanche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yanez-Ruiz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100788" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237667v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7299" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839945v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100589" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786693v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bougouin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029922000498" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929845v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fakih" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabireviews202217025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583376v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Torrent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c07378" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559628v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Huuki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seppo Ahvenj&#228;rvi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lidauer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Vilkki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.758395" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118662v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Palma-Hidalgo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ignacio Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rafael Y&#225;&#241;ez-Ruiz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jim&#233;nez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-021-00073-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136949v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82084-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495627v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo&#8208;caldas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zingaretti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bernard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12427" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860679v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Y. Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrapon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa057" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227796v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.4.4597" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950459v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Guyader" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Reza Seradji" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Saro-Higuera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02657-18" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154630v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyamalar Jeyanathan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-019-0342-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473686v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Tillier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226243" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629107v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Hohenester" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01273" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890696v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A. Huws" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Creevey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda B. Oyama" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Mizrahi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart E. Denman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02161" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607341v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Riquelme" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002014" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628280v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew S. Mccabe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cormican" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keogh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13013-y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604273v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mccabe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00937" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454663v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Rira" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Silou-Etienne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2016.08.010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269366v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao-Paris" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian F. Nielsen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01060" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632042v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-7961" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646467v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03115-12" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737363v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pa&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouddane" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-011-9420-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PR4K19FH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648671v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454712v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.04.060" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650335v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454699v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12223-010-0060-3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E95B8346F465A5C3899313DD1417C5B8FEA9464B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372639v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ya&#241;ez-Ruiz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.315" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148650v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehornoy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Graviou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116308v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlaine Dechamp" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Xavier Gbenou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vachias" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206284v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bourguet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Roger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Martin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116318v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Samir Dou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Yanibada" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748783v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829762v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208781v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vazeille" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174207v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792469v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demeter" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208765v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251333v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183980v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Garcia-Rodriguez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graviou Dominique" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174196v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.111" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897921v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184024v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Pedro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Rongcai" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim&#233;nez Elisabeth" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palma-Hidalgo Juan M." TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n-Garc&#237;a A. Ignacio" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395430v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fougere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Cl" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394588v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersen Thea Os" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Live Heldal Hagen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Arntzen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B. Pope" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395905v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Pascal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402481v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Marquez Pedro" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Belanche" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yanez Ruiz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394697v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corral-Jara Karla" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420357v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932304v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737343v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jade Meale" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738156v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229623v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Canceill" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roger-Gaillard," TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736861v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901458v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gauthier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840971v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881487v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Zingaretti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738326v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741458v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741702v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801678v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Reza Seradj" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745240v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746467v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756349v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750770v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756202v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757463v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757955v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132561v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746654v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duplessis" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748761v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ronholm" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059734v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184003v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blondiaux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bougoin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184008v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corral-Jara Karla Fabiola" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanibada B&#233;n&#233;dict" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudra Abdelhamid" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183961v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongcai Huang" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio M. Ungerfeld" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yanez-Ruiz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175746v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Genestoux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734246v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Morel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744183v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Morel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739540v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743551v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742850v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173819v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958459v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Silou Etienne" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750325v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813186v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891638v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0067.02" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703337v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232813v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P. Morgavi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224680v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369430v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645317v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosiere" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomies" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819537v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bouhafs" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809726v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04803496v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriazopoulou Panoraia" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dewhurst" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00741981v2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22116" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05392922v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>