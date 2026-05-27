--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -498,351 +498,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05597793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen microbiota associated with feed efficiency in beef cattle are highly influenced by diet composition</w:t>
+                <w:t xml:space="preserve">The role of rumen microbiome in the development of methane mitigation strategies for ruminant livestock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abimael Ortiz-Chura</w:t>
+                <w:t xml:space="preserve">S.M. Waters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karla Fabiola Corral-Jara</w:t>
+                <w:t xml:space="preserve">E. Roskam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Tournayre</w:t>
+                <w:t xml:space="preserve">P.E. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">D.A. Kenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aninu.2024.11.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (7), pp.7591-7606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-25778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153253v1</w:t>
+                <w:t xml:space="preserve">hal-04947783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of rumen microbiome in the development of methane mitigation strategies for ruminant livestock</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rumen microbiota associated with feed efficiency in beef cattle are highly influenced by diet composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Roskam</w:t>
+                <w:t xml:space="preserve">Abimael Ortiz-Chura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.E. Smith</w:t>
+                <w:t xml:space="preserve">Karla Fabiola Corral-Jara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.A. Kenny</w:t>
+                <w:t xml:space="preserve">Jeremy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Popova</w:t>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 108 (7), pp.7591-7606. </w:t>
+              <w:t xml:space="preserve">Animal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, pp.378-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-25778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aninu.2024.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947783v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duration of dam contact had a long effect on calf rumen microbiota without affecting growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Voland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abimael Ortiz-Chura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1034,1254 +1034,1254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the combination of Asparagopsis taxiformis and phloroglucinol to decrease rumen methanogenesis and redirect hydrogen production in goats</w:t>
+                <w:t xml:space="preserve">Unexplored microbial diversity from 2,500 food metagenomes and links with the human microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Romero</w:t>
+                <w:t xml:space="preserve">Niccolò Carlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Ungerfeld</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Aitor Blanco-Míguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Michal Punčochář</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Yáñez-Ruiz</w:t>
+                <w:t xml:space="preserve">Claudia Mengoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2024.116060⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 187 (20), pp.5775-5795.e15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.07.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708817v1</w:t>
+                <w:t xml:space="preserve">hal-05306522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexplored microbial diversity from 2,500 food metagenomes and links with the human microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Niccolò Carlino</w:t>
+                <w:t xml:space="preserve">Ruminant microbiome data are skewed and unFAIR, undermining their usefulness for sustainable production improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abimael Ortiz-Chura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aitor Blanco-Míguez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.07.039⟩</w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (1), pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42523-024-00348-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306522v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminant microbiome data are skewed and unFAIR, undermining their usefulness for sustainable production improvement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abimael Ortiz-Chura</w:t>
+                <w:t xml:space="preserve">Recent Advances in Enteric Methane Mitigation and the Long Road to Sustainable Ruminant Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Martinez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Denman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (1), pp.61. </w:t>
+              <w:t xml:space="preserve">Annual Review of Animal Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.321-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s42523-024-00348-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-animal-021022-024931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774183v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Enteric Methane Mitigation and the Long Road to Sustainable Ruminant Production</w:t>
+                <w:t xml:space="preserve">Exploring the combination of Asparagopsis taxiformis and phloroglucinol to decrease rumen methanogenesis and redirect hydrogen production in goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Roques</w:t>
+                <w:t xml:space="preserve">Pedro Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Martinez-Fernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
+                <w:t xml:space="preserve">Emilio Ungerfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Denman</w:t>
+                <w:t xml:space="preserve">David Yáñez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Animal Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.321-343. </w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 316, pp.116060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-animal-021022-024931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2024.116060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342398v1</w:t>
+                <w:t xml:space="preserve">hal-04708817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic influence of core ciliates within the rumen microbiome</w:t>
+                <w:t xml:space="preserve">Review: Reducing enteric methane emissions improves energy metabolism in livestock: is the tenet right?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thea Andersen</w:t>
+                <w:t xml:space="preserve">D.P. Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ianina Altshuler</w:t>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Vera-Ponce de León</w:t>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juline Walter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emily Mcgovern</w:t>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-023-01407-y⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.100830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174178v1</w:t>
+                <w:t xml:space="preserve">hal-04174171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the effect of phenolic compounds as hydrogen acceptors when ruminal methanogenesis is inhibited in vitro – Part 2. Dairy goats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating the effect of phenolic compounds as hydrogen acceptors when ruminal methanogenesis is inhibited in vitro – Part 1. Dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Huang</w:t>
+                <w:t xml:space="preserve">A. Belanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jiménez</w:t>
+                <w:t xml:space="preserve">E.M. Ungerfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Palma-Hidalgo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E.M. Ungerfeld</w:t>
+                <w:t xml:space="preserve">D. Yanez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17 (5), pp.100789. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100789⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 17 (5), pp.100788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160168v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Reducing enteric methane emissions improves energy metabolism in livestock: is the tenet right?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating the effect of phenolic compounds as hydrogen acceptors when ruminal methanogenesis is inhibited in vitro – Part 2. Dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.P. Morgavi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
+                <w:t xml:space="preserve">J.M. Palma-Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Ungerfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17, pp.100830. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100830⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 17 (5), pp.100789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04174171v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the effect of phenolic compounds as hydrogen acceptors when ruminal methanogenesis is inhibited in vitro – Part 1. Dairy cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Yanez-Ruiz</w:t>
+                <w:t xml:space="preserve">Mécanismes digestifs et métaboliques associés aux différences inter-individuelles de l’efficience alimentaire chez le bovin allaitant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100788⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (3), pp.7299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04160195v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes digestifs et métaboliques associés aux différences inter-individuelles de l’efficience alimentaire chez le bovin allaitant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Metabolic influence of core ciliates within the rumen microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thea Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ianina Altshuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Vera-Ponce de León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juline Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Mcgovern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (3), pp.7299. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (7), pp.1128-1140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41396-023-01407-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04237667v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial colonisation of tannin-rich tropical plants: Interplay between degradability, methane production and tannin disappearance in the rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2348,433 +2348,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associating changes in the bacterial community of rumen and faeces and milk fatty acid profiles in dairy cows fed high-starch or starch and oil-supplemented diets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Tannin Supplementation on Proteolysis during Post-Ruminal Digestion in Wethers Using a Dynamic In Vitro System: A Plant ( Medicago sativa ) Digestomic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022029922000498⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (7), pp.2221-2230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c07378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03786693v1</w:t>
+                <w:t xml:space="preserve">hal-03583376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumen microbial genomics: from cells to genes (and back to cells)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1079/cabireviews202217025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Tannin Supplementation on Proteolysis during Post-Ruminal Digestion in Wethers Using a Dynamic In Vitro System: A Plant ( Medicago sativa ) Digestomic Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sayd</w:t>
+                <w:t xml:space="preserve">Associating changes in the bacterial community of rumen and faeces and milk fatty acid profiles in dairy cows fed high-starch or starch and oil-supplemented diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Torrent</w:t>
+                <w:t xml:space="preserve">Adeline Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 70 (7), pp.2221-2230. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c07378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0022029922000498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583376v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fresh Rumen Liquid Inoculant Enhances the Rumen Microbial Community Establishment in Pre-weaned Dairy Calves</w:t>
               </w:r>
@@ -3067,51 +3067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3156,377 +3156,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of rumen microbial biomarkers linked to methane emission in Holstein dairy cows</w:t>
+                <w:t xml:space="preserve">A catalog of microbial genes from the bovine rumen unveils a specialized and diverse biomass-degrading environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliaxis Ramayo‐caldas</w:t>
+                <w:t xml:space="preserve">Junhua Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Zingaretti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Huanzi Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Estellé</w:t>
+                <w:t xml:space="preserve">Yuliaxis Y. Ramayo-Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Bernard</w:t>
+                <w:t xml:space="preserve">Nicolas Terrapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbg.12427⟩</w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (6), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giaa057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495627v1</w:t>
+                <w:t xml:space="preserve">hal-02860679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A catalog of microbial genes from the bovine rumen unveils a specialized and diverse biomass-degrading environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of rumen microbial biomarkers linked to methane emission in Holstein dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huanzi Zhong</w:t>
+                <w:t xml:space="preserve">Yuliaxis Ramayo‐caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliaxis Y. Ramayo-Caldas</w:t>
+                <w:t xml:space="preserve">Laura Zingaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Terrapon</w:t>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lombard</w:t>
+                <w:t xml:space="preserve">Aurelien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (6), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 137 (1), pp.49-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giaa057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jbg.12427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860679v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruminant microbiota : research status and impacts of microbiota on animal performance and health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Zened</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33 (4), pp.249-260. </w:t>
@@ -3562,459 +3562,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in rumen microbiota of cows in response to dietary supplementation with nitrate, linseed and saponin alone or in combination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial direct-fed microbials fail to reduce methane emissions in primiparous lactating dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeyamalar Jeyanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02657-18⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40104-019-0342-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950459v1</w:t>
+                <w:t xml:space="preserve">hal-02154630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial direct-fed microbials fail to reduce methane emissions in primiparous lactating dairy cows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
+                <w:t xml:space="preserve">Hydrogenotrophic methanogens of the mammalian gut: Functionally similar, thermodynamically different—A modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40104-019-0342-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (12), pp.e0226243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0226243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154630v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenotrophic methanogens of the mammalian gut: Functionally similar, thermodynamically different—A modelling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in rumen microbiota of cows in response to dietary supplementation with nitrate, linseed and saponin alone or in combination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Tillier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Ahmad Reza Seradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
+                <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (12), pp.e0226243. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0226243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02657-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473686v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of interventions to modulate the rumen microbiota composition and function in pre-ruminant and ruminant lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulli Hohenester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4022,51 +4022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1273), </w:t>
@@ -4236,373 +4236,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linseed plus nitrate in the diet for fattening bulls: effects on methane emission, animal health and residues in offal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plane of nutrition affects the phylogenetic diversity and relative abundance of transcriptionally active methanogens in the bovine rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Mcgovern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Doreau</w:t>
+                <w:t xml:space="preserve">Matthew S. Mccabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Riquelme</w:t>
+                <w:t xml:space="preserve">Paul Cormican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvanne Rochette</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kate Keogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (3), pp.1-7. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731117002014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-13013-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607341v1</w:t>
+                <w:t xml:space="preserve">hal-02628280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plane of nutrition affects the phylogenetic diversity and relative abundance of transcriptionally active methanogens in the bovine rumen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linseed plus nitrate in the diet for fattening bulls: effects on methane emission, animal health and residues in offal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew S. Mccabe</w:t>
+                <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Cormican</w:t>
+                <w:t xml:space="preserve">Marie Riquelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Keogh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yvanne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (3), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-13013-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731117002014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628280v1</w:t>
+                <w:t xml:space="preserve">hal-01607341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structural and functional capacity of ruminal and cecal microbiota in growing cattle was unaffected by dietary supplementation of linseed oil and nitrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Mcgovern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Mccabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (937), pp.1-13. </w:t>
@@ -4653,51 +4653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruminal methanogens and bacteria populations in sheep are modified by a tropical environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Rira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4768,351 +4768,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen microbial communities influence metabolic phenotypes in lambs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Potential of tannin-rich plants for modulating ruminal microbes and ruminal fermentation in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Rira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kristian F. Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (1), pp.334-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas2014-7961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269366v1</w:t>
+                <w:t xml:space="preserve">hal-02632042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of tannin-rich plants for modulating ruminal microbes and ruminal fermentation in sheep</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Rumen microbial communities influence metabolic phenotypes in lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry Archimède</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Kristian F. Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 93 (1), pp.334-347. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas2014-7961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632042v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methanogens and methanogenesis in the rumens and ceca of lambs fed two different high-grain-content diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 79 (6), pp.1777-1786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5282,195 +5282,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de méthane et interactions microbiennes dans le rumen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leviers d'action pour réduire la production de méthane entérique par les ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 24 (5), pp.447-460</w:t>
+              <w:t xml:space="preserve">, 2011, 24 (5), pp.461-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648671v1</w:t>
+                <w:t xml:space="preserve">hal-02650335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fibre- and starch-rich finishing diets on methanogenic Archaea diversity and activity in the rumen of feedlot bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5528,204 +5537,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leviers d'action pour réduire la production de méthane entérique par les ruminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production de méthane et interactions microbiennes dans le rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 24 (5), pp.461-474</w:t>
+              <w:t xml:space="preserve">, 2011, 24 (5), pp.447-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650335v1</w:t>
+                <w:t xml:space="preserve">hal-02648671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved protocol for high-quality Co-extraction of DNA and RNA from rumen digesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Microbiologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 55 (4), pp.368-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5797,644 +5797,644 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual model of the synergetic effect of combining the anti-methanogenic macroalgae Asparagopsis taxiformis with the hydrogen acceptor phloroglucinol: a strategy for methane mitigation with fermentation co-benefits for ruminants</w:t>
+                <w:t xml:space="preserve">Hydrogen production and methanogenesis in ruminants: growth kinetics and gas fluxes of key microbial strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Roger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Arthur Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Yañez-Ruiz</w:t>
+                <w:t xml:space="preserve">Anaïs Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Muñoz-Tamayo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Graviou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallory Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dehornoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Gut Microbiology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Jun 2025, Clermont-Ferrand, France, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372639v1</w:t>
+                <w:t xml:space="preserve">hal-05206284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of rumen bacterial guilds in lambs from birth to finish are affected by the absence of dams in the suckling period</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration des relations entre les archées méthanogènes et les bactéries du rumen dans la production de méthane chez les ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
+                <w:t xml:space="preserve">Charlaine Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gérard Xavier Gbenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Blavignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vachias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dehornoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th INTERNATIONAL GUT MICROBIOLOGY SYMPOSIUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE FRANCE &amp; ROWETT INSTITUT UK, Jun 2025, CLERMONT FERRAND, France</w:t>
+              <w:t xml:space="preserve">21ème Rencontre des Microbiologistes du Pôle Clermontois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148650v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des relations entre les archées méthanogènes et les bactéries du rumen dans la production de méthane chez les ruminants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlaine Dechamp</w:t>
+                <w:t xml:space="preserve">Multi-omic investigation to decipher host-microbiota relationships in dairy cattle in the context of methane inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Xavier Gbenou</w:t>
+                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Blavignac</w:t>
+                <w:t xml:space="preserve">Paul Samir Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Vachias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dehornoy</w:t>
+                <w:t xml:space="preserve">Hamid Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedict Yanibada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Rencontre des Microbiologistes du Pôle Clermontois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Clermont-ferrand, France</w:t>
+              <w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05116308v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen production and methanogenesis in ruminants: growth kinetics and gas fluxes of key microbial strain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A conceptual model of the synergetic effect of combining the anti-methanogenic macroalgae Asparagopsis taxiformis with the hydrogen acceptor phloroglucinol: a strategy for methane mitigation with fermentation co-benefits for ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Roger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Graviou</w:t>
+                <w:t xml:space="preserve">A. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mallory Martin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Yañez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Muñoz-Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Gut Microbiology Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agroscope, Sep 2025, Engelberg, Switzerland. pp.482-483, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2025.07.315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05206284v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omic investigation to decipher host-microbiota relationships in dairy cattle in the context of methane inhibition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Dynamics of rumen bacterial guilds in lambs from birth to finish are affected by the absence of dams in the suckling period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Voland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benedict Yanibada</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dehornoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">14th INTERNATIONAL GUT MICROBIOLOGY SYMPOSIUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE FRANCE &amp; ROWETT INSTITUT UK, Jun 2025, CLERMONT FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05116318v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy cows' diet has a marked impact on vitamin B content in milk but less in yogurts</w:t>
               </w:r>
@@ -6584,64 +6584,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sommet de l'Elevage 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Cournon d'Auvergne, France</w:t>
@@ -6664,471 +6664,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental approach for assessing causal microbes in early life diarrhoea in lambs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Reducing enteric methane emissions improves energy metabolism in livestock: is the tenet right?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.P. Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.635</w:t>
+              <w:t xml:space="preserve">International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Granada, Spain. pp.100830</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208781v1</w:t>
+                <w:t xml:space="preserve">hal-04174207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing enteric methane emissions improves energy metabolism in livestock: is the tenet right?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Gallic acid alleviates the negative effect of Asparagopsis armata on milk yield in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Ungerfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Demeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Sep 2022, Granada, Spain. pp.100830</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.940</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174207v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallic acid alleviates the negative effect of Asparagopsis armata on milk yield in dairy cows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E.M. Ungerfeld</w:t>
+                <w:t xml:space="preserve">An experimental approach for assessing causal microbes in early life diarrhoea in lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Voland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Demeter</w:t>
+                <w:t xml:space="preserve">Karine Vazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abimael Ortiz-Chura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.940</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792469v1</w:t>
+                <w:t xml:space="preserve">hal-04208781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between feed efficiency and rumen microbiota in feedlot bulls fed contrasting diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abimael Ortiz-Chura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7272,1317 +7272,1317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive Materials Stimulate Ruminal Methanogenesis and Induce Microbial Changes Indicative of Improved Electron Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abimael Ortiz-Chura</w:t>
+                <w:t xml:space="preserve">Le niveau de biodiversité végétale des prairies modifie les processus digestifs, le microbiote ruminal et des fèces des vaches laitières et la composition du lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Musati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Greenhouse Gas &amp; Animal Agriculture Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Florida, Jun 2022, Orlando, United States</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Institut de l'Elevage, Dec 2022, Paris, France. pp.75-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183980v1</w:t>
+                <w:t xml:space="preserve">hal-03897921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O101 Validation of nutritional strategy to mitigate methane production and improve efficiency of rumen fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Palma-Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.I. Martín-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7 EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Sep 2022, Granada, Spain. pp.367-369, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le niveau de biodiversité végétale des prairies modifie les processus digestifs, le microbiote ruminal et des fèces des vaches laitières et la composition du lait</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">In Vivo Study of Combining Asparagopsis taxiformis and Phloroglucinol to Reduce Methane Production and Improve Rumen Fermentation Efficiency in Goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romero Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huang Rongcai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiménez Elisabeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palma-Hidalgo Juan M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín-García A. Ignacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Institut de l'Elevage, Dec 2022, Paris, France. pp.75-79</w:t>
+              <w:t xml:space="preserve">8th International Greenhouse Gas &amp; Animal Agriculture Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Florida, Jun 2022, Orlando, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897921v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Study of Combining Asparagopsis taxiformis and Phloroglucinol to Reduce Methane Production and Improve Rumen Fermentation Efficiency in Goats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jiménez Elisabeth</w:t>
+                <w:t xml:space="preserve">Conductive Materials Stimulate Ruminal Methanogenesis and Induce Microbial Changes Indicative of Improved Electron Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abimael Ortiz-Chura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palma-Hidalgo Juan M.</w:t>
+                <w:t xml:space="preserve">Jairo Garcia-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martín-García A. Ignacio</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graviou Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Greenhouse Gas &amp; Animal Agriculture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University of Florida, Jun 2022, Orlando, France</w:t>
+              <w:t xml:space="preserve">, University of Florida, Jun 2022, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184024v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial mechanisms at the root of B-vitamins status in plasma and milk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Investigating the effect of divergent residual feed intake phenotypes on the bovine rumen microbiota across contrasting diet in fattening bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bernard</w:t>
+                <w:t xml:space="preserve">Pablo Guarnido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Fougere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Laverroux</w:t>
+                <w:t xml:space="preserve">Faure Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03395430v1</w:t>
+                <w:t xml:space="preserve">hal-03395905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring protozoal function and their greater metabolic influence in the rumen microbiome using (meta)genome-resolved metaproteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andersen Thea Os</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Live Heldal Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andersen Thea Os</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Magnus Arntzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe B. Pope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effect of divergent residual feed intake phenotypes on the bovine rumen microbiota across contrasting diet in fattening bulls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
+                <w:t xml:space="preserve">Phloroglucinol reduced methane production and hydrogen accumulation in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huang Rongcai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romero Marquez Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Belanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Ungerfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Guarnido</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">David Yanez Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395905v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phloroglucinol reduced methane production and hydrogen accumulation in vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huang Rongcai</w:t>
+                <w:t xml:space="preserve">Integration of metatranscriptomic data from cows and goats suggest novel mechanisms involved in enteric methanogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corral-Jara Karla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romero Marquez Pedro</w:t>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Belanche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Yanez Ruiz</w:t>
+                <w:t xml:space="preserve">Hélène Fougere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402481v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of metatranscriptomic data from cows and goats suggest novel mechanisms involved in enteric methanogenesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pourquoi s’intéresser au microbiote ruminal dans l’objectif de réduire les émissions de méthane entérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Webinaire Satellite aux Journées 3R du Consortium Méthane “Comprendre les émissions de méthane chez les ruminants pour mieux les réduire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03394697v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi s’intéresser au microbiote ruminal dans l’objectif de réduire les émissions de méthane entérique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial mechanisms at the root of B-vitamins status in plasma and milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fougere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girard Cl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Laverroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire Satellite aux Journées 3R du Consortium Méthane “Comprendre les émissions de méthane chez les ruminants pour mieux les réduire »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420357v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruminants microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Zened</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants (3R 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2020, Paris, France</w:t>
@@ -8605,980 +8605,980 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An early life methane inhibitor treatment reduced methane emissions in dairy calves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+                <w:t xml:space="preserve">Contrasted status in B vitamins between dairy cows and goats fed various lipid supplements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laverroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bernard</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fougere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Greenhouse Gas and Animal Agriculture Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Foz do Iguassu, Brazil</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology (ISRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737343v1</w:t>
+                <w:t xml:space="preserve">hal-02738156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted status in B vitamins between dairy cows and goats fed various lipid supplements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Laverroux</w:t>
+                <w:t xml:space="preserve">Membre du comité d'organisation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Canceill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fougere</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Roger-Gaillard,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology (ISRP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire de lancement du métaprogramme HOLOFLUX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738156v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membre du comité d'organisation scientifique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An early life methane inhibitor treatment reduced methane emissions in dairy calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">Sarah Jade Meale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Roger-Gaillard,</w:t>
+                <w:t xml:space="preserve">Aurélien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de lancement du métaprogramme HOLOFLUX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">7. Greenhouse Gas and Animal Agriculture Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Foz do Iguassu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229623v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial establishment in the calf rumen</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
+                <w:t xml:space="preserve">Multivariate and network analysis identified microbial biomarkers linked to methane emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura M. Zingaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut Microbiology: No longer the forgotten organ - 11. INRA-Rowett Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736861v1</w:t>
+                <w:t xml:space="preserve">hal-02881487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in rumen metabolites from lambs fed a feed additive containing linseed oil and garlic essential oil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Microbial establishment in the calf rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jade Meale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Gut Microbiology: No longer the forgotten organ - 11. INRA-Rowett Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901458v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen methanogens display species-specific energetic and growth dynamics: a thermodynamic and kinetic based modelling approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+                <w:t xml:space="preserve">Changes in rumen metabolites from lambs fed a feed additive containing linseed oil and garlic essential oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulli Hohenester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840971v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate and network analysis identified microbial biomarkers linked to methane emission</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laura M. Zingaretti</w:t>
+                <w:t xml:space="preserve">Rumen methanogens display species-specific energetic and growth dynamics: a thermodynamic and kinetic based modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Núria Mach</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Graviou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science, Aug 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881487v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of microbial taxa linked to methane emission in Holstein and Charolais cattle by an integrative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Zingaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut Microbiology: No longer the forgotten organ - 11. INRA-Rowett Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Aberdeen, United Kingdom</w:t>
@@ -9607,103 +9607,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of an early-life antimethanogenic treatment on the establishment of archaea in the rumen of lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut Microbiology 10. joint inra-Rowett symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
@@ -9732,103 +9732,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a lipid-garlic treatment on archaeal community establishment and rumen function in lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
@@ -9857,103 +9857,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary nitrates decrease methane emission by inhibiting rumen methanogenic archaea without influencing nitrate reducing bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Reza Seradj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut Microbiology: From Sequence to Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Aberdeen, United Kingdom. 1 p</w:t>
@@ -9976,890 +9976,890 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminal methanogens are enhanced by tropical environment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fungal secondary metabolites from Monascus spp. reduce methane production by affecting rumen methanogenic Archaea diversity in wethers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Silou-Etienne</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ribière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Denonfoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Greenhouse Gases and Animal Agriculture Conference (GGAA 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Dublin, Ireland. 1 p</w:t>
+              <w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745240v1</w:t>
+                <w:t xml:space="preserve">hal-02746467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal secondary metabolites from Monascus spp. reduce methane production by affecting rumen methanogenic Archaea diversity in wethers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ruminal methanogens are enhanced by tropical environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Rira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Silou-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">5. Greenhouse Gases and Animal Agriculture Conference (GGAA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Dublin, Ireland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746467v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fibre- and starch-rich finishing diets on methanogenic Archaea diversity and activity in the rumen of feedlot bulls</w:t>
+                <w:t xml:space="preserve">Dietary linseed supplementation decreases methanogenic community diversity in the rumen of bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GGAA2010: 4. Greenhouse Gases and Animal Agriculture Conference</w:t>
+              <w:t xml:space="preserve">The Greenhouse Gases and Animal Agriculture (GGAA) conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756349v1</w:t>
+                <w:t xml:space="preserve">hal-02750770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary linseed supplementation decreases methanogenic community diversity in the rumen of bulls</w:t>
+                <w:t xml:space="preserve">Methane emissions and rumen methanogens in sheep harbouring or not protozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvanne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Graviou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Greenhouse Gases and Animal Agriculture (GGAA) conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Banff, Canada</w:t>
+              <w:t xml:space="preserve">7. Joint Symposium of Rowett-INRA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750770v1</w:t>
+                <w:t xml:space="preserve">hal-02756202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane emissions and rumen methanogens in sheep harbouring or not protozoa</w:t>
+                <w:t xml:space="preserve">Effect of fibre- and starch-rich finishing diets on methanogenic Archaea diversity and activity in the rumen of feedlot bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Joint Symposium of Rowett-INRA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">GGAA2010: 4. Greenhouse Gases and Animal Agriculture Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756202v1</w:t>
+                <w:t xml:space="preserve">hal-02756349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanogenesis kinetics and fermentation patterns in the rumen of sheep with or without protozoa</w:t>
+                <w:t xml:space="preserve">Dynamique de l'écosystème microbien du rumen en relation avec la production de méthane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757463v1</w:t>
+                <w:t xml:space="preserve">hal-02757955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de l'écosystème microbien du rumen en relation avec la production de méthane</w:t>
+                <w:t xml:space="preserve">Methanogenesis kinetics and fermentation patterns in the rumen of sheep with or without protozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757955v1</w:t>
+                <w:t xml:space="preserve">hal-02757463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10916,64 +10916,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auzance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74ème conférence annuelle de la Société canadienne des microbiologistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Montréal (Québec), Canada</w:t>
@@ -11028,51 +11028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auzance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laverroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11246,527 +11246,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d’une approche par digestomique pour l’étude fine de la digestion post-ruminale des protéines végétales. Application à l’effet des tannins</w:t>
+                <w:t xml:space="preserve">Use of a Multi-Omic Approach for Identifying Rumen Microbiome Mechanisms in Cows Modulated by an Anti-Methanogenic Additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Corral-Jara Karla Fabiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanibada Bénédict</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudra Abdelhamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">8th International Greenhouse Gas &amp; Animal Agriculture Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04059734v1</w:t>
+                <w:t xml:space="preserve">hal-04184008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Microbiota Composition Data to Improve Predictive Models of Methane Emissions from Dairy Cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adeline Bougoin</w:t>
+                <w:t xml:space="preserve">Synergistic Effects of Natural Hydrogen Acceptors and a Methanogenesis Inhibitor on In Vitro Rumen Fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongcai Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Belanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio M. Ungerfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Yanez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Greenhouse Gas &amp; Animal Agriculture Conference</w:t>
+              <w:t xml:space="preserve">8th International Greenhouse Gas &amp; Animal Agriculture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184003v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a Multi-Omic Approach for Identifying Rumen Microbiome Mechanisms in Cows Modulated by an Anti-Methanogenic Additive</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Use of Microbiota Composition Data to Improve Predictive Models of Methane Emissions from Dairy Cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Graviou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bougoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Greenhouse Gas &amp; Animal Agriculture Conference</w:t>
+              <w:t xml:space="preserve">8. International Greenhouse Gas &amp; Animal Agriculture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184008v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic Effects of Natural Hydrogen Acceptors and a Methanogenesis Inhibitor on In Vitro Rumen Fermentation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation d’une approche par digestomique pour l’étude fine de la digestion post-ruminale des protéines végétales. Application à l’effet des tannins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Yanez-Ruiz</w:t>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Greenhouse Gas &amp; Animal Agriculture Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183961v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tannins contained in tropical tannin-rich plants influence early attachment of rumen microbial communities associated to fiber degradation and methane production</w:t>
               </w:r>
@@ -11778,64 +11778,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Rira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Genestoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11877,90 +11877,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumen methanogens exhibit specific energetic and growth dynamics: a modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12015,51 +12015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome méthanogène pour réduire les émissions de méthane par les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12123,90 +12123,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between ruminal and cecal microbial signatures and feed efficiency in growing cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jade Meale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Joint Symposium Inra Rowett</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12231,103 +12231,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of an early life antimethanogenic treatment on methane emissions in growing lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture (GGAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Melbourne, Australia. 2016</w:t>
@@ -12369,77 +12369,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumen methanogens display species-specific methane production kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fonty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12481,90 +12481,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l’empreinte métabolique urinaire durant les différentes colonisations microbiennes du rumen chez l’agneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées Scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014, 8èmes Journées Scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12602,51 +12602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruminal methanogens population is enhanced by tropical environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Rira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12727,64 +12727,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methanogenic Archaea community structure and activity in the rumen and caecum of lambs fed corn or wheat high concentrate diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Joint INRA-Rowett Symposium: Gut Microbiota: friend or foe?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. INRA, 186 p., 2012, 8th INRA-Rowett symposium on gut microbiology: Gut Microbiota: friend or foe?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12822,64 +12822,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et activité de la communauté méthanogènes du rumen en relation avec la production de méthane chez les ruminants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'écoles doctorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Clermont ferrand, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12936,90 +12936,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonization and establishment of the rumen microbiota – opportunities to influence productivity and methane emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Yáñez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Improving rumen function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-26, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13085,103 +13085,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic Effects of Natural Hydrogen Acceptors and a Methanogenesis Inhibitor on In Vitro Rumen Fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huang Rongcai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Belanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Ungerfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Yáñez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -13195,387 +13195,505 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminant microbiome data are skewed and unFAIR, undermining their usefulness for improving sustainable production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Concept to Perspective: Digital Twins of Microbial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego P. Morgavi</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04232813v1</w:t>
+                <w:t xml:space="preserve">hal-05613501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative metatranscriptomic analysis reveals differences in enteric methanogenesis mechanisms between cows and goats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ruminant microbiome data are skewed and unFAIR, undermining their usefulness for improving sustainable production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abimael Ortiz-Chura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego P. Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04224680v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An integrative metatranscriptomic analysis reveals differences in enteric methanogenesis mechanisms between cows and goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Fabiola Corral-Jara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hydrogenotrophic methanogens of the mammalian gut: functionally similar, thermodynamically different -A modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fonty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13585,391 +13703,391 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan de Gestion des Données (PGD) scientifiques de l’UMRH</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pomies</w:t>
+                <w:t xml:space="preserve">Etude du potentiel de 6 plantes auvergnates pour réduire in vivo les émissions de méthane et les rejets azotés des vaches laitières. Rapport de fin de contrat. 71 pages (confidentiel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Bouhafs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Anglard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2024, pp.20</w:t>
+              <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04645317v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du potentiel de 6 plantes auvergnates pour réduire in vivo les émissions de méthane et les rejets azotés des vaches laitières. Rapport de fin de contrat. 71 pages (confidentiel)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Fournier</w:t>
+                <w:t xml:space="preserve">Plan de Gestion des Données (PGD) scientifiques de l’UMRH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2024</w:t>
+              <w:t xml:space="preserve">INRAE. 2024, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04819537v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645317v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DéfiViande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Institut National de la Recherche Agronomique (INRA). 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13979,227 +14097,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress effects on ovine behaviour, physiology and the gastrointestinal microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriazopoulou Panoraia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dewhurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. The University of Edinburgh, 2020. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04803496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et activité de la communauté des Archaea méthanogènes du rumen en relation avec la production de méthane par les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Blaise Pascal - Clermont-Ferrand II, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011CLF22116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00741981v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14209,105 +14327,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux des interactions µicrobiennes pour réduire la méthanogenèse entérique chez les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Microbiologie et Parasitologie. UCA Clermont-Ferrand, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05392922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId388"/>
+      <w:footerReference w:type="default" r:id="rId394"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14454,51 +14572,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habibou Assouma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597797v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limei Lin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilma Tapio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Luo Guan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Seifert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-026-00549-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597793v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela A Alexandre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna-Theoni Vourlaki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001689" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abimael Ortiz-Chura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fabiola Corral-Jara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tournayre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2024.11.027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947783v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Waters" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roskam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Smith" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Kenny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Popova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25778" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Voland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1548892" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110856v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delb&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verdier-Metz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101537" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708817v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Romero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Ungerfeld" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Y&#225;&#241;ez-Ruiz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2024.116060" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306522v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Carlino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Blanco-M&#237;guez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pun&#269;och&#225;&#345;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mengoni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pinto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.07.039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-024-00348-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Denman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-021022-024931" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174178v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Andersen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianina Altshuler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Vera-Ponce de Le&#243;n" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Walter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mcgovern" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-023-01407-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160168v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Palma-Hidalgo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Ungerfeld" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100789" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Morgavi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100830" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belanche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yanez-Ruiz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100788" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237667v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7299" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839945v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100589" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786693v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bougouin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029922000498" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929845v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fakih" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabireviews202217025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583376v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Torrent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c07378" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559628v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Huuki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seppo Ahvenj&#228;rvi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lidauer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Vilkki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.758395" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118662v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Palma-Hidalgo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ignacio Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rafael Y&#225;&#241;ez-Ruiz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jim&#233;nez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-021-00073-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136949v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82084-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495627v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo&#8208;caldas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zingaretti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bernard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12427" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860679v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Y. Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrapon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa057" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227796v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.4.4597" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950459v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Guyader" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Reza Seradji" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Saro-Higuera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02657-18" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154630v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyamalar Jeyanathan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-019-0342-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473686v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Tillier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226243" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629107v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Hohenester" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01273" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890696v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A. Huws" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Creevey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda B. Oyama" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Mizrahi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart E. Denman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02161" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607341v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Riquelme" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002014" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628280v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew S. Mccabe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cormican" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keogh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13013-y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604273v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mccabe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00937" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454663v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Rira" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Silou-Etienne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2016.08.010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269366v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao-Paris" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian F. Nielsen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01060" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632042v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-7961" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646467v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03115-12" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737363v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pa&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouddane" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-011-9420-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PR4K19FH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648671v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454712v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.04.060" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650335v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454699v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12223-010-0060-3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E95B8346F465A5C3899313DD1417C5B8FEA9464B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372639v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ya&#241;ez-Ruiz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.315" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148650v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehornoy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Graviou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116308v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlaine Dechamp" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Xavier Gbenou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vachias" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206284v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bourguet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Roger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Martin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116318v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Samir Dou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Yanibada" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748783v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829762v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208781v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vazeille" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174207v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792469v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demeter" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208765v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251333v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183980v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Garcia-Rodriguez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graviou Dominique" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174196v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.111" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897921v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184024v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Pedro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Rongcai" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim&#233;nez Elisabeth" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palma-Hidalgo Juan M." TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n-Garc&#237;a A. Ignacio" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395430v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fougere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Cl" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394588v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersen Thea Os" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Live Heldal Hagen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Arntzen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B. Pope" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395905v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Pascal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402481v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Marquez Pedro" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Belanche" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yanez Ruiz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394697v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corral-Jara Karla" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420357v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932304v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737343v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jade Meale" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738156v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229623v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Canceill" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roger-Gaillard," TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736861v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901458v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gauthier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840971v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881487v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Zingaretti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738326v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741458v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741702v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801678v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Reza Seradj" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745240v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746467v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756349v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750770v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756202v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757463v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757955v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132561v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746654v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duplessis" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748761v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ronholm" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059734v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184003v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blondiaux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bougoin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184008v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corral-Jara Karla Fabiola" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanibada B&#233;n&#233;dict" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudra Abdelhamid" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183961v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongcai Huang" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio M. Ungerfeld" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yanez-Ruiz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175746v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Genestoux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734246v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Morel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744183v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Morel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739540v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743551v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742850v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173819v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958459v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Silou Etienne" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750325v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813186v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891638v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0067.02" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703337v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232813v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P. Morgavi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224680v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369430v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645317v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosiere" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomies" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819537v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bouhafs" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809726v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04803496v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriazopoulou Panoraia" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dewhurst" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00741981v2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22116" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05392922v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habibou Assouma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597797v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limei Lin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilma Tapio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Luo Guan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Seifert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-026-00549-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597793v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela A Alexandre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna-Theoni Vourlaki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001689" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947783v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Waters" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roskam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Smith" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Kenny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Popova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25778" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153253v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abimael Ortiz-Chura" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fabiola Corral-Jara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tournayre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2024.11.027" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Voland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1548892" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110856v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delb&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verdier-Metz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101537" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306522v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Carlino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Blanco-M&#237;guez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pun&#269;och&#225;&#345;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mengoni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pinto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.07.039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-024-00348-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Denman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-021022-024931" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708817v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Romero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Ungerfeld" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Y&#225;&#241;ez-Ruiz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2024.116060" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174171v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Morgavi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100830" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160195v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belanche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Ungerfeld" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yanez-Ruiz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100788" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160168v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Palma-Hidalgo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100789" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7299" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174178v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Andersen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianina Altshuler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Vera-Ponce de Le&#243;n" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Walter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mcgovern" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-023-01407-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839945v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100589" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583376v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Torrent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c07378" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929845v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fakih" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabireviews202217025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786693v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bougouin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029922000498" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559628v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Huuki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seppo Ahvenj&#228;rvi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lidauer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Vilkki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.758395" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118662v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Palma-Hidalgo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ignacio Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rafael Y&#225;&#241;ez-Ruiz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jim&#233;nez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-021-00073-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136949v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82084-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860679v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Y. Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrapon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa057" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495627v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo&#8208;caldas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zingaretti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bernard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12427" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227796v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.4.4597" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154630v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyamalar Jeyanathan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-019-0342-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473686v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Tillier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226243" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950459v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Guyader" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Reza Seradji" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Saro-Higuera" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02657-18" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629107v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Hohenester" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01273" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890696v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A. Huws" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Creevey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda B. Oyama" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Mizrahi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart E. Denman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02161" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628280v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew S. Mccabe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cormican" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keogh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13013-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607341v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Riquelme" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604273v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mccabe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00937" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454663v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Rira" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Silou-Etienne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2016.08.010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632042v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-7961" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269366v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao-Paris" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian F. Nielsen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01060" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646467v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03115-12" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737363v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pa&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouddane" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-011-9420-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PR4K19FH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650335v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454712v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.04.060" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648671v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454699v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12223-010-0060-3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E95B8346F465A5C3899313DD1417C5B8FEA9464B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206284v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bourguet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Roger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Graviou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Martin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehornoy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116308v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlaine Dechamp" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Xavier Gbenou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vachias" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116318v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Samir Dou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Yanibada" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372639v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ya&#241;ez-Ruiz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.315" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148650v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748783v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829762v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174207v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792469v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demeter" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208781v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vazeille" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208765v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251333v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897921v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174196v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.111" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184024v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Pedro" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Rongcai" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim&#233;nez Elisabeth" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palma-Hidalgo Juan M." TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n-Garc&#237;a A. Ignacio" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183980v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Garcia-Rodriguez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graviou Dominique" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395905v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Pascal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394588v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersen Thea Os" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Live Heldal Hagen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Arntzen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B. Pope" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402481v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Marquez Pedro" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Belanche" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yanez Ruiz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394697v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corral-Jara Karla" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fougere" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420357v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395430v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Cl" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932304v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738156v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229623v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Canceill" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roger-Gaillard," TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737343v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jade Meale" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881487v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Zingaretti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736861v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901458v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gauthier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840971v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738326v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741458v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741702v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801678v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Reza Seradj" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746467v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745240v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750770v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756202v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756349v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757955v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757463v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132561v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746654v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duplessis" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748761v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ronholm" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184008v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corral-Jara Karla Fabiola" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanibada B&#233;n&#233;dict" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudra Abdelhamid" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183961v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongcai Huang" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio M. Ungerfeld" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yanez-Ruiz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184003v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blondiaux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bougoin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059734v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175746v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Genestoux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734246v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Morel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744183v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Morel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739540v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743551v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742850v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173819v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958459v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Silou Etienne" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750325v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813186v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891638v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0067.02" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703337v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05613501v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232813v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P. Morgavi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224680v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369430v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819537v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bouhafs" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645317v2" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosiere" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomies" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809726v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04803496v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriazopoulou Panoraia" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dewhurst" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00741981v2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22116" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05392922v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>