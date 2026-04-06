--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François MILLET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur adjoint en charge de la programmation culturelle et scientifiqueDocteur en sociologie associé au CERREV - Centre de Recherche Risques & Vulnérabilités - UR 3918 </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">millet-francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-8912-6311</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologiste en écologie de formation initiale,Directeur des projets sciences et société et co-fondateur du Dôme - centre de culture scientifique de Caen-Normandie,Doctorant UR 3918 CERREV - Centre de Recherche Risques & Vulnérabilités - UNICAEN I université de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quelques badges dispensés par la communauté scientifique :</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique et hydrogène : le Living Lab ou l’ébauche d’une recherche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ducoulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Transition énergétique bas carbone (et hydrogène) : quelles politiques ?, HS 34, 18 p. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.29989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître les apprentissages et les engagements pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMCSTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle Page : Un programme culturel en mode Living Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La CSTI à l'âge du faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMCSTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'étude de la matière organique à l'analyse de l'érosion : exemple du bassin versant du Moulin, dans les terres noires des Alpes-de-Haute-Provence (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bakyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Kéravis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 331 (331), pp.1, 7-14. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8050(00)01384-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités et usages d'un carnet de recherche participative sur l'hydrogène et la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des "Journées Hubert Curien" de Science&amp;You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Loraine; Science&amp;You, Nov 2021, Metz, France. pp.494-495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open badge : Développer l'accessibilité des outils, développer les usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eden Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Badgeons les compétences en Normandie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des infox et mobilisation de l’esprit critique en temps de crise sanitaire : les apports de la méthode Living Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassili Rivron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Journalisme et plateformes 2ème éd. : information, infomédiation et "fake news"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Aix-Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers Lieux scientifiques et culturels : quels leviers et modalités de participation des publics à la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des "Journées Hubert Curien" de Science&amp;You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Loraine Science&amp;You; Science&amp;You, Nov 2021, Metz, France. pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSTI en mode Living Lab : quelle mesure d’impact ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum régional de la CSTI en Pays de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des générations plastiques. Co-recherche et bifurcation plastique avec la société civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Begrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rioual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Gallanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ième rencontre du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Talence, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation par un tiers médiateur de démarches participatives de conception et de prototypage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thimoté Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communautés et pratiques d'écritures des patrimoines et des mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire de Nanterre, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieu : réel tremplin pour la recherche participative et l'innovation populaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition énergétique bas carbone : obstacles et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-343-25208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Final ANR Equipact 23-SSRP-0017 : La composante formation du projet Equipact. Former aux SRP, une nécessité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Duray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lucien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Équipact. 2025, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId47"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François MILLET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur adjoint en charge de la programmation culturelle et scientifiqueDocteur en sociologie associé au CERREV - Centre de Recherche Risques & Vulnérabilités - UR 3918 </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">millet-francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-8912-6311</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologiste en écologie de formation initiale,Directeur des projets sciences et société et co-fondateur du Dôme - centre de culture scientifique de Caen-Normandie,Doctorant UR 3918 CERREV - Centre de Recherche Risques & Vulnérabilités - UNICAEN I université de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quelques badges dispensés par la communauté scientifique :</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique et hydrogène : le Living Lab ou l’ébauche d’une recherche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ducoulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Transition énergétique bas carbone (et hydrogène) : quelles politiques ?, HS 34, 18 p. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.29989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître les apprentissages et les engagements pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMCSTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La CSTI à l'âge du faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMCSTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle Page : Un programme culturel en mode Living Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'étude de la matière organique à l'analyse de l'érosion : exemple du bassin versant du Moulin, dans les terres noires des Alpes-de-Haute-Provence (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bakyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Kéravis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 331 (331), pp.1, 7-14. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8050(00)01384-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités et usages d'un carnet de recherche participative sur l'hydrogène et la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des "Journées Hubert Curien" de Science&amp;You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Loraine; Science&amp;You, Nov 2021, Metz, France. pp.494-495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open badge : Développer l'accessibilité des outils, développer les usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eden Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Badgeons les compétences en Normandie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des infox et mobilisation de l’esprit critique en temps de crise sanitaire : les apports de la méthode Living Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassili Rivron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Journalisme et plateformes 2ème éd. : information, infomédiation et "fake news"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Aix-Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers Lieux scientifiques et culturels : quels leviers et modalités de participation des publics à la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des "Journées Hubert Curien" de Science&amp;You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Loraine Science&amp;You; Science&amp;You, Nov 2021, Metz, France. pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSTI en mode Living Lab : quelle mesure d’impact ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum régional de la CSTI en Pays de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des générations plastiques. Co-recherche et bifurcation plastique avec la société civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Begrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rioual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Gallanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ième rencontre du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Talence, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation par un tiers médiateur de démarches participatives de conception et de prototypage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thimoté Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communautés et pratiques d'écritures des patrimoines et des mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire de Nanterre, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieu : réel tremplin pour la recherche participative et l'innovation populaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition énergétique bas carbone : obstacles et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-343-25208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outiller la recherche participative : les résultats du projet EQUIPACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Duray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Final ANR Equipact 23-SSRP-0017 : La composante formation du projet Equipact. Former aux SRP, une nécessité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Duray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lucien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Équipact. 2025, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'éducatiοn pοpulaire à l'innοvatiοn pοpulaire : culture scientifique, recherche participative et tiers-lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Normandie Université, 2025. Français. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2025NORMC035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05546144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId52"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23633CCF"/>
+    <w:nsid w:val="6A1F33D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/millet-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-8912-6311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213992v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Amand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ducoulombier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Millet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.29989" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03594655v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03594617v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03594610v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bakyono" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier K&#233;ravis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01384-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04411022v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Jean-Marie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629979v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dolbeau-Bandin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Rivron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04411024v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03594636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306508v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Begrem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rioual" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Amand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gallanti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04410808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimot&#233; Lebrun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04410873v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306332v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duray" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fourat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lucien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/millet-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-8912-6311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213992v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Amand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ducoulombier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Millet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.29989" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03594655v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03594610v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03594617v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bakyono" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier K&#233;ravis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01384-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04411022v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Jean-Marie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629979v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dolbeau-Bandin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Rivron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04411024v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03594636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306508v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Begrem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rioual" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Amand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gallanti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04410808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimot&#233; Lebrun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04410873v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308652v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadenne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fourat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306332v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lucien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05546144v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NORMC035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>