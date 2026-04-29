--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François MILLET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur adjoint en charge de la programmation culturelle et scientifiqueDocteur en sociologie associé au CERREV - Centre de Recherche Risques & Vulnérabilités - UR 3918 </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">millet-francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-8912-6311</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologiste en écologie de formation initiale,Directeur des projets sciences et société et co-fondateur du Dôme - centre de culture scientifique de Caen-Normandie,Doctorant UR 3918 CERREV - Centre de Recherche Risques & Vulnérabilités - UNICAEN I université de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quelques badges dispensés par la communauté scientifique :</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique et hydrogène : le Living Lab ou l’ébauche d’une recherche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ducoulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Transition énergétique bas carbone (et hydrogène) : quelles politiques ?, HS 34, 18 p. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.29989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître les apprentissages et les engagements pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMCSTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La CSTI à l'âge du faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMCSTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle Page : Un programme culturel en mode Living Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'étude de la matière organique à l'analyse de l'érosion : exemple du bassin versant du Moulin, dans les terres noires des Alpes-de-Haute-Provence (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bakyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Kéravis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 331 (331), pp.1, 7-14. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8050(00)01384-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités et usages d'un carnet de recherche participative sur l'hydrogène et la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des "Journées Hubert Curien" de Science&amp;You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Loraine; Science&amp;You, Nov 2021, Metz, France. pp.494-495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open badge : Développer l'accessibilité des outils, développer les usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eden Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Badgeons les compétences en Normandie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des infox et mobilisation de l’esprit critique en temps de crise sanitaire : les apports de la méthode Living Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassili Rivron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Journalisme et plateformes 2ème éd. : information, infomédiation et "fake news"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Aix-Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers Lieux scientifiques et culturels : quels leviers et modalités de participation des publics à la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des "Journées Hubert Curien" de Science&amp;You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Loraine Science&amp;You; Science&amp;You, Nov 2021, Metz, France. pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSTI en mode Living Lab : quelle mesure d’impact ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum régional de la CSTI en Pays de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des générations plastiques. Co-recherche et bifurcation plastique avec la société civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Begrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rioual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Gallanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ième rencontre du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Talence, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation par un tiers médiateur de démarches participatives de conception et de prototypage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thimoté Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communautés et pratiques d'écritures des patrimoines et des mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire de Nanterre, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieu : réel tremplin pour la recherche participative et l'innovation populaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition énergétique bas carbone : obstacles et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-343-25208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outiller la recherche participative : les résultats du projet EQUIPACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Duray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Final ANR Equipact 23-SSRP-0017 : La composante formation du projet Equipact. Former aux SRP, une nécessité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Duray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lucien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Équipact. 2025, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'éducatiοn pοpulaire à l'innοvatiοn pοpulaire : culture scientifique, recherche participative et tiers-lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Normandie Université, 2025. Français. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2025NORMC035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05546144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId52"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François MILLET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur adjoint en charge de la programmation culturelle et scientifiqueDocteur en sociologie associé au CERREV - Centre de Recherche Risques & Vulnérabilités - UR 3918 </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">millet-francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-8912-6311</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologiste en écologie de formation initiale,Directeur des projets sciences et société et co-fondateur du Dôme - centre de culture scientifique de Caen-Normandie,Doctorant UR 3918 CERREV - Centre de Recherche Risques & Vulnérabilités - UNICAEN I université de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quelques badges dispensés par la communauté scientifique :</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique et hydrogène : le Living Lab ou l’ébauche d’une recherche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ducoulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Transition énergétique bas carbone (et hydrogène) : quelles politiques ?, HS 34, 18 p. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.29989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître les apprentissages et les engagements pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMCSTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle Page : Un programme culturel en mode Living Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La CSTI à l'âge du faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMCSTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'étude de la matière organique à l'analyse de l'érosion : exemple du bassin versant du Moulin, dans les terres noires des Alpes-de-Haute-Provence (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bakyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Kéravis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 331 (331), pp.1, 7-14. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8050(00)01384-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités et usages d'un carnet de recherche participative sur l'hydrogène et la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des "Journées Hubert Curien" de Science&amp;You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Loraine; Science&amp;You, Nov 2021, Metz, France. pp.494-495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open badge : Développer l'accessibilité des outils, développer les usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eden Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Badgeons les compétences en Normandie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des infox et mobilisation de l’esprit critique en temps de crise sanitaire : les apports de la méthode Living Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassili Rivron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Journalisme et plateformes 2ème éd. : information, infomédiation et "fake news"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Aix-Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers Lieux scientifiques et culturels : quels leviers et modalités de participation des publics à la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des "Journées Hubert Curien" de Science&amp;You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Loraine Science&amp;You; Science&amp;You, Nov 2021, Metz, France. pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSTI en mode Living Lab : quelle mesure d’impact ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum régional de la CSTI en Pays de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des générations plastiques. Co-recherche et bifurcation plastique avec la société civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Begrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rioual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Gallanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ième rencontre du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Talence, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation par un tiers médiateur de démarches participatives de conception et de prototypage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thimoté Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communautés et pratiques d'écritures des patrimoines et des mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire de Nanterre, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieu : réel tremplin pour la recherche participative et l'innovation populaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition énergétique bas carbone : obstacles et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-343-25208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outiller la recherche participative : les résultats du projet EQUIPACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Duray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Final ANR Equipact 23-SSRP-0017 : La composante formation du projet Equipact. Former aux SRP, une nécessité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Duray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lucien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Équipact. 2025, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'éducatiοn pοpulaire à l'innοvatiοn pοpulaire : culture scientifique, recherche participative et tiers-lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Normandie Université, 2025. Français. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2025NORMC035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05546144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId52"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A1F33D4"/>
+    <w:nsid w:val="792FA664"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/millet-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-8912-6311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213992v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Amand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ducoulombier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Millet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.29989" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03594655v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03594610v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03594617v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bakyono" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier K&#233;ravis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01384-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04411022v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Jean-Marie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629979v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dolbeau-Bandin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Rivron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04411024v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03594636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306508v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Begrem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rioual" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Amand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gallanti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04410808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimot&#233; Lebrun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04410873v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308652v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadenne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fourat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306332v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lucien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05546144v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NORMC035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/millet-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-8912-6311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213992v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Amand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ducoulombier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Millet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.29989" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03594655v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03594617v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03594610v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bakyono" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier K&#233;ravis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01384-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04411022v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Jean-Marie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629979v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dolbeau-Bandin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Rivron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04411024v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03594636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306508v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Begrem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rioual" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Amand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gallanti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04410808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimot&#233; Lebrun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04410873v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308652v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadenne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fourat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306332v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lucien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05546144v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NORMC035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>