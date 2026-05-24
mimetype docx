--- v2 (2026-04-29)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François MILLET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur adjoint en charge de la programmation culturelle et scientifiqueDocteur en sociologie associé au CERREV - Centre de Recherche Risques & Vulnérabilités - UR 3918 </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">millet-francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-8912-6311</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologiste en écologie de formation initiale,Directeur des projets sciences et société et co-fondateur du Dôme - centre de culture scientifique de Caen-Normandie,Doctorant UR 3918 CERREV - Centre de Recherche Risques & Vulnérabilités - UNICAEN I université de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quelques badges dispensés par la communauté scientifique :</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique et hydrogène : le Living Lab ou l’ébauche d’une recherche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ducoulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Transition énergétique bas carbone (et hydrogène) : quelles politiques ?, HS 34, 18 p. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.29989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître les apprentissages et les engagements pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMCSTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle Page : Un programme culturel en mode Living Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La CSTI à l'âge du faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMCSTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'étude de la matière organique à l'analyse de l'érosion : exemple du bassin versant du Moulin, dans les terres noires des Alpes-de-Haute-Provence (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bakyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Kéravis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 331 (331), pp.1, 7-14. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8050(00)01384-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités et usages d'un carnet de recherche participative sur l'hydrogène et la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des "Journées Hubert Curien" de Science&amp;You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Loraine; Science&amp;You, Nov 2021, Metz, France. pp.494-495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open badge : Développer l'accessibilité des outils, développer les usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eden Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Badgeons les compétences en Normandie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des infox et mobilisation de l’esprit critique en temps de crise sanitaire : les apports de la méthode Living Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassili Rivron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Journalisme et plateformes 2ème éd. : information, infomédiation et "fake news"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Aix-Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers Lieux scientifiques et culturels : quels leviers et modalités de participation des publics à la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des "Journées Hubert Curien" de Science&amp;You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Loraine Science&amp;You; Science&amp;You, Nov 2021, Metz, France. pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSTI en mode Living Lab : quelle mesure d’impact ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum régional de la CSTI en Pays de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des générations plastiques. Co-recherche et bifurcation plastique avec la société civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Begrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rioual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Gallanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ième rencontre du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Talence, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation par un tiers médiateur de démarches participatives de conception et de prototypage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thimoté Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communautés et pratiques d'écritures des patrimoines et des mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire de Nanterre, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieu : réel tremplin pour la recherche participative et l'innovation populaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition énergétique bas carbone : obstacles et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-343-25208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outiller la recherche participative : les résultats du projet EQUIPACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Duray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Final ANR Equipact 23-SSRP-0017 : La composante formation du projet Equipact. Former aux SRP, une nécessité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Duray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lucien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Équipact. 2025, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'éducatiοn pοpulaire à l'innοvatiοn pοpulaire : culture scientifique, recherche participative et tiers-lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Normandie Université, 2025. Français. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2025NORMC035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05546144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId52"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François MILLET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur adjoint en charge de la programmation culturelle et scientifiqueDocteur en sociologie associé au CERREV - Centre de Recherche Risques & Vulnérabilités - UR 3918 </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">millet-francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-8912-6311</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologiste en écologie de formation initiale,Directeur des projets sciences et société et co-fondateur du Dôme - centre de culture scientifique de Caen-Normandie,Doctorant UR 3918 CERREV - Centre de Recherche Risques & Vulnérabilités - UNICAEN I université de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quelques badges dispensés par la communauté scientifique :</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique et hydrogène : le Living Lab ou l’ébauche d’une recherche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ducoulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Transition énergétique bas carbone (et hydrogène) : quelles politiques ?, HS 34, 18 p. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.29989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître les apprentissages et les engagements pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMCSTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La CSTI à l'âge du faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMCSTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle Page : Un programme culturel en mode Living Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'étude de la matière organique à l'analyse de l'érosion : exemple du bassin versant du Moulin, dans les terres noires des Alpes-de-Haute-Provence (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bakyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Kéravis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 331 (331), pp.1, 7-14. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8050(00)01384-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités et usages d'un carnet de recherche participative sur l'hydrogène et la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des "Journées Hubert Curien" de Science&amp;You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Loraine; Science&amp;You, Nov 2021, Metz, France. pp.494-495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open badge : Développer l'accessibilité des outils, développer les usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eden Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Badgeons les compétences en Normandie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des infox et mobilisation de l’esprit critique en temps de crise sanitaire : les apports de la méthode Living Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassili Rivron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Journalisme et plateformes 2ème éd. : information, infomédiation et "fake news"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Aix-Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers Lieux scientifiques et culturels : quels leviers et modalités de participation des publics à la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des "Journées Hubert Curien" de Science&amp;You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Loraine Science&amp;You; Science&amp;You, Nov 2021, Metz, France. pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSTI en mode Living Lab : quelle mesure d’impact ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum régional de la CSTI en Pays de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des générations plastiques. Co-recherche et bifurcation plastique avec la société civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Begrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rioual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Amand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Gallanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ième rencontre du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Talence, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation par un tiers médiateur de démarches participatives de conception et de prototypage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thimoté Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communautés et pratiques d'écritures des patrimoines et des mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire de Nanterre, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers-lieu : réel tremplin pour la recherche participative et l'innovation populaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition énergétique bas carbone : obstacles et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-343-25208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outiller la recherche participative : les résultats du projet EQUIPACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Duray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Final ANR Equipact 23-SSRP-0017 : La composante formation du projet Equipact. Former aux SRP, une nécessité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Duray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lucien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Équipact. 2025, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'éducatiοn pοpulaire à l'innοvatiοn pοpulaire : culture scientifique, recherche participative et tiers-lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Normandie Université, 2025. Français. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2025NORMC035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05546144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId52"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="792FA664"/>
+    <w:nsid w:val="E278FC93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/millet-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-8912-6311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213992v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Amand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ducoulombier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Millet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.29989" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03594655v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03594617v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03594610v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bakyono" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier K&#233;ravis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01384-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04411022v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Jean-Marie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629979v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dolbeau-Bandin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Rivron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04411024v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03594636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306508v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Begrem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rioual" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Amand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gallanti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04410808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimot&#233; Lebrun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04410873v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308652v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadenne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fourat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306332v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lucien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05546144v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NORMC035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/millet-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-8912-6311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213992v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Amand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ducoulombier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Millet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.29989" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03594655v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03594610v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03594617v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bakyono" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier K&#233;ravis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01384-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04411022v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Jean-Marie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629979v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dolbeau-Bandin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Rivron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04411024v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03594636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306508v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Begrem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rioual" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Amand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gallanti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04410808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimot&#233; Lebrun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04410873v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308652v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadenne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fourat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306332v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lucien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05546144v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NORMC035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>