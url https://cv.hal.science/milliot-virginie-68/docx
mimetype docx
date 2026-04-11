--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -66,2013 +66,2218 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ethnographier l’émergence continuelle des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Milliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15xde⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre-deux-barres : la ville réinventée par ses habitant·es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Milliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les tribulations du « Journal Lapière »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pavé dans les Marolles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventer des « dispositifs génératifs » à la croisée de l’ethnographie et du design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Paté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Anthropologies plastiques, 54-55, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12z08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie du Brol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pavé dans les Marolles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, pp.8-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glaneurs et glaneuses du Vieux Marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pavé dans les Marolles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convivencia, desafíos cotidianos y tensiones morales en torno a los mercados informales parisinos. Una aportación etnográfica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Nova. Revista Electronica de Geographia y Ciencias Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26 (4), pp.59-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1344/sn2022.26.40117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter contre le dénuement. Fragments de vie d’un chiffonnier à Paris au XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde Commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6, pp.70-87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/moco.006.0070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Virginie Milliot</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde « Pratiques et territoires de l’informalité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Fabien Steck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Milliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 180-181, pp.191-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.180.0191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03887362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Métral, ethnologue dans la cité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Milliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sonorités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, HS 1, pp.14-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/afas.4341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hip-hop monde(s) : approche anthropologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Aterianus-Owanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Milliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Hip-hop monde(s), 40, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25667/ethnographiques/2020-40/003⟩</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25667/ethnographiques/2020-40/001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chevalier</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les corps-à-corps de la mondialisation : analyse anthropologique de la situation globale du hip-hop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...142 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Hip-hop monde(s), 40, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25667/ethnographiques/2020-40/001⟩</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25667/ethnographiques/2020-40/003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...99 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au marché des conversations anonymes : parler de soi en exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Gimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 43, pp.87-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sigila.043.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrication urbaine du politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 4</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14ob1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les épreuves morales de l'urbanité. Les riverains face aux naufragés de la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">revue Urbanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les épreuves morales de l'urbanité. Les riverains face aux naufragés de la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">revue Urbanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une intenable bureaucratie de la rue : les travailleurs sociaux face aux débordements des marchés informels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tsantsa. Revue de la Société Suisse d'Ethnologie / Zeitschrift der Schweizerischen Ethnologischen Gesellschaft / Journal of the Swiss Ethnological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 21, pp.38--50</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 21, pp.38--50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36950/tsantsa.2016.21.7376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gestes politiques du propre et du sale en ville (introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Guitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, XLV (3), pp.405--410</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, XLV (3), pp.405-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.153.0405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01509693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remettre de l'ordre dans la rue. Politiques de l'espace public à la Goutte d'Or (Paris)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, XLV (3), pp.431--445</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, XLV (3), pp.431-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.153.0431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gestes du propre et du sale en ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 3 (XLV), pp.405-410. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, XLV (3), pp.405--410</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pluralist Ambiance and Urban Socialisation: Ethnography of the Public Space in the Goutte d' or Neighbourhood of Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Milliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ambiances : Revue internationale sur l’environnement sensible, l’architecture et l’espace urbain </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ambiances.223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pensée des possibles au temps des « alternatives infernales »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Milliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2012/3-4 (185-186), pp.59-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lhs.185.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indignations et mobilisations autour des marchés de la pauvreté à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Milliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 108, pp.117-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aru.2013.3212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art participatif et spectacles urbains : une analyse des transformations des politiques de l'art à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EspacesTemps.net</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...145 lines deleted...]
-                <w:t xml:space="preserve">La pensée des possibles au temps des « alternatives infernales »</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pensée des possibles au temps des alternatives infernales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme et la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 2012/3-4 (185-186), pp.59-64. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 185-186, pp.59--64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biffins ou l'organisation de la misère ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 523, pp.46-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot; French Touch &amp;quot;. Le Hip Hop au filtre de l’Universalisme républicain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 30 (2), pp.175-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/014119ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2082,1035 +2287,1035 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anonymats urbains. Ethnographies comparées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'anonymat urbain est-il universel ? Une anthropologie comparative de la citadinité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, pp.5-41, 2024, Hommes et sociétés, 978-2-38409-216-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04856679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enchantement du Brol. Glaneurs de mémoires et de rêves sur le vieux marché aux puces de Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rachel Brahy; Jean-Paul Thibaud; Nicolas Tixier; Nathalie Zaccaï-Reyner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’enchantement qui revient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.357-372, 2023, Colloque de Cerisy, 9791037022844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'abondance ou l'art d'accommoder les restes dans une société de consommation (préface)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Roger Geyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Survivre à Paris. Petit traité du partage Paris, éditions Pétra, collection Méandre. 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pétra, 2019, Méandre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02148575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences de la foule et lois d’équilibre de l’anonymat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Raulin; Marie Claude Blanc-Chaléard; Sepideh Parsapajouh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ces villes-là. Actualité de Colette Pétonnet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nanterre, pp.35-54, 2018, Le Social et le politique, 978-2-84016-298-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pupo.19217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contentious Policing in Paris. The Street as Space for Emotional Public Solidarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tonnelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lippert, Randy K. and Walby, Kevin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Policing Cities: Urban Securitization and Regulation in a Twenty-First Century World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.191--204, 2013, 978-0-415-54033-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contentious Policing in Paris: The Street as a Space for Emotional Public Solidarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tonnelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lippert, Randy K. and Walby, Kevin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Policing Cities: Urban Securitization and Regulation in a Twenty-First Century World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2013, Routledge frontiers of criminal justice, 978-0-415-54033-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistance du défi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gonseth Marc-Olivier, Yann Laville et Grégoire Mayor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La marque jeune</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée d'ethnographie Neuchâtel, pp.166-173, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les courts-circuits de l'action culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruston André (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des cultures et des villes, mémoires au futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions de l'aube, pp.237-256, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville fragile et paroles vives. Notes sur le rôle de l'oralité dans le contexte des banlieues-mondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Milliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.B. Martin et N. Decourt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature orale. Paroles vivantes et mouvantes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUL, pp.123-138, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville fragile et paroles vives. Notes sur le rôle de l'oralité dans le contexte des banlieues-mondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P.U.L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature orale. Paroles vivantes et mouvantes, Textes réunis par J.B. Martin et N. Decourt,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, P.U.L, pp 123-138., 2003</w:t>
+              <w:t xml:space="preserve">, P.U.L, pp.123-138, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">J.B. Martin et N. Decourt. </w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l'art interroge l'espace public. Le graf, le travail social, l'art contemporain et le politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Milliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littérature orale. Paroles vivantes et mouvantes,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUL, pp.123-138, 2003</w:t>
+              <w:t xml:space="preserve">L'art contemporain, champs artistiques, critères, réception, Actes du colloque l'Art sur la Place,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.179-195, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture, cultures et redéfinition de l'espace commun. Approche anthropologique des déclinaisons contemporaines de l'action culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Métral J. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures en ville, ou de l'art et du citadin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, édition de l'Aube, pp.143-168, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ethnographie d'une mauvaise vague. Une question de regard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Métral (ed). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les aléas du lien social. Constructions identitaires et culturelles dans la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la Culture, La documentation française, pp.15-29, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3120,113 +3325,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'anonymat est-il universel ? Une anthropologie comparative de la citadinité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Hommes et sociétés, 978-2-3840-9151-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3236,374 +3441,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiances de ressourcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabrique du sensible &amp; mutations des espaces habités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ambiances Architectures Urbanités, Nov 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en patrimoine de l’ambiance des puces de Saint‐Ouen. Une analyse de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 939 - 944</w:t>
+              <w:t xml:space="preserve">, Sep 2016, Volos, Grèce. pp.939-944</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petites histoires de trottoir. Les médiations du récit sur les marchés informels de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Rencontres Recherches et Création du Festival d'Avignon : Mises en Intrigues"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avec les biffins ? Engagements ethnographiques en cascades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Colloque “Chercheur.e.s et acteur.e.s de la participation : Liaisons dangereuses et relations fructueuses”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Démocratie et Participation, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance et résistances : le hip hop comme art hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance et résistances : le hip hop comme art hybride</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Saint-Denis de La Réunion, France. pp.78-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3613,98 +3818,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologie des cultures urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Universalia 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.222-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3714,133 +3919,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hip-hop monde(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Aterianus-Owanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Killias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25667/ethnographiques/2020-40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3850,277 +4055,277 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glanage urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4130,223 +4335,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiance pluraliste et socialisation urbaine : ethnographie de l'espace public du quartier de la Goutte d'Or à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace privé/Espace public, in Théâtre/Public, n°179, Gennevilliers, 4e trimestre 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mervant-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Konigson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bouteille-Meister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Consolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.3-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4493,51 +4698,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648045v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Milliot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648473v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Pat&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z08" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075882v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075886v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/sn2022.26.40117" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410054v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/moco.006.0070" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301974v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2020-40/003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chevalier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aza&#239;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Steck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabrol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.180.0191" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301952v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aterianus-Owanga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2020-40/001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009435v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.4341" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410067v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Gimel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.043.0087" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410089v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610269v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410367v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610270v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610272v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509693v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guitard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.153.0405" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610276v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.185.0059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410427v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/014119ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856679v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mermier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410128v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/l-enchantement-qui-revient-rachel-brahy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148575v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410175v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.19217" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610273v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tonnelat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640809v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700028v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421515v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421152v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700044v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420870v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704295v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3602-l-anonymat-urbain-est-il-universel-une-anthropologie-comparative-de-la-citadinite.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410339v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414212v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372523v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410473v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743105v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009412v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301922v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Killias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2020-40" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413287v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410287v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410261v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833997v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446042v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boisson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Konigson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bouteille-Meister" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Consolini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Milliot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15xde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564159v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2217" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648045v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648473v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Pat&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z08" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075882v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075886v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/sn2022.26.40117" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410054v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/moco.006.0070" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887362v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chevalier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aza&#239;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Steck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabrol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.180.0191" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009435v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.4341" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301952v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aterianus-Owanga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2020-40/001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2020-40/003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410067v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Gimel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.043.0087" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ob1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610270v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36950/tsantsa.2016.21.7376" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guitard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.153.0405" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610272v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.153.0431" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610274v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.223" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.185.0059" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2013.3212" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610275v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410427v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/014119ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856679v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mermier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410128v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/l-enchantement-qui-revient-rachel-brahy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148575v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410175v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.19217" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610273v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tonnelat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421515v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700028v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700044v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421152v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420870v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704295v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3602-l-anonymat-urbain-est-il-universel-une-anthropologie-comparative-de-la-citadinite.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410339v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414212v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372523v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410473v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743105v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009412v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Killias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2020-40" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413287v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410261v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446042v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boisson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Konigson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bouteille-Meister" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Consolini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>