--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1335,51 +1335,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">revue Urbanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610269v1</w:t>
+                <w:t xml:space="preserve">hal-04410367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les épreuves morales de l'urbanité. Les riverains face aux naufragés de la mondialisation</w:t>
               </w:r>
@@ -1404,51 +1404,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">revue Urbanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410367v1</w:t>
+                <w:t xml:space="preserve">hal-01610269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une intenable bureaucratie de la rue : les travailleurs sociaux face aux débordements des marchés informels</w:t>
               </w:r>
@@ -1506,196 +1506,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gestes politiques du propre et du sale en ville (introduction)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remettre de l'ordre dans la rue. Politiques de l'espace public à la Goutte d'Or (Paris)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, XLV (3), pp.405-410. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, XLV (3), pp.431-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.153.0431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gestes politiques du propre et du sale en ville (introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Guitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, XLV (3), pp.431-443. </w:t>
+              <w:t xml:space="preserve">, 2015, XLV (3), pp.405-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.153.0431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ethn.153.0405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610272v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01509693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gestes du propre et du sale en ville</w:t>
               </w:r>
@@ -1744,183 +1744,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La pensée des possibles au temps des « alternatives infernales »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Milliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2012/3-4 (185-186), pp.59-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lhs.185.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pluralist Ambiance and Urban Socialisation: Ethnography of the Public Space in the Goutte d' or Neighbourhood of Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ambiances : Revue internationale sur l’environnement sensible, l’architecture et l’espace urbain </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ambiances.223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610274v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04410396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indignations et mobilisations autour des marchés de la pauvreté à Paris</w:t>
               </w:r>
@@ -3518,165 +3518,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Petites histoires de trottoir. Les médiations du récit sur les marchés informels de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Milliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Rencontres Recherches et Création du Festival d'Avignon : Mises en Intrigues"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La mise en patrimoine de l’ambiance des puces de Saint‐Ouen. Une analyse de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Volos, Grèce. pp.939-944</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414212v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01372523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avec les biffins ? Engagements ethnographiques en cascades</w:t>
               </w:r>
@@ -4698,51 +4698,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Milliot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15xde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564159v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2217" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648045v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648473v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Pat&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z08" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075882v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075886v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/sn2022.26.40117" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410054v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/moco.006.0070" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887362v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chevalier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aza&#239;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Steck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabrol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.180.0191" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009435v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.4341" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301952v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aterianus-Owanga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2020-40/001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2020-40/003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410067v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Gimel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.043.0087" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ob1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610270v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36950/tsantsa.2016.21.7376" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guitard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.153.0405" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610272v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.153.0431" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610274v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.223" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.185.0059" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2013.3212" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610275v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410427v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/014119ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856679v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mermier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410128v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/l-enchantement-qui-revient-rachel-brahy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148575v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410175v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.19217" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610273v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tonnelat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421515v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700028v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700044v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421152v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420870v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704295v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3602-l-anonymat-urbain-est-il-universel-une-anthropologie-comparative-de-la-citadinite.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410339v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414212v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372523v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410473v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743105v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009412v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Killias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2020-40" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413287v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410261v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446042v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boisson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Konigson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bouteille-Meister" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Consolini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Milliot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15xde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564159v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2217" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648045v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648473v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Pat&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z08" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075882v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075886v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/sn2022.26.40117" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410054v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/moco.006.0070" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887362v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chevalier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aza&#239;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Steck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabrol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.180.0191" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009435v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.4341" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301952v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aterianus-Owanga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2020-40/001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2020-40/003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410067v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Gimel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.043.0087" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ob1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610269v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610270v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36950/tsantsa.2016.21.7376" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.153.0431" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509693v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guitard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.153.0405" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.185.0059" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610274v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.223" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2013.3212" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610275v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410427v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/014119ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856679v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mermier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410128v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/l-enchantement-qui-revient-rachel-brahy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148575v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410175v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.19217" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610273v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tonnelat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421515v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700028v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700044v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421152v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420870v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704295v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3602-l-anonymat-urbain-est-il-universel-une-anthropologie-comparative-de-la-citadinite.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410339v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372523v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414212v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410473v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743105v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009412v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Killias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2020-40" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413287v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410261v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446042v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boisson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Konigson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bouteille-Meister" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Consolini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>