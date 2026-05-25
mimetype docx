--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -420,165 +420,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philosophie du Brol</w:t>
+                <w:t xml:space="preserve">Glaneurs et glaneuses du Vieux Marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pavé dans les Marolles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, pp.8-10</w:t>
+              <w:t xml:space="preserve">, 2023, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075882v1</w:t>
+                <w:t xml:space="preserve">hal-04075886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glaneurs et glaneuses du Vieux Marché</w:t>
+                <w:t xml:space="preserve">Philosophie du Brol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pavé dans les Marolles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11</w:t>
+              <w:t xml:space="preserve">, 2023, 10, pp.8-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075886v1</w:t>
+                <w:t xml:space="preserve">hal-04075882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convivencia, desafíos cotidianos y tensiones morales en torno a los mercados informales parisinos. Una aportación etnográfica</w:t>
               </w:r>
@@ -714,430 +714,430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les corps-à-corps de la mondialisation : analyse anthropologique de la situation globale du hip-hop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Milliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hip-hop monde(s), 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25667/ethnographiques/2020-40/003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Table ronde « Pratiques et territoires de l’informalité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Fabien Steck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 180-181, pp.191-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/esp.180.0191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03887362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Métral, ethnologue dans la cité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sonorités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, HS 1, pp.14-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/afas.4341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hip-hop monde(s) : approche anthropologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Aterianus-Owanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Hip-hop monde(s), 40, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25667/ethnographiques/2020-40/001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25667/ethnographiques/2020-40/001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04301952v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-04301974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au marché des conversations anonymes : parler de soi en exil</w:t>
               </w:r>
@@ -1506,568 +1506,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remettre de l'ordre dans la rue. Politiques de l'espace public à la Goutte d'Or (Paris)</w:t>
+                <w:t xml:space="preserve">Les gestes du propre et du sale en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, XLV (3), pp.431-443. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, XLV (3), pp.405--410</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gestes politiques du propre et du sale en ville (introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, XLV (3), pp.405-410. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.153.0405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01509693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Les gestes du propre et du sale en ville</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remettre de l'ordre dans la rue. Politiques de l'espace public à la Goutte d'Or (Paris)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, XLV (3), pp.405--410</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, XLV (3), pp.431-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.153.0431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610271v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indignations et mobilisations autour des marchés de la pauvreté à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Milliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 108, pp.117-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aru.2013.3212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art participatif et spectacles urbains : une analyse des transformations des politiques de l'art à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Milliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pensée des possibles au temps des « alternatives infernales »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme et la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2012/3-4 (185-186), pp.59-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lhs.185.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluralist Ambiance and Urban Socialisation: Ethnography of the Public Space in the Goutte d' or Neighbourhood of Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ambiances : Revue internationale sur l’environnement sensible, l’architecture et l’espace urbain </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ambiances.223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610274v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">hal-01610275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pensée des possibles au temps des alternatives infernales</w:t>
               </w:r>
@@ -2956,299 +2956,299 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville fragile et paroles vives. Notes sur le rôle de l'oralité dans le contexte des banlieues-mondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">P.U.L. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature orale. Paroles vivantes et mouvantes, Textes réunis par J.B. Martin et N. Decourt,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.U.L, pp.123-138, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville fragile et paroles vives. Notes sur le rôle de l'oralité dans le contexte des banlieues-mondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Milliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">J.B. Martin et N. Decourt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature orale. Paroles vivantes et mouvantes,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUL, pp.123-138, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">P.U.L. </w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture, cultures et redéfinition de l'espace commun. Approche anthropologique des déclinaisons contemporaines de l'action culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Milliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Métral J. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littérature orale. Paroles vivantes et mouvantes, Textes réunis par J.B. Martin et N. Decourt,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P.U.L, pp.123-138, 2003</w:t>
+              <w:t xml:space="preserve">Cultures en ville, ou de l'art et du citadin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, édition de l'Aube, pp.143-168, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'art interroge l'espace public. Le graf, le travail social, l'art contemporain et le politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art contemporain, champs artistiques, critères, réception, Actes du colloque l'Art sur la Place,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.179-195, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700044v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00421152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ethnographie d'une mauvaise vague. Une question de regard</w:t>
               </w:r>
@@ -3518,165 +3518,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mise en patrimoine de l’ambiance des puces de Saint‐Ouen. Une analyse de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Milliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Volos, Grèce. pp.939-944</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Petites histoires de trottoir. Les médiations du récit sur les marchés informels de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Rencontres Recherches et Création du Festival d'Avignon : Mises en Intrigues"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372523v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01414212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avec les biffins ? Engagements ethnographiques en cascades</w:t>
               </w:r>
@@ -3933,51 +3933,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hip-hop monde(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Aterianus-Owanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Killias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4698,51 +4698,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Milliot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15xde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564159v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2217" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648045v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648473v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Pat&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z08" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075882v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075886v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/sn2022.26.40117" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410054v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/moco.006.0070" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887362v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chevalier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aza&#239;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Steck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabrol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.180.0191" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009435v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.4341" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301952v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aterianus-Owanga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2020-40/001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2020-40/003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410067v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Gimel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.043.0087" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ob1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610269v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610270v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36950/tsantsa.2016.21.7376" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.153.0431" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509693v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guitard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.153.0405" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.185.0059" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610274v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.223" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2013.3212" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610275v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410427v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/014119ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856679v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mermier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410128v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/l-enchantement-qui-revient-rachel-brahy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148575v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410175v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.19217" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610273v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tonnelat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421515v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700028v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700044v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421152v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420870v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704295v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3602-l-anonymat-urbain-est-il-universel-une-anthropologie-comparative-de-la-citadinite.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410339v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372523v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414212v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410473v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743105v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009412v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Killias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2020-40" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413287v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410261v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446042v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boisson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Konigson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bouteille-Meister" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Consolini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Milliot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15xde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564159v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2217" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648045v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648473v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Pat&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z08" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075886v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/sn2022.26.40117" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410054v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/moco.006.0070" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301974v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2020-40/003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887362v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chevalier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aza&#239;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Steck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabrol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.180.0191" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.4341" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aterianus-Owanga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2020-40/001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410067v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Gimel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.043.0087" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ob1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610269v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610270v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36950/tsantsa.2016.21.7376" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610271v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guitard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.153.0405" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610272v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.153.0431" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610276v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2013.3212" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610275v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410396v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.185.0059" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610274v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.223" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410427v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/014119ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856679v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mermier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410128v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/l-enchantement-qui-revient-rachel-brahy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148575v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410175v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.19217" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610273v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tonnelat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700028v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421515v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700044v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420870v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704295v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3602-l-anonymat-urbain-est-il-universel-une-anthropologie-comparative-de-la-citadinite.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410339v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414212v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372523v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410473v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743105v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009412v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Killias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2020-40" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413287v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410261v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446042v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boisson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Konigson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bouteille-Meister" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Consolini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>