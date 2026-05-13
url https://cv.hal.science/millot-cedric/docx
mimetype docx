--- v0 (2026-03-28)
+++ v1 (2026-05-13)
@@ -487,278 +487,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxia Planum: The Landing Site for the ExoMars &amp;quot;Rosalind Franklin&amp;quot; Rover Mission: Geological Context and Prelanding Interpretation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local topography effects on the surface temperatures on Mars -Application to the case of Recurring Slope Lineae (RSL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Quantin-Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Carter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucia Mandon</w:t>
+                <w:t xml:space="preserve">Cédric Leyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Thollot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ast.2019.2191⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 355, pp.114-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.114136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03710152v1</w:t>
+                <w:t xml:space="preserve">hal-04951890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local topography effects on the surface temperatures on Mars -Application to the case of Recurring Slope Lineae (RSL)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxia Planum: The Landing Site for the ExoMars &amp;quot;Rosalind Franklin&amp;quot; Rover Mission: Geological Context and Prelanding Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Quantin-Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Leyrat</w:t>
+                <w:t xml:space="preserve">Patrick Thollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Enjolras</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthew Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 355, pp.114-136. </w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.345-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.114136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/ast.2019.2191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951890v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03710152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refining the age, emplacement and alteration scenarios of the olivine-rich unit in the Nili Fossae region, Mars</w:t>
               </w:r>
@@ -770,51 +770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Quantin-Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Thollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -930,2363 +930,2375 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Thollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 302, pp.451-469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile Deformation of Bulk Polyamide 6 in the Preyield Strain Range. Micro-Macro Strain Relationships via in Situ SAXS and WAXS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Seguela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-A. Fillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rochas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (4), pp.1541-1553. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b02471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of polyamide-6 crystallinity by DSC: Temperature dependence of the melting enthalpy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-A. Fillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.-A. Fillot</w:t>
+                <w:t xml:space="preserve">O. Lame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Seguela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 122 (1), pp.307-314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10973-015-4670-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term monitoring programme of the hydrological variability in the Mediterranean Sea: a first overview of the HYDROCHANGES network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bengara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (2), pp.301-324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/os-9-301-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface circulation in the Eastern Mediterranean using drifters (2005–2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-M. Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Taupier-Letage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5 (4), pp.559-574. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/os-5-559-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis and numerical modelling of the forming process of polypropylene replicas of micro-cavities using hot embossing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Khan Malek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microsystem Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15, pp.827-835</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality analysis of micrometric patterns replicated by hot embossing and micro-injection moulding using Scanning Mechanical Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendali Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Barriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Iron and Steel Research Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 79, pp.521-527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of hot embossing demoulding for improvement of quality replication of circular grooved shapes in cycloolefin polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendali Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Khan Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Barriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Iron and Steel Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 79, pp.513-520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MedArgo: a drifting profiler program in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-M. Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barbanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cruzado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (3), pp.379-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The improvements of the ships of opportunity program in MFS-TEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. M. R. Manzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Reseghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coppini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Borghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cruzado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (2), pp.245-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The improvements of the Ships Of Opportunity Program in MFSTEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. M. R. Manzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Reseghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coppini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Borghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crusado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3 (5), pp.1717-1746</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of Levantine Intermediate Water tracked by MEDARGO floats in the Western Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Emelianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Turiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Solé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2 (2), pp.281-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEDARGO: A drifting profiler program in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-M. Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barbanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cruzado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3 (6), pp.1901-1943</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission of light in deep sea water at the site of the ANTARES neutrino telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 23, pp.131-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2004.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00023443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Large Hemispherical Photomultiplier Tubes for the ANTARES Neutrino Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 555, pp.132-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2005.09.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of mesoscale features in the Mediterranean Sea from XBT data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. M. R. Manzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cruzado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gacic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. P. Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 21 (1), pp.21-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00329190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ANTARES optical module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Anvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.E. Ardellier-Desages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aslanides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 484, pp.369-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00011648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Background light in potential sites for the ANTARES undersea neutrino telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Anvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aslanides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 13, pp.127-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00009721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A monoclonal antibody against an adult-specific cuticular protein of Tenebrio molitor (Insecta, Coleoptera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleth Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Delachambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 136 (2), pp.546-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00392786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3296,100 +3308,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topographie et propriétés thermiques des versants martiens à écoulements saisonniers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planétologie. Université de Lyon - Université Claude Bernard Lyon1, 2021. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2021LYSE1169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04793203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3399,1372 +3411,1372 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ExoMars at Oxia Planum, probing the aqueous-related Noachian environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Quantin-Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fawdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth International Conference on Mars 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lunar and Planetary Institute, Jul 2019, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtrise de la douleur en relation avec le comportement observé (stress) liés à une hyperthermie infectieuse parasitaire ou bactérienne chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Beauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44. Colloque de l'Association Française des Sciences et Techniques de l’Animal de Laboratoire (AFSTAL 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française des Sciences et Techniques de l'Animal de Laboratoire (AFSTAL). FRA., Jun 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dark Matter Searches with the ANTARES Neutrino Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Fuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aslanides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Conference on High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Valencia, Spain. pp.378-382, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nuclphysbps.2015.09.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01339927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">analyse expérimentale de la réalisation de microcavités sur substrats polymères thermoplastiques par le procédé de roll embossing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Barriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sputtering pressure on the properties of chromium thin films obliquely deposited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations in Thin Film Processing and Characterisation ITFPC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between the sensorial perception and the descriptive instrumental analysis of two descriptors of orthogonal touch (hardness and tackiness descriptors)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53th Internationales Wissenschaftiches Kolloquium Technische Universität Ilmenau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Ilmenau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of micro-structuring polymer replication by micro-injection moulding and hot embossing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Khan Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Multi-Material Micro Manufacture (4M)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Borovets, Bulgaria. pp. 285-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement du frittage sélectif par laser pour la fabrication de micro-outillages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vansteenkiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Barriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2M, Colloque "Poudres et Matériaux Frittés 2005", thème 3, réf. 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations in direct tolling for micro-technology with SLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Boudeau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Vansteenkiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.425-434</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ANTARES neutrino project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alleyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on nonaccelerator New Physics (NANP 03) 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Dubna, Russia. pp.1172-1176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00022156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ANTARES project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Anvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aslanides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Very High-Energy Cosmic Ray Interactions (ISVHECRI 98) 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1998, Assergi, Italy. pp.415-417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00009727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4774,158 +4786,158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation Of The Mediterranean Sea And Its Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garcìa-Lafuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. A. Josey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Artale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Buongiorno Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Lionello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The climate of the Mediterranean region: from the past to the future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, p. 187-256, 2012, 978-0-12-416042-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4935,279 +4947,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deep Sea Telescope for High Energy Neutrinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aslanides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Basa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999, pp.149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANTARES Proposal: Towards a Large Scale High Energy Cosmic Neutrino - undersea detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arpesella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aslanides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Azoulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997, pp.62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00005181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId158"/>
+      <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5354,51 +5366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490519v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Volat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quantin-Nataf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Millot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-969" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745781v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mandon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Torres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814399v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leyrat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lherm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115341" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710152v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Carter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thollot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Balme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2019.2191" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951890v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leyrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Enjolras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114136" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404592v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mangold" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lozac&#8217;h" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113436" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130271v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loizeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flahaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.11.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804219v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Seguela" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lame" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A. Fillot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rochas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02471" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sotta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-015-4670-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191372v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schroeder" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bengara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Ismail" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-9-301-2013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531353v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gerin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Poulain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Taupier-Letage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-5-559-2009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435481v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salhi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roques-Carmes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Khan Malek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendali Salhi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barriere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352304v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331145v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbanti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Font" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cruzado" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331143v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. R. Manzella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reseghetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coppini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borghini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331126v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crusado" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331142v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emelianov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turiel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sol&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331128v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023443v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amram" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2004.11.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025143v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.09.035" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329190v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fusco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gacic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Gasparini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011648v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anvar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Ardellier-Desages" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aslanides" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Aubert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azoulay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392786v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleth Lemoine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Curie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delachambre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04793203v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE1169" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296440v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Quantin-Nataf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mandon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fawdon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735802v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beauge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01339927v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Fuda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laubier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2015.09.054" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422599v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437801v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salut" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347678v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mith" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gunes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Monteil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285889v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020719v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vansteenkiste" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020510v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leclerc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benoit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022156v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alleyne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009727v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009717v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garc&#236;a-Lafuente" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Josey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Artale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buongiorno Nardelli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003699v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bertin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005181v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arpesella" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490519v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Volat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quantin-Nataf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Millot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-969" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745781v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mandon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Torres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814399v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leyrat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lherm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115341" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951890v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leyrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Enjolras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114136" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710152v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Carter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thollot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Balme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2019.2191" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404592v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mangold" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lozac&#8217;h" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113436" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130271v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loizeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flahaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.11.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5C6SWM8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804219v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Seguela" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lame" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A. Fillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rochas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02471" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804735v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sotta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-015-4670-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191372v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schroeder" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bengara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Ismail" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-9-301-2013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531353v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gerin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Poulain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Taupier-Letage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-5-559-2009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salhi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roques-Carmes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Khan Malek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendali Salhi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barriere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gelin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352304v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331145v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbanti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Font" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cruzado" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331143v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. R. Manzella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reseghetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coppini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borghini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331126v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crusado" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331142v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emelianov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turiel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sol&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331128v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023443v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amram" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2004.11.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025143v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.09.035" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329190v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fusco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gacic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Gasparini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011648v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anvar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Ardellier-Desages" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aslanides" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009721v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Aubert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azoulay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392786v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleth Lemoine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Curie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delachambre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04793203v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE1169" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296440v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Quantin-Nataf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mandon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fawdon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735802v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beauge" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01339927v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Fuda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laubier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysbps.2015.09.054" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422599v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437801v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salut" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347678v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mith" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gunes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Monteil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285889v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020719v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vansteenkiste" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020510v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leclerc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benoit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022156v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alleyne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009727v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009717v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garc&#236;a-Lafuente" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Josey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Artale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buongiorno Nardelli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003699v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bertin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005181v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arpesella" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>