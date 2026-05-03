--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -1,8519 +1,9262 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Miloud Frikel </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CV FRIKEL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Non-linear Communication Systems Using Neural Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive shared control for human-USV systems with dynamic cooperation level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Ougraz</w:t>
+                <w:t xml:space="preserve">Mohamed Radjeb Oudainia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youness Belaadel</w:t>
+                <w:t xml:space="preserve">Tomas Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Frikel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indonesian Journal of Electrical Engineering and Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 172, pp.106859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2026.106859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878478v1</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel Identification Based on Cumulants, Binary Measurements, and Kernels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An experiment of Moroccan dialect speech recognition in noisy environments using PocketSphinx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouar Darif</w:t>
+                <w:t xml:space="preserve">Abdelkbir Ouisaadane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (2), pp.46. </w:t>
+              <w:t xml:space="preserve">International Journal of Speech Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (2), pp.329-339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/systems9020046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10772-024-10103-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345247v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Bounding Ellipsoid Algorithms for adaptive blind equalizations over AWGN and multipath fading Channels</w:t>
+                <w:t xml:space="preserve">Modeling Non-linear Communication Systems Using Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Moussa</w:t>
+                <w:t xml:space="preserve">Rachid Fateh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Ougraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Belaadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Abderrahim</w:t>
+                <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Signals, System and Devices</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Indonesian Journal of Electrical Engineering and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821210v1</w:t>
+                <w:t xml:space="preserve">hal-04878478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind equalisation in the presence of bounded noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Moussa</w:t>
+                <w:t xml:space="preserve">A set-Membership Identification Algorithm for Time-Series Modeling Using ARMA Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasna El Maizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (8), pp.957-965. </w:t>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 90 (6), pp.260-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-spr.2017.0445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICSC63929.2024.10928846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821173v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Least Mean p-Power Algorithm to Correct Channel Distortion in MC-CDMA Systems</w:t>
+                <w:t xml:space="preserve">Channel Identification Based on Cumulants, Binary Measurements, and Kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Zidane</w:t>
+                <w:t xml:space="preserve">Hicham Oualla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Fateh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Darif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Telecommunications and Information Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3, pp.23-30. </w:t>
+              <w:t xml:space="preserve">Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26636/jtit.2018.114717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/systems9020046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368213v1</w:t>
+                <w:t xml:space="preserve">hal-03345247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum Array Elements for Resolution of Several Direction of Arrival Estimation Methods in Various Noise-Level Environments</w:t>
+                <w:t xml:space="preserve">Optimal Bounding Ellipsoid Algorithms for adaptive blind equalizations over AWGN and multipath fading Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail El Ouargui</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Ali Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïda Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Abderrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Telecommunications and Information Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26636/jtit.2018.119417⟩</w:t>
+              <w:t xml:space="preserve">Advances in Signals, System and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Communication, Signal Processing &amp; Information Technology, 12, pp.17-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110594003-002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368281v1</w:t>
+                <w:t xml:space="preserve">hal-01821210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Application of Sensor Array Processing in Characterizing One Dimensional Surface Roughness</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Blind equalisation in the presence of bounded noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayda Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Abderrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14257/ijca.2017.10.11.10⟩</w:t>
+              <w:t xml:space="preserve">IET Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (8), pp.957-965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-spr.2017.0445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821116v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential Operator for Bearing Estimation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Using Least Mean p-Power Algorithm to Correct Channel Distortion in MC-CDMA Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Telecommunications and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.23-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26636/jtit.2018.114717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14257/ijast.2015.74.01⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01821198v1</w:t>
+                <w:t xml:space="preserve">hal-02368213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study between Several Direction of Arrival Estimation Methods</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Minimum Array Elements for Resolution of Several Direction of Arrival Estimation Methods in Various Noise-Level Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail El Ouargui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Telecommunications and Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 1, pp.41-48</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 2, pp.87-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26636/jtit.2018.119417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057828v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Identification and Equalization of MC-CDMA Systems Using Higher Order Cumulants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">An Application of Sensor Array Processing in Characterizing One Dimensional Surface Roughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Khmou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of advances in telecommunications, electrotechnics, signals and systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11601/ijates.v3i1.73⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (11), pp.105 - 114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14257/ijca.2017.10.11.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368195v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Maximum Entropy Method for Cosmic Source Localization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Exponential Operator for Bearing Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Khmou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mathematical, Computational, Physical and Quantum Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Advanced Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14257/ijast.2015.74.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102214v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive versus Algorithms and Higher Order Cumulants for Identification and Equalization of MC-CDMA System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Comparative Study between Several Direction of Arrival Estimation Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Khmou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Telecommunications and Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.41-48</w:t>
+              <w:t xml:space="preserve">, 2014, 1, pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063136v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Intensif : Commande à distance d'un système à travers le réseau IP</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Blind Identification and Equalization of MC-CDMA Systems Using Higher Order Cumulants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boumezzough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/j3ea/2013011⟩</w:t>
+              <w:t xml:space="preserve">International journal of advances in telecommunications, electrotechnics, signals and systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), pp.27-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11601/ijates.v3i1.73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062199v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher Order Cumulants for Identification and Equalization of Multicarrier Spreading Spectrum Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalized Maximum Entropy Method for Cosmic Source Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Khmou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed M'Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Telecommunications and Information Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, p.1- p.11</w:t>
+              <w:t xml:space="preserve">International Journal of Mathematical, Computational, Physical and Quantum Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 08(09) (1172), pp.08(09):1172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057942v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel identification using chaos for an uplink/downlink multicarrier code division multiple access system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Adaptive versus Algorithms and Higher Order Cumulants for Identification and Equalization of MC-CDMA System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boumezzough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed M'Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Telecommunications and Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 1, pp.48-54</w:t>
+              <w:t xml:space="preserve">, 2014, pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057700v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Impulse Response Identification of frequency Radio Channels: Application to Bran A Channel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Projet Intensif : Commande à distance d'un système à travers le réseau IP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Descoubes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Zeroual</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer, Electrical, and Systems Science, and engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/2013011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00171326v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptie Equlization using Controlled Equal Gain Combining for Uplink/Downlink MC-CDMA systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Higher Order Cumulants for Identification and Equalization of Multicarrier Spreading Spectrum Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouhab Zeroual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M'Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 4 (3), pp.230-237</w:t>
+              <w:t xml:space="preserve">Journal of Telecommunications and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, p.1- p.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00182561v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind identification of frequency selective channel using higher order statistics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Channel identification using chaos for an uplink/downlink multicarrier code division multiple access system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Targui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M'Saad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Zeroual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEE International Conference on Signal Processing and Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.4</w:t>
+              <w:t xml:space="preserve">Journal of Telecommunications and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, pp.48-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00171418v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution methods without eigendecomposition for locating the acoustic sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptie Equlization using Controlled Equal Gain Combining for Uplink/Downlink MC-CDMA systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Frikel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Salah Bourennane</w:t>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Targui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M'Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (3), pp.230-237</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01821355v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation of the narrow-band sources in partially unknown noise cross-spectral matrix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Blind Impulse Response Identification of frequency Radio Channels: Application to Bran A Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salah Bourennane</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Targui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M'Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zeroual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996</w:t>
+              <w:t xml:space="preserve">International Conference on Computer, Electrical, and Systems Science, and engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821376v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00171326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Blind identification of frequency selective channel using higher order statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M'Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zeroual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEE International Conference on Signal Processing and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00171418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-resolution methods without eigendecomposition for locating the acoustic sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 52 (2), pp.139 - 154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0003-682X(97)00015-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localisation of the narrow-band sources in partially unknown noise cross-spectral matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the theoretical performance of a class of estimators of the direction of arrival of the wideband sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Bourennane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of some Ellipsoidal Outer Bounding Identification Algorithms for Output Error Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassna Elmaizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on AI in Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Beni Mellal, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A set-Membership Identification Algorithm for Time-Series Modeling Using ARMA Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hasna El Maizi</w:t>
+                <w:t xml:space="preserve">Closed-loop system parametric identification based on binary measurement on the input and the output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mestrah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 12th International Conference on Systems and Control (ICSC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSC63929.2024.10928846⟩</w:t>
+              <w:t xml:space="preserve">2022 8th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Istanbul, France. pp.681-686, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT55151.2022.9803966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113185v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel Adaptive Filters for Machine Learning-Based System Identification with Binary Output Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Es-Said Azougaghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Darif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boumezzough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the Fourth International Conference on Intelligent Systems and Advanced Computing Sciences (ISACS'23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Taza, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-loop system identification based on binary measurement on the input and the output</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th International Conference on Control, Decision and Information Technologies (CODIT) (CoDIT 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of algorithms of identification of IIR systems from binary measurements on the output</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham Oualla</w:t>
+                <w:t xml:space="preserve">Comparison of DOA Estimation Methods Based on Sparse and Noncircular Covariance in a Challenging Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Mahiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of computer science and renewable energies (ICCSRE) 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202122901049⟩</w:t>
+              <w:t xml:space="preserve">2025 13th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Marrakesh, France. pp.150-157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC67755.2025.11335053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988888v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMF versus Combined LMS/F Algorithm for BRAN B channel Identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine Learning for Nonlinear System Identification: Kernels and ANN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Fateh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Darif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Zidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Colloquium on Signal, Automatic Control and Telecommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 3rd International Conference on Embedded Systems and Artificial Intelligence (ESAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Fez, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESAI62891.2024.10913831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974051v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of algorithms for real-time identification of FIR systems from binary measurements on the output</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Identification of closed-loop systems using binary measurement on the output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 28th Mediterranean Conference on Control and Automation (MED)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183328⟩</w:t>
+              <w:t xml:space="preserve">2021 9th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Caen, France. pp.288-293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811694v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Analysis for System Identification from Input/Output Binary Measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comparison of algorithms for identification of IIR systems from binary measurements on the output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Bonargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference (ECC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143871⟩</w:t>
+              <w:t xml:space="preserve">International Conference of computer science and renewable energies (ICCSRE) 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Agadir, Morocco. pp.01049, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202122901049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989099v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative des méthodes d'identification récursives des systèmes FIR à sortie binaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comparison of algorithms for real-time identification of FIR systems from binary measurements on the output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale (JIME)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 28th Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. pp.331-336, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974041v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance Automatique de la dialecte marocain en milieu réel à l'aide de PocketSphinx</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LMF versus Combined LMS/F Algorithm for BRAN B channel Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Colloquium on Signal, Automatic Control and Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Centre pour la Communication Scientifique Directe (CCSD), Jun 2020, CAEN, France. pp.52-59</w:t>
+              <w:t xml:space="preserve">, Centre pour la Communication Scientifique Directe, Jun 2020, CAEN, France. pp.326441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974050v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of algorithms for real-time identification of FIR systems from binary measurements on the output</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Spectral Analysis for System Identification from Input/Output Binary Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miloud Frikel</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bonargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 28th Mediterranean Conference on Control and Automation (MED)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183328⟩</w:t>
+              <w:t xml:space="preserve">European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Saint-Pétersburg, Russia. pp.731-734, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974033v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrum estimation for time-series based on binary data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Etude comparative des méthodes d'identification récursives des systèmes FIR à sortie binaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Frikel</w:t>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Colloquium on Signal, Automatic Control and Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre pour la Communication Scientifique Directe, Jun 2020, CAEN, France. pp.326416</w:t>
+              <w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale (JIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974048v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of blind Equalization Algorithms for Digital Communications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Saïda Bedoui</w:t>
+                <w:t xml:space="preserve">Reconnaissance Automatique de la dialecte marocain en milieu réel à l'aide de PocketSphinx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouisaadane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Abderrahim</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 19th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Colloquium on Signal, Automatic Control and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre pour la Communication Scientifique Directe (CCSD), Jun 2020, CAEN, France. pp.52-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143135v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Entropy Metrics in 1D Discrete Dynamical System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Comparison of algorithms for real-time identification of FIR systems from binary measurements on the output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Oualla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Signals, Automatic control and Telecommunications (ICSAT'2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 28th Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. pp.331-336, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821121v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focusing Operators for Direction Of Arrival Estimation of Wideband Signals in Unknown Correlated Noise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Pigeon</w:t>
+                <w:t xml:space="preserve">Spectrum estimation for time-series based on binary data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Oualla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Signals, Automatic control and Telecommunications (ICSAT'2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Beni Mellal, Morocco</w:t>
+              <w:t xml:space="preserve">2nd International Colloquium on Signal, Automatic Control and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre pour la Communication Scientifique Directe, Jun 2020, CAEN, France. pp.326416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821093v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la qualité des quantificateurs reliés aux performances du conducteur pour la détermination de l’hypovigilance au volant</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bessot</w:t>
+                <w:t xml:space="preserve">An Overview of blind Equalization Algorithms for Digital Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gehan</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïda Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Abderrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSAT'2018 International Conference on signals, Automatic and Telecommuncations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 19th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Sousse, Tunisia. pp.491-496, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/STA.2019.8717267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838310v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A closed loop subspace identification method with a limited number of data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gehan</w:t>
+                <w:t xml:space="preserve">A Comparison of Entropy Metrics in 1D Discrete Dynamical System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Khmou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Frikel</w:t>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Signal, Automatic control and Telecommunications 2018, Beni Mellal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Beni Mellal, Morocco</w:t>
+              <w:t xml:space="preserve">International Conference on Signals, Automatic control and Telecommunications (ICSAT'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Beni Mellal, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136863v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two decades of blind equalization research for OFDM system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miloud Frikel</w:t>
+                <w:t xml:space="preserve">Amélioration de la qualité des quantificateurs reliés aux performances du conducteur pour la détermination de l’hypovigilance au volant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bonargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kamel Abderrahim</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Signals, Automatic control and Telecommunications (ICSAT'2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Beni Mellal, Morocco</w:t>
+              <w:t xml:space="preserve">ICSAT'2018 International Conference on signals, Automatic and Telecommuncations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Beni Mellal, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821105v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study Between Wideband DOA Estimation Algorithms: TCT, TOPS, W-CMSR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismail El Ouargui</w:t>
+                <w:t xml:space="preserve">Focusing Operators for Direction Of Arrival Estimation of Wideband Signals in Unknown Correlated Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miloud Frikel</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Signals, Automatic and Telecommunications (ICSAT'2018)</w:t>
+              <w:t xml:space="preserve">International Conference on Signals, Automatic control and Telecommunications (ICSAT'2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Beni Mellal, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821022v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NonLinear System Identification Using Cumulants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Miloud Frikel</w:t>
+                <w:t xml:space="preserve">A closed loop subspace identification method with a limited number of data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Signals, Automatic control and Telecommunications (ICSAT'2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Beni Mellal, Morocco</w:t>
+              <w:t xml:space="preserve">International Conference on Signal, Automatic control and Telecommunications 2018, Beni Mellal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Beni Mellal, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821164v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a blind equalization algorithm for Rayleigh and Rician channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Moussa</w:t>
+                <w:t xml:space="preserve">Two decades of blind equalization research for OFDM system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Frikel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Abderrahim</w:t>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïda Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Abderrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 17th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Signals, Automatic control and Telecommunications (ICSAT'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Beni Mellal, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821196v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of blind equalizers based on Optimal Bounding Ellipsoid algorithms under AWGN and fading channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Pouliquen</w:t>
+                <w:t xml:space="preserve">NonLinear System Identification Using Cumulants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antari Jilali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Frikel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 14th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Signals, Automatic control and Telecommunications (ICSAT'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Beni Mellal, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821187v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive blind equalization for the bounded noise case under different modulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Pouliquen</w:t>
+                <w:t xml:space="preserve">Comparative Study Between Wideband DOA Estimation Algorithms: TCT, TOPS, W-CMSR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail El Ouargui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Frikel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 25th Mediterranean Conference on Control and Automation (MED)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Signals, Automatic and Telecommunications (ICSAT'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Beni Mellal, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821178v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind equalization of OFDM systems based an optimal bounding ellipsoid under different channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Performance of a blind equalization algorithm for Rayleigh and Rician channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Abderrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 18th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/STA.2017.8314932⟩</w:t>
+              <w:t xml:space="preserve">2016 17th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Sousse, France. pp.685-690, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/STA.2016.7952020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821110v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive blind equalization with an optimal bounding ellipsoid algorithm</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative study of blind equalizers based on Optimal Bounding Ellipsoid algorithms under AWGN and fading channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abderrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 22nd European Signal Processing Conference (EUSIPCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 14th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Marrakech, France. pp.11-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2017.8166955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826043v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive blind equalization with an optimal bounding ellipsoid algorithm</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recursive blind equalization for the bounded noise case under different modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abderrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 25th Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Valletta, Malta. pp.1339-1344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2017.7984304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058949v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MC-CDMA System Identification and Equalization Using the LMS Algorithm and Takagi-Sugeno Fuzzy System</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Blind equalization of OFDM systems based an optimal bounding ellipsoid under different channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abderrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC International Workshop on Adaptation and Learning in Control and Signal Processing (ALCOSP'2013),</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 18th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Monastir, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/STA.2017.8314932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057707v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Intensif : Commande à distance d'un système à travers le réseau IP</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Recursive blind equalization with an optimal bounding ellipsoid algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gehan</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Caen, France</w:t>
+              <w:t xml:space="preserve">2014 22nd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.2240-2244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064329v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace identification of Hammerstein systems with nonparametric input backlash and switch nonlinearities</w:t>
+                <w:t xml:space="preserve">Recursive blind equalization with an optimal bounding ellipsoid algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965073v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LMS algorithm and The Takagi-Sugeno Fuzzy System in the Selective Channels Identification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">MC-CDMA System Identification and Equalization Using the LMS Algorithm and Takagi-Sugeno Fuzzy System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Boumezough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Complex Systems (ICCS'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Agadir, Morocco. 6p</w:t>
+              <w:t xml:space="preserve">11th IFAC International Workshop on Adaptation and Learning in Control and Signal Processing (ALCOSP'2013),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063126v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed loop output error identification with bounded disturbances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Projet Intensif : Commande à distance d'un système à travers le réseau IP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Descoubes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on System Identification 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Brussels, Belgium. pp.870-875</w:t>
+              <w:t xml:space="preserve">Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771453v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of broadband radio access network using the Takagui-Sugeno fuzzy systems and higher order statistics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Subspace identification of Hammerstein systems with nonparametric input backlash and switch nonlinearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Giri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Computing and Systems (ICMCS), 2012 International Conference on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMCS.2012.6320154⟩</w:t>
+              <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Firenze, Italy. pp.4302-4307, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061260v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer Design for Time Delay Nonlinear Triangular Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Closed loop output error identification with bounded disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Magarotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. 6 p</w:t>
+              <w:t xml:space="preserve">IFAC Symposium on System Identification 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Brussels, Belgium. pp.870-875</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063155v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design for time delay nonlinear triangular systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cm. Astorga-Zaragoza</w:t>
+                <w:t xml:space="preserve">The LMS algorithm and The Takagi-Sugeno Fuzzy System in the Selective Channels Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Frikel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Magarotto</w:t>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouikhalne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boumezough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Complex Systems (ICCS'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Agadir, Morocco. 6p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145709v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design d'un observateur pour une classe triangulaire de systèmes non-linéaires à retard</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Identification of broadband radio access network using the Takagui-Sugeno fuzzy systems and higher order statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouikhalne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boumezough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M'Saad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Manuel Astorga-Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA'10</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multimedia Computing and Systems (ICMCS), 2012 International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Tanger, Morocco. pp.473 - 477, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMCS.2012.6320154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063166v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bearing detection of noised wideband sources for geolocation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Observer Design for Time Delay Nonlinear Triangular Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Targui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Manuel Astorga-Zaragoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M'Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Magarotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE Mediterranean Conference on Control and Automation, MED'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057691v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and equalization of MC-CDMA system driven by stochastic chaotic code</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observer design for time delay nonlinear triangular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Targui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cm. Astorga-Zaragoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M'Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Magarotto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE Mediterranean Conference on Control and Automation, MED'10</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.680-685, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.02491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057722v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design for the state estimation of a class of communication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Design d'un observateur pour une classe triangulaire de systèmes non-linéaires à retard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubekeur Targui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M'Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Said Safi</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Manuel Astorga-Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control &amp; Automation (MED), 2010 18th Mediterranean Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059683v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BER analysis of parallel and successive interference cancellation employing MMSE equalizer for MC-CDMA systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Bearing detection of noised wideband sources for geolocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubekeur Targui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M'Saad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multimedia Computing and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th IEEE Mediterranean Conference on Control and Automation, MED'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057365v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind identification of indoor broadband radio access network using cumulants</w:t>
+                <w:t xml:space="preserve">Identification and equalization of MC-CDMA system driven by stochastic chaotic code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubekeur Targui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Computing and Systems, 2009. ICMCS '09. International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th IEEE Mediterranean Conference on Control and Automation, MED'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058569v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robut Mobile Positioning Algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Observer design for the state estimation of a class of communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Targui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M'Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISCCSP'2006 Second International Symposium on Communications, Control and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Control &amp; Automation (MED), 2010 18th Mediterranean Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.495 - 499, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2010.5547717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016114v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind noise and channel estimation</w:t>
+                <w:t xml:space="preserve">BER analysis of parallel and successive interference cancellation employing MMSE equalizer for MC-CDMA systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Frikel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Nossek</w:t>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Targui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M'Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth IEEE Workshop on Statistical Signal and Array Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SSAP.2000.870099⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Multimedia Computing and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Ouarzazate, Morocco. pp.158 - 161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMCS.2009.5256712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821521v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct blind multichannel identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Blind identification of indoor broadband radio access network using cumulants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Josef Nossek</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Targui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M'Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multimedia Computing and Systems, 2009. ICMCS '09. International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Ouarzazate, Morocco. pp.249 - 252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMCS.2009.5256692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821502v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind recursive estimation of SIMO channels</w:t>
+                <w:t xml:space="preserve">A Robut Mobile Positioning Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Frikel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Xavier</w:t>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Targui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M'Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1999 2nd Workshop on Signal Processing Advances in Wireless</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE ISCCSP'2006 Second International Symposium on Communications, Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, -, France. 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821460v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent wideband method for directions-of-arrival estimation in the presence of unknown correlated noise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Blind noise and channel estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Salah Bourennane</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Utschick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nossek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth IEEE Signal Processing Workshop on Statistical and Array Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SSAP.1998.739326⟩</w:t>
+              <w:t xml:space="preserve">Tenth IEEE Workshop on Statistical Signal and Array Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Pocono Manor, United States. pp.141-145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSAP.2000.870099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821341v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast high resolution methods</w:t>
+                <w:t xml:space="preserve">Direct blind multichannel identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Frikel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Bendjama</w:t>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Utschick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Josef Nossek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Signal Processing Conference (EUSIPCO 1998)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1998, Rhodes, Greece. pp.1-4</w:t>
+              <w:t xml:space="preserve">10th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Tampere, Finland. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821438v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast wideband source separation based on higher-order statistics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Blind recursive estimation of SIMO channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Bendjama</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Xavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Workshop on Higher-Order Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HOST.1997.613546⟩</w:t>
+              <w:t xml:space="preserve">1999 2nd Workshop on Signal Processing Advances in Wireless</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Annapolis, France. pp.235-238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPAWC.1999.783062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821508v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal coherent subspace for bearing estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Coherent wideband method for directions-of-arrival estimation in the presence of unknown correlated noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Bourennane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Processing Applications (TENCON '96)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TENCON.1996.608854⟩</w:t>
+              <w:t xml:space="preserve">Ninth IEEE Signal Processing Workshop on Statistical and Array Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Portland, France. pp.29-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSAP.1998.739326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821537v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast algorithm for the wideband array processing using a two-sided correlation transformation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Fast high resolution methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bendjama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Signal Processing Conference (EUSIPCO 1996)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1996, Trieste, Italy. pp.1-4</w:t>
+              <w:t xml:space="preserve">9th European Signal Processing Conference (EUSIPCO 1998)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Rhodes, Greece. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821396v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis to wideband array processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fast wideband source separation based on higher-order statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salah Bourennane</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bendjama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Processing Applications (TENCON '96)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TENCON.1996.608855⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Workshop on Higher-Order Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1997, Banff, Canada. pp.354-358, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HOST.1997.613546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821532v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direction finding for wideband signals using fast coherent signal subspace</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimal coherent subspace for bearing estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frikel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bourennane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1996 IEEE Digital Signal Processing Workshop Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DSPWS.1996.555529⟩</w:t>
+              <w:t xml:space="preserve">Digital Processing Applications (TENCON '96)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1996, Perth, Australia. pp.430-434, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TENCON.1996.608854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821466v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bearing estimation in the unknown noise fields</w:t>
+                <w:t xml:space="preserve">Fast algorithm for the wideband array processing using a two-sided correlation transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Frikel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Bourennane</w:t>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Bourennane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th European Signal Processing Conference (EUSIPCO 1996)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Trieste, Italy. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821385v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of the wideband sources with estimation of the antenna shape</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Direction finding for wideband signals using fast coherent signal subspace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourennane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Workshop on Statistical Signal and Array Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SSAP.1996.534829⟩</w:t>
+              <w:t xml:space="preserve">1996 IEEE Digital Signal Processing Workshop Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Loen, Norway. pp.335-338, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSPWS.1996.555529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821475v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband array processing using a partitioned spectral matrix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Statistical analysis to wideband array processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Bourennane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Signal Processing Conference (EUSIPCO 1996)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Processing Applications (TENCON '96)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1996, Perth, Australia. pp.435-439, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TENCON.1996.608855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821402v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bearing estimation in the unknown noise fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1996, Kobe, Japan. pp.1081-1082, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.1996.574646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localization of the wideband sources with estimation of the antenna shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Workshop on Statistical Signal and Array Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1996, Corfu, Greece. pp.97-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSAP.1996.534829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wideband array processing using a partitioned spectral matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th European Signal Processing Conference (EUSIPCO 1996)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Trieste, Italy. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New method for locating the wideband sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1996 IEEE Digital Signal Processing Workshop Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Loen, Norway. pp.323-326, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DSPWS.1996.555526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId179"/>
+      <w:footerReference w:type="default" r:id="rId197"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8660,51 +9403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04878478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Fateh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ougraz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Belaadel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frikel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03345247v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Oualla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Darif" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Safi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems9020046" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821210v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moussa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Frikel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bedoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abderrahim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110594003-002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayda Bedoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2017.0445" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02368213v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zidane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sabri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26636/jtit.2018.114717" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02368281v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail El Ouargui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26636/jtit.2018.119417" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821116v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Khmou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Safi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14257/ijca.2017.10.11.10" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821198v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14257/ijast.2015.74.01" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02368195v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Said" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boumezzough" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11601/ijates.v3i1.73" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063136v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062199v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Descoubes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefebvre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gehan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2013011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057942v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouhab Zeroual" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M'Saad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Targui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeroual" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182561v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hamon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171418v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821355v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bourennane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-682X(97)00015-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G68WFRSB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821376v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821367v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569914v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassna Elmaizi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05113185v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna El Maizi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC63929.2024.10928846" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04277506v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Es-Said Azougaghe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03811708v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02988888v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202122901049" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974051v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03811694v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183328" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02989099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bonargent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143871" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974041v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974050v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouisaadane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974033v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974048v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143135v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2019.8717267" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821121v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821093v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pigeon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838310v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02136863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821105v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821022v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821164v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antari Jilali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821196v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouliquen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bedoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abderrahim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2016.7952020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821187v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2017.8166955" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821178v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984304" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821110v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2017.8314932" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826043v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058949v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057707v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064329v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965073v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Giri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760551" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063126v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouikhalne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boumezough" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771453v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061260v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Safi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2012.6320154" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063155v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manuel Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Magarotto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145709v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Targui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm. Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M'Saad" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02491" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063166v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057691v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057722v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cherrier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059683v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2010.5547717" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057365v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMCS.2009.5256712" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058569v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMCS.2009.5256692" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016114v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821521v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Utschick" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nossek" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSAP.2000.870099" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821502v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Utschick" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Josef Nossek" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821460v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barroso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xavier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.1999.783062" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821341v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSAP.1998.739326" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821438v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendjama" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821508v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourennane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOST.1997.613546" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821537v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TENCON.1996.608854" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821396v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821532v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TENCON.1996.608855" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821466v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSPWS.1996.555529" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821385v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1996.574646" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821475v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSAP.1996.534829" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821402v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821527v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSPWS.1996.555526" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584648v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Radjeb Oudainia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Menard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Frikel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2026.106859" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkbir Ouisaadane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Safi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-024-10103-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04878478v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Fateh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ougraz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Belaadel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frikel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584586v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna El Maizi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Safi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC63929.2024.10928846" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03345247v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Oualla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Darif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems9020046" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moussa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bedoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abderrahim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110594003-002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821173v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayda Bedoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2017.0445" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02368213v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zidane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sabri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26636/jtit.2018.114717" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02368281v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail El Ouargui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26636/jtit.2018.119417" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Khmou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14257/ijca.2017.10.11.10" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14257/ijast.2015.74.01" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057828v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02368195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Said" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boumezzough" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11601/ijates.v3i1.73" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102214v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062199v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Descoubes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefebvre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gehan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2013011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057942v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouhab Zeroual" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M'Saad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057700v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Targui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182561v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hamon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171326v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeroual" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171418v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821355v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bourennane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-682X(97)00015-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G68WFRSB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821376v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569914v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassna Elmaizi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584549v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mestrah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9803966" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04277506v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Es-Said Azougaghe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03811708v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584538v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mahiri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC67755.2025.11335053" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584480v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESAI62891.2024.10913831" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584553v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666694" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02988888v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202122901049" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03811694v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183328" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974051v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02989099v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bonargent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143871" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974041v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974050v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouisaadane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974033v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974048v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2019.8717267" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821121v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838310v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pigeon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821093v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02136863v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821105v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821164v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antari Jilali" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821022v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821196v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouliquen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bedoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abderrahim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2016.7952020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821187v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2017.8166955" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821178v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984304" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821110v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2017.8314932" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826043v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058949v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057707v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064329v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965073v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Giri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760551" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771453v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063126v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouikhalne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boumezough" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061260v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Safi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2012.6320154" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063155v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manuel Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Magarotto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145709v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Targui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm. Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M'Saad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02491" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063166v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057691v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057722v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cherrier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059683v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2010.5547717" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057365v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMCS.2009.5256712" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058569v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMCS.2009.5256692" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016114v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821521v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Utschick" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nossek" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSAP.2000.870099" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821502v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Utschick" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Josef Nossek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821460v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barroso" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xavier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.1999.783062" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821341v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSAP.1998.739326" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821438v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendjama" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821508v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourennane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOST.1997.613546" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821537v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TENCON.1996.608854" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821396v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821466v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSPWS.1996.555529" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821532v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TENCON.1996.608855" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821385v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1996.574646" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821475v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSAP.1996.534829" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821402v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821527v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSPWS.1996.555526" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>