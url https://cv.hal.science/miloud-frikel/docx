--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -846,278 +846,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind equalisation in the presence of bounded noise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+                <w:t xml:space="preserve">Using Least Mean p-Power Algorithm to Correct Channel Distortion in MC-CDMA Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-spr.2017.0445⟩</w:t>
+              <w:t xml:space="preserve">Journal of Telecommunications and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.23-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26636/jtit.2018.114717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821173v1</w:t>
+                <w:t xml:space="preserve">hal-02368213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Least Mean p-Power Algorithm to Correct Channel Distortion in MC-CDMA Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Said Safi</w:t>
+                <w:t xml:space="preserve">Blind equalisation in the presence of bounded noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Sabri</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sayda Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Abderrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Telecommunications and Information Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3, pp.23-30. </w:t>
+              <w:t xml:space="preserve">IET Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (8), pp.957-965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26636/jtit.2018.114717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-spr.2017.0445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368213v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum Array Elements for Resolution of Several Direction of Arrival Estimation Methods in Various Noise-Level Environments</w:t>
               </w:r>
@@ -1510,51 +1510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Identification and Equalization of MC-CDMA Systems Using Higher Order Cumulants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Zidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1722,77 +1722,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive versus Algorithms and Higher Order Cumulants for Identification and Equalization of MC-CDMA System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Zidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boumezzough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2170,364 +2170,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptie Equlization using Controlled Equal Gain Combining for Uplink/Downlink MC-CDMA systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blind Impulse Response Identification of frequency Radio Channels: Application to Bran A Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Targui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M'Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hamon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohammed M'Saad</w:t>
+                <w:t xml:space="preserve">A. Zeroual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 4 (3), pp.230-237</w:t>
+              <w:t xml:space="preserve">International Conference on Computer, Electrical, and Systems Science, and engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182561v1</w:t>
+                <w:t xml:space="preserve">hal-00171326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Impulse Response Identification of frequency Radio Channels: Application to Bran A Channel</w:t>
+                <w:t xml:space="preserve">Blind identification of frequency selective channel using higher order statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M'Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zeroual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer, Electrical, and Systems Science, and engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.6</w:t>
+              <w:t xml:space="preserve">IEE International Conference on Signal Processing and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00171326v1</w:t>
+                <w:t xml:space="preserve">hal-00171418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind identification of frequency selective channel using higher order statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Said Safi</w:t>
+                <w:t xml:space="preserve">Adaptie Equlization using Controlled Equal Gain Combining for Uplink/Downlink MC-CDMA systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Targui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M'Saad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Zeroual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEE International Conference on Signal Processing and Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.4</w:t>
+              <w:t xml:space="preserve">International Journal of Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (3), pp.230-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00171418v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution methods without eigendecomposition for locating the acoustic sources</w:t>
               </w:r>
@@ -2772,51 +2772,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (58)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3169,252 +3169,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-loop system identification based on binary measurement on the input and the output</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham Oualla</w:t>
+                <w:t xml:space="preserve">Comparison of DOA Estimation Methods Based on Sparse and Noncircular Covariance in a Challenging Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Mahiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saïd Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Control, Decision and Information Technologies (CODIT) (CoDIT 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 13th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Marrakesh, France. pp.150-157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC67755.2025.11335053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811708v1</w:t>
+                <w:t xml:space="preserve">hal-05584538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of DOA Estimation Methods Based on Sparse and Noncircular Covariance in a Challenging Environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miloud Frikel</w:t>
+                <w:t xml:space="preserve">Closed-loop system identification based on binary measurement on the input and the output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Oualla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Safi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 13th International Conference on Systems and Control (ICSC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 8th International Conference on Control, Decision and Information Technologies (CODIT) (CoDIT 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSC67755.2025.11335053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05584538v1</w:t>
+                <w:t xml:space="preserve">hal-03811708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning for Nonlinear System Identification: Kernels and ANN</w:t>
               </w:r>
@@ -3771,2434 +3771,2425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of algorithms for real-time identification of FIR systems from binary measurements on the output</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LMF versus Combined LMS/F Algorithm for BRAN B channel Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 28th Mediterranean Conference on Control and Automation (MED)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Colloquium on Signal, Automatic Control and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre pour la Communication Scientifique Directe, Jun 2020, CAEN, France. pp.326441</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811694v1</w:t>
+                <w:t xml:space="preserve">hal-02974051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMF versus Combined LMS/F Algorithm for BRAN B channel Identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral Analysis for System Identification from Input/Output Binary Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Oualla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Zidane</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bonargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Colloquium on Signal, Automatic Control and Telecommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Saint-Pétersburg, Russia. pp.731-734, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974051v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Analysis for System Identification from Input/Output Binary Measurements</w:t>
+                <w:t xml:space="preserve">Etude comparative des méthodes d'identification récursives des systèmes FIR à sortie binaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Frikel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Bonargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference (ECC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale (JIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989099v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative des méthodes d'identification récursives des systèmes FIR à sortie binaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Miloud Frikel</w:t>
+                <w:t xml:space="preserve">Reconnaissance Automatique de la dialecte marocain en milieu réel à l'aide de PocketSphinx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouisaadane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale (JIME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Caen, France</w:t>
+              <w:t xml:space="preserve">2nd International Colloquium on Signal, Automatic Control and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre pour la Communication Scientifique Directe (CCSD), Jun 2020, CAEN, France. pp.52-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974041v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance Automatique de la dialecte marocain en milieu réel à l'aide de PocketSphinx</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Ouisaadane</w:t>
+                <w:t xml:space="preserve">Comparison of algorithms for real-time identification of FIR systems from binary measurements on the output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Oualla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Colloquium on Signal, Automatic Control and Telecommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 28th Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. pp.331-336, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974050v1</w:t>
+                <w:t xml:space="preserve">hal-02974033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of algorithms for real-time identification of FIR systems from binary measurements on the output</w:t>
+                <w:t xml:space="preserve">Spectrum estimation for time-series based on binary data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miloud Frikel</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 28th Mediterranean Conference on Control and Automation (MED)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Colloquium on Signal, Automatic Control and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre pour la Communication Scientifique Directe, Jun 2020, CAEN, France. pp.326416</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974033v1</w:t>
+                <w:t xml:space="preserve">hal-02974048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrum estimation for time-series based on binary data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham Oualla</w:t>
+                <w:t xml:space="preserve">An Overview of blind Equalization Algorithms for Digital Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïda Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Abderrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Colloquium on Signal, Automatic Control and Telecommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 19th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Sousse, Tunisia. pp.491-496, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/STA.2019.8717267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974048v1</w:t>
+                <w:t xml:space="preserve">hal-02143135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of blind Equalization Algorithms for Digital Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Moussa</w:t>
+                <w:t xml:space="preserve">Focusing Operators for Direction Of Arrival Estimation of Wideband Signals in Unknown Correlated Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 19th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Signals, Automatic control and Telecommunications (ICSAT'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Beni Mellal, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/STA.2019.8717267⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02143135v1</w:t>
+                <w:t xml:space="preserve">hal-01821093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Entropy Metrics in 1D Discrete Dynamical System</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amélioration de la qualité des quantificateurs reliés aux performances du conducteur pour la détermination de l’hypovigilance au volant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bonargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bessot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Signals, Automatic control and Telecommunications (ICSAT'2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Beni Mellal, Morocco</w:t>
+              <w:t xml:space="preserve">ICSAT'2018 International Conference on signals, Automatic and Telecommuncations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Beni Mellal, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821121v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la qualité des quantificateurs reliés aux performances du conducteur pour la détermination de l’hypovigilance au volant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Comparison of Entropy Metrics in 1D Discrete Dynamical System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Khmou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSAT'2018 International Conference on signals, Automatic and Telecommuncations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Beni Mellal, Maroc</w:t>
+              <w:t xml:space="preserve">International Conference on Signals, Automatic control and Telecommunications (ICSAT'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Beni Mellal, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838310v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focusing Operators for Direction Of Arrival Estimation of Wideband Signals in Unknown Correlated Noise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">A closed loop subspace identification method with a limited number of data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Signals, Automatic control and Telecommunications (ICSAT'2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Beni Mellal, Morocco</w:t>
+              <w:t xml:space="preserve">International Conference on Signal, Automatic control and Telecommunications 2018, Beni Mellal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Beni Mellal, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821093v1</w:t>
+                <w:t xml:space="preserve">hal-02136863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A closed loop subspace identification method with a limited number of data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two decades of blind equalization research for OFDM system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïda Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Abderrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Signal, Automatic control and Telecommunications 2018, Beni Mellal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Beni Mellal, Morocco</w:t>
+              <w:t xml:space="preserve">International Conference on Signals, Automatic control and Telecommunications (ICSAT'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Beni Mellal, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136863v1</w:t>
+                <w:t xml:space="preserve">hal-01821105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two decades of blind equalization research for OFDM system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Moussa</w:t>
+                <w:t xml:space="preserve">NonLinear System Identification Using Cumulants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antari Jilali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Signals, Automatic control and Telecommunications (ICSAT'2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Beni Mellal, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821105v1</w:t>
+                <w:t xml:space="preserve">hal-01821164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NonLinear System Identification Using Cumulants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antari Jilali</w:t>
+                <w:t xml:space="preserve">Comparative Study Between Wideband DOA Estimation Algorithms: TCT, TOPS, W-CMSR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail El Ouargui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Signals, Automatic control and Telecommunications (ICSAT'2018)</w:t>
+              <w:t xml:space="preserve">International Conference on Signals, Automatic and Telecommunications (ICSAT'2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Beni Mellal, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821164v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study Between Wideband DOA Estimation Algorithms: TCT, TOPS, W-CMSR</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Performance of a blind equalization algorithm for Rayleigh and Rician channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abderrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Signals, Automatic and Telecommunications (ICSAT'2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 17th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Sousse, France. pp.685-690, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/STA.2016.7952020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821022v1</w:t>
+                <w:t xml:space="preserve">hal-01821196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a blind equalization algorithm for Rayleigh and Rician channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of blind equalizers based on Optimal Bounding Ellipsoid algorithms under AWGN and fading channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Moussa</w:t>
+                <w:t xml:space="preserve">M. Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pouliquen</w:t>
+                <w:t xml:space="preserve">S. Bedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Abderrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 17th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 14th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Marrakech, France. pp.11-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2017.8166955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/STA.2016.7952020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01821196v1</w:t>
+                <w:t xml:space="preserve">hal-01821187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of blind equalizers based on Optimal Bounding Ellipsoid algorithms under AWGN and fading channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recursive blind equalization for the bounded noise case under different modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Moussa</w:t>
+                <w:t xml:space="preserve">M. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pouliquen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Frikel</w:t>
+                <w:t xml:space="preserve">S. Bedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Abderrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 14th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 25th Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Valletta, Malta. pp.1339-1344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2017.7984304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSD.2017.8166955⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01821187v1</w:t>
+                <w:t xml:space="preserve">hal-01821178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive blind equalization for the bounded noise case under different modulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blind equalization of OFDM systems based an optimal bounding ellipsoid under different channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Moussa</w:t>
+                <w:t xml:space="preserve">M. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pouliquen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Frikel</w:t>
+                <w:t xml:space="preserve">S. Bedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Abderrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 25th Mediterranean Conference on Control and Automation (MED)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 18th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Monastir, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/STA.2017.8314932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MED.2017.7984304⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01821178v1</w:t>
+                <w:t xml:space="preserve">hal-01821110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind equalization of OFDM systems based an optimal bounding ellipsoid under different channels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recursive blind equalization with an optimal bounding ellipsoid algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 18th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 22nd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.2240-2244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/STA.2017.8314932⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01821110v1</w:t>
+                <w:t xml:space="preserve">hal-01826043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive blind equalization with an optimal bounding ellipsoid algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 22nd European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.2240-2244</w:t>
+              <w:t xml:space="preserve">22nd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826043v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive blind equalization with an optimal bounding ellipsoid algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+                <w:t xml:space="preserve">Projet Intensif : Commande à distance d'un système à travers le réseau IP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Descoubes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058949v1</w:t>
+                <w:t xml:space="preserve">hal-01064329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MC-CDMA System Identification and Equalization Using the LMS Algorithm and Takagi-Sugeno Fuzzy System</w:t>
               </w:r>
@@ -6273,2990 +6264,2882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Intensif : Commande à distance d'un système à travers le réseau IP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lefebvre</w:t>
+                <w:t xml:space="preserve">Subspace identification of Hammerstein systems with nonparametric input backlash and switch nonlinearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Giri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Firenze, Italy. pp.4302-4307, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064329v1</w:t>
+                <w:t xml:space="preserve">hal-00965073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace identification of Hammerstein systems with nonparametric input backlash and switch nonlinearities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The LMS algorithm and The Takagi-Sugeno Fuzzy System in the Selective Channels Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouikhalne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boumezough</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Complex Systems (ICCS'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Agadir, Morocco. 6p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760551⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00965073v1</w:t>
+                <w:t xml:space="preserve">hal-01063126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed loop output error identification with bounded disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Symposium on System Identification 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Brussels, Belgium. pp.870-875</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LMS algorithm and The Takagi-Sugeno Fuzzy System in the Selective Channels Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saïd Safi</w:t>
+                <w:t xml:space="preserve">Identification of broadband radio access network using the Takagui-Sugeno fuzzy systems and higher order statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouikhalne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boumezough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Boumezough</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M'Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Complex Systems (ICCS'12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multimedia Computing and Systems (ICMCS), 2012 International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Tanger, Morocco. pp.473 - 477, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMCS.2012.6320154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063126v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of broadband radio access network using the Takagui-Sugeno fuzzy systems and higher order statistics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Boumezough</w:t>
+                <w:t xml:space="preserve">Observer Design for Time Delay Nonlinear Triangular Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Targui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Manuel Astorga-Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M'Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Magarotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Computing and Systems (ICMCS), 2012 International Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMCS.2012.6320154⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01061260v1</w:t>
+                <w:t xml:space="preserve">hal-01063155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer Design for Time Delay Nonlinear Triangular Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boubekeur Targui</w:t>
+                <w:t xml:space="preserve">Observer design for time delay nonlinear triangular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Targui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cm. Astorga-Zaragoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M'Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Magarotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. 6 p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.680-685, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.02491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063155v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design for time delay nonlinear triangular systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Magarotto</w:t>
+                <w:t xml:space="preserve">Bearing detection of noised wideband sources for geolocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Targui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M'Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IEEE Mediterranean Conference on Control and Automation, MED'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.02491⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02145709v1</w:t>
+                <w:t xml:space="preserve">hal-01057691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design d'un observateur pour une classe triangulaire de systèmes non-linéaires à retard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and equalization of MC-CDMA system driven by stochastic chaotic code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubekeur Targui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nancy, France. 6 p</w:t>
+              <w:t xml:space="preserve">18th IEEE Mediterranean Conference on Control and Automation, MED'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063166v1</w:t>
+                <w:t xml:space="preserve">hal-01057722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bearing detection of noised wideband sources for geolocation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design d'un observateur pour une classe triangulaire de systèmes non-linéaires à retard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Targui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M'Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Manuel Astorga-Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE Mediterranean Conference on Control and Automation, MED'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057691v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and equalization of MC-CDMA system driven by stochastic chaotic code</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observer design for the state estimation of a class of communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Targui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M'Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE Mediterranean Conference on Control and Automation, MED'10</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Control &amp; Automation (MED), 2010 18th Mediterranean Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.495 - 499, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2010.5547717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057722v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design for the state estimation of a class of communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BER analysis of parallel and successive interference cancellation employing MMSE equalizer for MC-CDMA systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubekeur Targui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M'Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control &amp; Automation (MED), 2010 18th Mediterranean Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Multimedia Computing and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Ouarzazate, Morocco. pp.158 - 161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMCS.2009.5256712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MED.2010.5547717⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01059683v1</w:t>
+                <w:t xml:space="preserve">hal-01057365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BER analysis of parallel and successive interference cancellation employing MMSE equalizer for MC-CDMA systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blind identification of indoor broadband radio access network using cumulants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubekeur Targui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M'Saad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multimedia Computing and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multimedia Computing and Systems, 2009. ICMCS '09. International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Ouarzazate, Morocco. pp.249 - 252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMCS.2009.5256692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MMCS.2009.5256712⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01057365v1</w:t>
+                <w:t xml:space="preserve">hal-01058569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind identification of indoor broadband radio access network using cumulants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Robut Mobile Positioning Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubekeur Targui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M'Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Computing and Systems, 2009. ICMCS '09. International Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE ISCCSP'2006 Second International Symposium on Communications, Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, -, France. 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MMCS.2009.5256692⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01058569v1</w:t>
+                <w:t xml:space="preserve">hal-00016114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robut Mobile Positioning Algorithm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed M'Saad</w:t>
+                <w:t xml:space="preserve">Blind noise and channel estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Utschick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nossek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISCCSP'2006 Second International Symposium on Communications, Control and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tenth IEEE Workshop on Statistical Signal and Array Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Pocono Manor, United States. pp.141-145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSAP.2000.870099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016114v1</w:t>
+                <w:t xml:space="preserve">hal-01821521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind noise and channel estimation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Nossek</w:t>
+                <w:t xml:space="preserve">Direct blind multichannel identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Utschick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Josef Nossek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth IEEE Workshop on Statistical Signal and Array Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Tampere, Finland. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSAP.2000.870099⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01821521v1</w:t>
+                <w:t xml:space="preserve">hal-01821502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct blind multichannel identification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Josef Nossek</w:t>
+                <w:t xml:space="preserve">Blind recursive estimation of SIMO channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Xavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1999 2nd Workshop on Signal Processing Advances in Wireless</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Annapolis, France. pp.235-238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPAWC.1999.783062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821502v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind recursive estimation of SIMO channels</w:t>
+                <w:t xml:space="preserve">Coherent wideband method for directions-of-arrival estimation in the presence of unknown correlated noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Xavier</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Bourennane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1999 2nd Workshop on Signal Processing Advances in Wireless</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ninth IEEE Signal Processing Workshop on Statistical and Array Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Portland, France. pp.29-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSAP.1998.739326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SPAWC.1999.783062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01821460v1</w:t>
+                <w:t xml:space="preserve">hal-01821341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent wideband method for directions-of-arrival estimation in the presence of unknown correlated noise</w:t>
+                <w:t xml:space="preserve">Fast high resolution methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bendjama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth IEEE Signal Processing Workshop on Statistical and Array Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th European Signal Processing Conference (EUSIPCO 1998)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Rhodes, Greece. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSAP.1998.739326⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01821341v1</w:t>
+                <w:t xml:space="preserve">hal-01821438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast high resolution methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast wideband source separation based on higher-order statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bendjama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Signal Processing Conference (EUSIPCO 1998)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Signal Processing Workshop on Higher-Order Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1997, Banff, Canada. pp.354-358, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HOST.1997.613546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821438v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast wideband source separation based on higher-order statistics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical analysis to wideband array processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Bendjama</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Bourennane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Workshop on Higher-Order Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Processing Applications (TENCON '96)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1996, Perth, Australia. pp.435-439, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TENCON.1996.608855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HOST.1997.613546⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01821508v1</w:t>
+                <w:t xml:space="preserve">hal-01821532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal coherent subspace for bearing estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Direction finding for wideband signals using fast coherent signal subspace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourennane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Processing Applications (TENCON '96)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1996 IEEE Digital Signal Processing Workshop Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Loen, Norway. pp.335-338, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSPWS.1996.555529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TENCON.1996.608854⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01821537v1</w:t>
+                <w:t xml:space="preserve">hal-01821466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast algorithm for the wideband array processing using a two-sided correlation transformation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salah Bourennane</w:t>
+                <w:t xml:space="preserve">Optimal coherent subspace for bearing estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Signal Processing Conference (EUSIPCO 1996)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Processing Applications (TENCON '96)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1996, Perth, Australia. pp.430-434, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TENCON.1996.608854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821396v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direction finding for wideband signals using fast coherent signal subspace</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Bourennane</w:t>
+                <w:t xml:space="preserve">Fast algorithm for the wideband array processing using a two-sided correlation transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Bourennane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1996 IEEE Digital Signal Processing Workshop Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th European Signal Processing Conference (EUSIPCO 1996)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Trieste, Italy. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821466v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis to wideband array processing</w:t>
+                <w:t xml:space="preserve">Bearing estimation in the unknown noise fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salah Bourennane</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourennane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Processing Applications (TENCON '96)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1996, Kobe, Japan. pp.1081-1082, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.1996.574646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TENCON.1996.608855⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01821532v1</w:t>
+                <w:t xml:space="preserve">hal-01821385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bearing estimation in the unknown noise fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization of the wideband sources with estimation of the antenna shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frikel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bourennane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th Workshop on Statistical Signal and Array Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1996, Corfu, Greece. pp.97-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSAP.1996.534829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.1996.574646⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01821385v1</w:t>
+                <w:t xml:space="preserve">hal-01821475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of the wideband sources with estimation of the antenna shape</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Frikel</w:t>
+                <w:t xml:space="preserve">Wideband array processing using a partitioned spectral matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Workshop on Statistical Signal and Array Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th European Signal Processing Conference (EUSIPCO 1996)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Trieste, Italy. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSAP.1996.534829⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01821475v1</w:t>
+                <w:t xml:space="preserve">hal-01821402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband array processing using a partitioned spectral matrix</w:t>
-[...80 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">New method for locating the wideband sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1996 IEEE Digital Signal Processing Workshop Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Loen, Norway. pp.323-326, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DSPWS.1996.555526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId197"/>
+      <w:footerReference w:type="default" r:id="rId196"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9403,51 +9286,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584648v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Radjeb Oudainia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Menard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Frikel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2026.106859" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkbir Ouisaadane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Safi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-024-10103-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04878478v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Fateh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ougraz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Belaadel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frikel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584586v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna El Maizi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Safi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC63929.2024.10928846" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03345247v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Oualla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Darif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems9020046" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moussa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bedoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abderrahim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110594003-002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821173v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayda Bedoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2017.0445" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02368213v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zidane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sabri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26636/jtit.2018.114717" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02368281v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail El Ouargui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26636/jtit.2018.119417" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Khmou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14257/ijca.2017.10.11.10" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14257/ijast.2015.74.01" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057828v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02368195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Said" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boumezzough" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11601/ijates.v3i1.73" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102214v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062199v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Descoubes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefebvre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gehan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2013011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057942v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouhab Zeroual" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M'Saad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057700v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Targui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182561v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hamon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171326v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeroual" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171418v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821355v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bourennane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-682X(97)00015-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G68WFRSB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821376v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569914v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassna Elmaizi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584549v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mestrah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9803966" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04277506v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Es-Said Azougaghe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03811708v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584538v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mahiri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC67755.2025.11335053" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584480v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESAI62891.2024.10913831" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584553v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666694" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02988888v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202122901049" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03811694v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183328" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974051v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02989099v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bonargent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143871" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974041v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974050v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouisaadane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974033v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974048v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2019.8717267" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821121v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838310v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pigeon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821093v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02136863v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821105v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821164v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antari Jilali" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821022v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821196v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouliquen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bedoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abderrahim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2016.7952020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821187v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2017.8166955" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821178v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984304" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821110v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2017.8314932" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826043v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058949v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057707v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064329v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965073v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Giri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760551" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771453v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063126v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouikhalne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boumezough" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061260v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Safi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2012.6320154" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063155v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manuel Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Magarotto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145709v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Targui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm. Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M'Saad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02491" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063166v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057691v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057722v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cherrier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059683v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2010.5547717" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057365v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMCS.2009.5256712" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058569v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMCS.2009.5256692" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016114v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821521v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Utschick" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nossek" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSAP.2000.870099" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821502v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Utschick" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Josef Nossek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821460v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barroso" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xavier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.1999.783062" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821341v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSAP.1998.739326" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821438v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendjama" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821508v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourennane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOST.1997.613546" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821537v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TENCON.1996.608854" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821396v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821466v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSPWS.1996.555529" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821532v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TENCON.1996.608855" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821385v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1996.574646" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821475v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSAP.1996.534829" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821402v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821527v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSPWS.1996.555526" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584648v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Radjeb Oudainia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Menard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Frikel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2026.106859" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkbir Ouisaadane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Safi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10772-024-10103-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04878478v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Fateh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ougraz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Belaadel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frikel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584586v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna El Maizi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Safi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC63929.2024.10928846" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03345247v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Oualla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Darif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems9020046" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moussa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bedoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abderrahim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110594003-002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02368213v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zidane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sabri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26636/jtit.2018.114717" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayda Bedoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2017.0445" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02368281v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail El Ouargui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26636/jtit.2018.119417" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Khmou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14257/ijca.2017.10.11.10" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14257/ijast.2015.74.01" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057828v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02368195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Said" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boumezzough" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11601/ijates.v3i1.73" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102214v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062199v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Descoubes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefebvre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gehan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2013011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057942v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouhab Zeroual" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M'Saad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057700v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Targui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeroual" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171418v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182561v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hamon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821355v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bourennane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-682X(97)00015-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G68WFRSB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821376v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569914v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassna Elmaizi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584549v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mestrah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9803966" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04277506v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Es-Said Azougaghe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584538v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mahiri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC67755.2025.11335053" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03811708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584480v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESAI62891.2024.10913831" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584553v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666694" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02988888v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202122901049" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974051v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02989099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bonargent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143871" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974041v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974050v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouisaadane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974033v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183328" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974048v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143135v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2019.8717267" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821093v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pigeon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838310v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821121v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02136863v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821105v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821164v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antari Jilali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821022v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821196v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouliquen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bedoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abderrahim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2016.7952020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821187v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2017.8166955" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821178v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984304" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821110v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2017.8314932" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826043v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058949v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064329v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057707v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965073v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Giri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760551" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063126v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouikhalne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boumezough" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771453v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061260v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Safi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2012.6320154" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063155v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manuel Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Magarotto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145709v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Targui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm. Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M'Saad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02491" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057691v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057722v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cherrier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063166v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059683v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2010.5547717" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057365v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMCS.2009.5256712" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058569v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMCS.2009.5256692" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016114v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821521v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Utschick" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nossek" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSAP.2000.870099" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821502v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Utschick" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Josef Nossek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821460v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barroso" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xavier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.1999.783062" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821341v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSAP.1998.739326" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821438v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendjama" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821508v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourennane" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOST.1997.613546" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821532v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TENCON.1996.608855" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821466v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSPWS.1996.555529" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821537v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TENCON.1996.608854" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821396v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821385v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1996.574646" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821475v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSAP.1996.534829" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821402v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821527v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSPWS.1996.555526" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>