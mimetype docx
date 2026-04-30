--- v0 (2026-03-07)
+++ v1 (2026-04-30)
@@ -900,325 +900,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-energy dissipative soliton-driven fiber optical parametric oscillator emitting at 1.7 µ m</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low Noise High-Energy Dissipative Soliton Erbium Fiber Laser for Fiber Optical Parametric Oscillator Pumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mincheng Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rezki Becheker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Becheker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mincheng Tang</w:t>
+                <w:t xml:space="preserve">Pierre-Henry Hanzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksey Tyazhev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-H Hanzard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M Mussot</w:t>
+                <w:t xml:space="preserve">Jean-Louis Oudar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1612-202X/aadfcd⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (11), pp.2161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app8112161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120672v1</w:t>
+                <w:t xml:space="preserve">hal-02096616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Noise High-Energy Dissipative Soliton Erbium Fiber Laser for Fiber Optical Parametric Oscillator Pumping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-energy dissipative soliton-driven fiber optical parametric oscillator emitting at 1.7 µ m</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Becheker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mincheng Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henry Hanzard</w:t>
+                <w:t xml:space="preserve">P-H Hanzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksey Tyazhev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Oudar</w:t>
+                <w:t xml:space="preserve">M Mussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (11), pp.2161. </w:t>
+              <w:t xml:space="preserve">Laser Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (11), pp.115103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app8112161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1612-202X/aadfcd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096616v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative Soliton Fiber Laser Mode-Locked With a Resonant InGaAs-Based Saturable Absorber Mirror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henry Hanzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mincheng Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1468,51 +1468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mincheng Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Becheker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Oudar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1736,506 +1736,506 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-energy picosecond fiber optical parametric oscillator emitting in the biological window around 1.7 µm</w:t>
+                <w:t xml:space="preserve">New generation of InGaAs-based saturable absorbers for ultrafast fiber lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Becheker</w:t>
+                <w:t xml:space="preserve">Pierre-Henry Hanzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mincheng Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-H. Hanzard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aleksey Tyazhev</w:t>
+                <w:t xml:space="preserve">Fang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mussot</w:t>
+                <w:t xml:space="preserve">Jean Louis Oudar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe (CLEO/Europe) &amp; European Quantum Electronics Conference (EQEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863003v1</w:t>
+                <w:t xml:space="preserve">hal-01862981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New generation of InGaAs-based saturable absorbers for ultrafast fiber lasers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henry Hanzard</w:t>
+                <w:t xml:space="preserve">High-energy picosecond fiber optical parametric oscillator emitting in the biological window around 1.7 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Becheker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mincheng Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-H. Hanzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksey Tyazhev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fang Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sagnes</w:t>
+                <w:t xml:space="preserve">Arnaud Mussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe (CLEO/Europe) &amp; European Quantum Electronics Conference (EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862981v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme events and heavy-tailed distributions in an Yb-doped fiber laser self-pulsed by stimulated Brillouin scattering</w:t>
+                <w:t xml:space="preserve">Passively modelocked Er-doped fiber laser for the generation of high-energy dissipative solitons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mincheng Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rezki Becheker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Oudar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Godin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dmitry Gaponov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
+              <w:t xml:space="preserve">, Jul 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328460v1</w:t>
+                <w:t xml:space="preserve">hal-02328447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passively modelocked Er-doped fiber laser for the generation of high-energy dissipative solitons</w:t>
+                <w:t xml:space="preserve">Extreme events and heavy-tailed distributions in an Yb-doped fiber laser self-pulsed by stimulated Brillouin scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mincheng Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Oudar</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Gaponov</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ammar Hideur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2015, Munich, Germany</w:t>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328447v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1700-nm High-Energy All-Fiber Format Femtosecond Laser</w:t>
               </w:r>
@@ -2398,51 +2398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mincheng Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Liquid Atomization and Spray Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Cheng Kung University, Aug 2015, Tainan, Taiwan</w:t>
@@ -2900,51 +2900,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa I Mohamed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grelu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.560274" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138246v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnoldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Boudant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd7259" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966681v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Tyazhev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Starecki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cozic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Guillemot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.403450" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079915v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Touil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.408367" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393980v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cadier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005497" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394230v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Granger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesparre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Qian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib7110097" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becheker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Hanzard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mussot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/aadfcd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096616v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Hanzard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Oudar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8112161" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657589v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2751748" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cadroas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdeladim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Kotov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Likhachev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lipatov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aa6f72" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120682v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Oudar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaponov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001414" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612350v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Purwar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.033396" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863003v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Hanzard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086996" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862981v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Oudar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328447v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Gaponov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104040v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Bubnov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei N. Guryanov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259344v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611215v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Gomes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Likhachev" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01753368v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMR117" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa I Mohamed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grelu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.560274" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138246v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnoldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Boudant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd7259" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966681v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Tyazhev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Starecki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cozic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Guillemot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.403450" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079915v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Touil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.408367" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393980v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cadier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005497" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394230v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Granger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesparre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Qian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib7110097" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096616v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Hanzard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Oudar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8112161" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120672v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becheker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Hanzard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mussot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/aadfcd" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657589v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2751748" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cadroas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdeladim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Kotov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Likhachev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lipatov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aa6f72" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120682v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Oudar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaponov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001414" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612350v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Purwar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.033396" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862981v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Oudar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863003v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Hanzard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086996" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328447v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Gaponov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328460v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104040v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Bubnov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei N. Guryanov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259344v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611215v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Gomes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Likhachev" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01753368v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMR117" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>