--- v0 (2026-04-04)
+++ v1 (2026-05-08)
@@ -871,1515 +871,1666 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing students' Spanish oral proficiency development after one semester abroad in Spain: A group and individual analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluence, lexique et stratégies de compensation en FLE. Création et analyse d’un corpus oral longitudinal d’apprenants en immersion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minerva Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLISE / SLINKI 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, College of Charleston. Department of Hispanic Studies, Feb 2024, Charleston, South Carolina, United States</w:t>
+              <w:t xml:space="preserve">Corpus de aprendices y corpus académicos en español y en francés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Navarra, Feb 2025, Pamplona, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476928v1</w:t>
+                <w:t xml:space="preserve">hal-05605799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aprendizaje de lenguas y enriquecimiento cultural en inmersión. Análisis de un corpus de español L2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing students' Spanish oral proficiency development after one semester abroad in Spain: A group and individual analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fernández Cuenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minerva Rojas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Attal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilingualism, bilingual education and social (sociolinguistic/political) conflict</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de Educación a Distancia, Nov 2024, Madrid, España</w:t>
+              <w:t xml:space="preserve">SLISE / SLINKI 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, College of Charleston. Department of Hispanic Studies, Feb 2024, Charleston, South Carolina, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907968v1</w:t>
+                <w:t xml:space="preserve">hal-04476928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre les mécanismes de résolution de problèmes et la fluence énonciative: analyse longitudinale d'apprenants de FLE en immersion</w:t>
+                <w:t xml:space="preserve">Aprendizaje de lenguas y enriquecimiento cultural en inmersión. Análisis de un corpus de español L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minerva Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fernández Cuenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Attal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RALL : Residence abroad and language learning: Where are we now?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUR CREATES. Université Côte d'Azur, Oct 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Bilingualism, bilingual education and social (sociolinguistic/political) conflict</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Educación a Distancia, Nov 2024, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249764v1</w:t>
+                <w:t xml:space="preserve">hal-04907968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus d’apprenants. Applications au-delà des théories de l’acquisition des langues.</w:t>
+                <w:t xml:space="preserve">Liens entre les mécanismes de résolution de problèmes et la fluence énonciative: analyse longitudinale d'apprenants de FLE en immersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minerva Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JLC2023 : Journées Linguistique de Corpus 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LIDILEM. Université Grenoble Alpes, Jul 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">RALL : Residence abroad and language learning: Where are we now?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUR CREATES. Université Côte d'Azur, Oct 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249756v1</w:t>
+                <w:t xml:space="preserve">hal-04249764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de communication en Français Langue Étrangère. Analyse contrastive interlangue</w:t>
+                <w:t xml:space="preserve">Corpus d’apprenants. Applications au-delà des théories de l’acquisition des langues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minerva Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIX Colloque de l'AFUE. Asociación de Francesistas de la Universidad Española</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad del País Vasco/ Euskal Herriko Unibertsitatea y la Asociación de Francesistas de la Universidad Española, Nov 2021, Vitoria, Spain</w:t>
+              <w:t xml:space="preserve">JLC2023 : Journées Linguistique de Corpus 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIDILEM. Université Grenoble Alpes, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04002171v1</w:t>
+                <w:t xml:space="preserve">hal-04249756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux méthodologiques de l’application de la Théorie de la complexité. Étude longitudinale de la production orale d’apprenants de FLE</w:t>
+                <w:t xml:space="preserve">Stratégies de communication en Français Langue Étrangère. Analyse contrastive interlangue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minerva Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international CEDIL 22. Sciences du langage : enjeux théoriques et pratiques méthodologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LIDILEM, Jun 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XXIX Colloque de l'AFUE. Asociación de Francesistas de la Universidad Española</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad del País Vasco/ Euskal Herriko Unibertsitatea y la Asociación de Francesistas de la Universidad Española, Nov 2021, Vitoria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033161v1</w:t>
+                <w:t xml:space="preserve">hal-04002171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spoken learner corpora : diversity and comparability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enjeux méthodologiques de l’application de la Théorie de la complexité. Étude longitudinale de la production orale d’apprenants de FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minerva Rojas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evgenia Nicol-Bakaldina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 19th World Congress of Applied Linguistics (AILA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Groningen, Aug 2021, Groningen, The Netherlands, Netherlands</w:t>
+              <w:t xml:space="preserve">Colloque international CEDIL 22. Sciences du langage : enjeux théoriques et pratiques méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIDILEM, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252556v1</w:t>
+                <w:t xml:space="preserve">hal-04033161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation et analyse de la fluidité énonciative. Constitution d’un corpus oral en français L1 et L2.</w:t>
+                <w:t xml:space="preserve">Stratégies de communication en FLE. Création et exploitation d’un corpus oral longitudinal d’apprenants en immersion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minerva Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ONELA / Outils et Nouvelles Explorations de la Linguistique Appliquée. Congrès AFLA-AILA.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Linguistique Appliquée. Université Toulouse III. Laboratoire Lairdil., Oct 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XXIX Colloque de l’AFUE. Transfrontalier·e·s : Le français langue de rencontre(s).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFUE (Asociación de Francesistas de la Universidad Española). UPV/EHU., Nov 2021, Vitoria-Gasteiz, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630115v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplicité de trajectoires d’apprentissage en FLE.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spoken learner corpora : diversity and comparability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Osborne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minerva Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenia Nicol-Bakaldina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I International Conference on Foreign Language learning: variety, diversity and interdisciplinarity.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">the 19th World Congress of Applied Linguistics (AILA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Groningen, Aug 2021, Groningen, The Netherlands, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660514v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de communication en FLE. Création et exploitation d’un corpus oral longitudinal d’apprenants en immersion.</w:t>
+                <w:t xml:space="preserve">Annotation et analyse de la fluidité énonciative. Constitution d’un corpus oral en français L1 et L2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minerva Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIX Colloque de l’AFUE. Transfrontalier·e·s : Le français langue de rencontre(s).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFUE (Asociación de Francesistas de la Universidad Española). UPV/EHU., Nov 2021, Vitoria-Gasteiz, Espagne</w:t>
+              <w:t xml:space="preserve">ONELA / Outils et Nouvelles Explorations de la Linguistique Appliquée. Congrès AFLA-AILA.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Linguistique Appliquée. Université Toulouse III. Laboratoire Lairdil., Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630211v1</w:t>
+                <w:t xml:space="preserve">hal-03630115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estrategias de comunicación y fluidez enunciativa: análisis de un corpus oral de FLE</w:t>
+                <w:t xml:space="preserve">Multiplicité de trajectoires d’apprentissage en FLE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minerva Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII Coloquio de Investigación en Lenguas Extranjeras.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Granada, España</w:t>
+              <w:t xml:space="preserve">I International Conference on Foreign Language learning: variety, diversity and interdisciplinarity.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660512v1</w:t>
+                <w:t xml:space="preserve">hal-03660514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux méthodologiques d’annotation et d’analyse de la production orale.</w:t>
+                <w:t xml:space="preserve">Estrategias de comunicación y fluidez enunciativa: análisis de un corpus oral de FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minerva Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XII Coloquio de Investigación en Lenguas Extranjeras.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Granada, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660518v1</w:t>
+                <w:t xml:space="preserve">hal-03660512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estudio de la producción oral en Francés Lengua Extranjera. Creación y análisis de un corpus longitudinal de aprendices en inmersión</w:t>
+                <w:t xml:space="preserve">Enjeux méthodologiques d’annotation et d’analyse de la production orale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minerva Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilingualism and languages in contact. 37th International Conference of the Spanish Society for Applied Linguistics (AESLA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Valladolid, Spain</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660516v1</w:t>
+                <w:t xml:space="preserve">hal-03660518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la production orale d’apprenants de FLE en immersion : méthodologie longitudinale</w:t>
+                <w:t xml:space="preserve">Estudio de la producción oral en Francés Lengua Extranjera. Creación y análisis de un corpus longitudinal de aprendices en inmersión</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minerva Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodologie de la recherche dans le domaine de l’acquisition de l’acquisition et de l’apprentissage des langues secondes/ Research Methodology in the field of second language acquisition and learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Bilingualism and languages in contact. 37th International Conference of the Spanish Society for Applied Linguistics (AESLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Valladolid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660515v1</w:t>
+                <w:t xml:space="preserve">hal-03660516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Étude de la production orale d’apprenants de FLE en immersion : méthodologie longitudinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minerva Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthodologie de la recherche dans le domaine de l’acquisition de l’acquisition et de l’apprentissage des langues secondes/ Research Methodology in the field of second language acquisition and learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corpus linguistiques d’apprenants de FLE ; identification des Stratégies de Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minerva Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Études Doctorales du laboratoire LLSETI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de la complexité syntaxique en production orale en FLE. Implications pour l'enseignement de la grammaire</w:t>
+                <w:t xml:space="preserve">Entraînement de la conscience morphologique dérivationnelle auprès d’élèves allophones en UPE2A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minerva Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zinaida Sheremeteva</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Elena Dell'Aquila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude RéAL2 « Dialogues acquisition-didactique des langues en milieux guidés »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude RéAL2 « Dialogues acquisition-didactique des langues en milieux guidés.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548346v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring a single coefficient of utterance fluency. Longitudinal analysis of speak production in French L2</w:t>
+                <w:t xml:space="preserve">Développement de la complexité syntaxique en production orale en FLE. Implications pour l'enseignement de la grammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minerva Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zinaida Sheremeteva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd EUROSLA The 33rd Conference of the European Second Language Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">Journées d’étude RéAL2 « Dialogues acquisition-didactique des langues en milieux guidés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908037v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Students’ Spanish Oral Proficiency Development after One Semester Abroad in Spain: A group and individual analysis</w:t>
+                <w:t xml:space="preserve">Exploring a single coefficient of utterance fluency. Longitudinal analysis of speak production in French L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minerva Rojas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Attal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroSLA33 The 33rd Conference of the European Second Language Association</w:t>
+              <w:t xml:space="preserve">33rd EUROSLA The 33rd Conference of the European Second Language Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908101v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing Students’ Spanish Oral Proficiency Development after One Semester Abroad in Spain: A group and individual analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minerva Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fernández Cuenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroSLA33 The 33rd Conference of the European Second Language Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montpellier, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des marqueurs discursifs en français langue étrangère. Analyse longitudinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minerva Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'acquisition de la compétence pragmatique en L2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2389,180 +2540,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse contrastive interlangue des marqueurs discursifs en Français Langue Étrangère et en Français Langue Maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minerva Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marqueurs discursifs : étude comparative de leur utilisation et fréquence chez les locuteurs francophones et dans les manuels de français langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Ruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minerva Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2630,51 +2781,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3180E702"/>
+    <w:nsid w:val="9A99C57E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2778,51 +2929,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5A8BAF60"/>
+    <w:nsid w:val="E02F12B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2926,51 +3077,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2B6BB5A5"/>
+    <w:nsid w:val="288A10ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3074,51 +3225,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1F80832E"/>
+    <w:nsid w:val="4BFC0A17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3314,51 +3465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548340v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fern&#225;ndez Cuenca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Attal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minerva Rojas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908114v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.224.0057" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207193v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12494" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843081v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476928v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907968v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002171v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033161v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252556v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Osborne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Nicol-Bakaldina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630211v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660518v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660516v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548346v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinaida Sheremeteva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001459v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ruggia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548340v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fern&#225;ndez Cuenca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Attal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minerva Rojas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908114v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.224.0057" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207193v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12494" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843081v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605799v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476928v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907968v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249756v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002171v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033161v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630211v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252556v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Osborne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Nicol-Bakaldina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660512v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660518v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660516v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660515v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660517v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605791v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Dell'Aquila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinaida Sheremeteva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908037v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908101v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001459v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844436v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ruggia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>