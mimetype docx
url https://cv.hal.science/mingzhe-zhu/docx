--- v0 (2026-04-02)
+++ v1 (2026-05-19)
@@ -335,2915 +335,2915 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Finding God in All Things: Indirect Evangelization and Acculturation of Université l’Aurore in Modern China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingzhe Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (2), pp.199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rel14020199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate Litigation in a ‘Developmental State’: The Case of China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingzhe Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chinese Journal of Environmental Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (2), pp.200-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/24686042-12340105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The ‘bitcoin judgements’ in China: Promoting climate awareness by judicial reasoning?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingzhe Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of European, Comparative &amp; International Environmental Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/reel.12496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Yi Ren</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">环境合作治理中的行政公益诉讼诉前程序</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingzhe Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mingzhe Zhu</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Kuang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Religions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rel14020199⟩</w:t>
+              <w:t xml:space="preserve">Revue de l'Université chinoise de géologie (Edition des Sciences Sociales)（《中国地质大学学报（社会科学版）》）</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (02), pp.33-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16493/j.cnki.42-1627/c.2022.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Climate Litigation in a ‘Developmental State’: The Case of China</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">气候变化诉讼的人权进路及其局限</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingzhe Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Environmental Law</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue chinoise des droits de l'homme / Chinese journal of human rights [Renquan yanjiu. 人权研究]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing Methane Emissions From the Natural Gas Industry: Reviewing the Case of China in a Comparative Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiying Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingzhe Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Climate Change reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40641-022-00187-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic Belt and Road Initiative and the Global South’s Approach to Sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingzhe Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goettingen Journal of International Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.189-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3249/1868-1581-12-1-yao-zhu⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">China's Developmentalist Approach to Climate Governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingzhe Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IUCN AEL Journal of Environmental Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing Methane Emissions From the Natural Gas Industry: Reviewing the Case of China in a Comparative Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiying Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingzhe Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Climate Change reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (4), pp.115-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40641-022-00187-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">司法如何参与气候治理</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingzhe Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et politiques（《政治与法律》）</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15984/j.cnki.1005-9512.2022.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">环境合作治理中的行政公益诉讼诉前程序</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place importante accordée à la protection de l’environnement au sein du Code civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingzhe Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jun Kuang</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moustardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Université chinoise de géologie (Edition des Sciences Sociales)（《中国地质大学学报（社会科学版）》）</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Supplément au n° 29, pp.43-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">法典化模式选择的法理辨析</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingzhe Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et développement social（《法制与社会发展》）</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (01), pp.89-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">法学交流的实践理论</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingzhe Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">清华法学 / Tsinghua University Law Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport decarbonization in big cities: An integrated environmental co-benefit analysis of vehicles purchases quota-limit and new energy vehicles promotion policy in Beijing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">气候变化诉讼的人权进路及其局限</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanqi Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruixin Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingzhe Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71, pp.102976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2021.102976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rule of Climate Policy: How Do Chinese Judges Contribute to Climate Governance without Climate Law?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingzhe Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transnational Environmental Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.119 - 139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s2047102521000212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">西法东渐中的知识自主</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingzhe Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Université Jiaotong de Shanghai(Philosophie et Science Sociale) （《上海交通大学》哲学社会科学版）</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (05), pp.139-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13806/j.cnki.issn1008-7095.2021.05.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de l’enseignement du droit français dans la modernisation chinoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingzhe Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Jean Moulin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cjm.1454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">法典化模式与规范制定权的分配</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingzhe Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">东方法学 / Oriental Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (06), pp.37-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19404/j.cnki.dffx.20211102.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">多元社会中人权规范的解释路径</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingzhe Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue chinoise des droits de l'homme / Chinese journal of human rights [Renquan yanjiu. 人权研究]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2021, 2021 (04), pp.89-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Springer</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">法学知识的跨国旅行</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingzhe Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Climate Change reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">政法论坛 [ Zheng-fa luntan] / Tribune of Political Science and Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.177-191</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place importante accordée à la protection de l’environnement au sein du Code civil. L’écologisation du Code civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingzhe Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goettingen Journal of International Law</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pravovedenie Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Supplément au N° 29, pp.43-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">China's Developmentalist Approach to Climate Governance</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ecologization of the Chinese Civil Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingzhe Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUCN AEL Journal of Environmental Law</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pravovedenie Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64, pp.511 - 525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21638/spbu25.2020.405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Springer</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">生态原则与民法的当代转型</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingzhe Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Climate Change reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mensuel académique（《学术月刊）</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">法典化模式与规范制定权的分配</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">知识考古学视角下的自由法运动全球史</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingzhe Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">东方法学 / Oriental Law</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECNU law review（《师大法学》）</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2018 (2), pp.147-176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">多元社会中人权规范的解释路径</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">生态文明时代的共生法哲学</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingzhe Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue chinoise des droits de l'homme / Chinese journal of human rights [Renquan yanjiu. 人权研究]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021 (04), pp.89-106</w:t>
+              <w:t xml:space="preserve">环球法律评论 / Global Law Review [Revue globale du droit]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (02), pp.38-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">法学交流的实践理论</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">从19世纪三次演讲看‘法典化时代’的法律观</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingzhe Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">清华法学 / Tsinghua University Law Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Springer</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">司法中的政治理论脉络</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingzhe Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scs.2021.102976⟩</w:t>
+              <w:t xml:space="preserve">Le Juriste (《法学家》）</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16094/j.cnki.1005-0221.2018.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Moustardier</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">从民国时期判例造法之争看法典化时代的法律场</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingzhe Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Droit et politiques（《政治与法律》）</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (11), pp.127-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15984/j.cnki.1005-9512.2018.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">法典化模式选择的法理辨析</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">中国近代法制变革与欧洲中心主义法律观</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingzhe Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et développement social（《法制与社会发展》）</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (01), pp.89-112</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Law（《比较法研究》）</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (01), pp.155-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Rule of Climate Policy: How Do Chinese Judges Contribute to Climate Governance without Climate Law?</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">毁家建国——中法“共和时刻”家庭法改革比较</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingzhe Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transnational Environmental Law</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">中国法律评论 [Zhongguo falu pinglun] / China Law Review / Revue de droit de la Chine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">西法东渐中的知识自主</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">全球化背景下的法国法学教育——体系性追求及其面临的挑战</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingzhe Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Université Jiaotong de Shanghai(Philosophie et Science Sociale) （《上海交通大学》哲学社会科学版）</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de la formation juridique（《中国法学教育研究》）</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...392 lines deleted...]
-                <w:t xml:space="preserve">从19世纪三次演讲看‘法典化时代’的法律观</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">面对社会问题的自然法——论法律社会化中的自然法学说变迁</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingzhe Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">清华法学 / Tsinghua University Law Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...384 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">服务于法史学的自然法</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingzhe Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">华东政法大学学报 [Huadong Zheng-Fa Xueyuan xuebao] / Journal of the East China University of Politics and Law [Revue de l'université de sciences politiques et de droit de Chine orientale]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (03), pp.116-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">毁家建国——中法“共和时刻”家庭法改革比较</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“民法典时刻”的自然法</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingzhe Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">中国法律评论 [Zhongguo falu pinglun] / China Law Review / Revue de droit de la Chine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">《苏州大学学报（法学版）》</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (02), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19563/j.cnki.sdfx.2016.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">论法国“世俗性”原则的斗争面向</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On French laicity in Combat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingzhe Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Journal of European Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“民法典时刻”的自然法</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">面对民族主义的自然法学</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingzhe Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">《苏州大学学报（法学版）》</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Peking University Law Journal / 中外法学</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (05), pp.1325-1345</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">On French laicity in Combat</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">论法国“世俗性”原则的斗争面向</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingzhe Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Journal of European Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-03861057v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">论王伯琦对法国学说的拣选与阐述</w:t>
               </w:r>
@@ -3817,51 +3817,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A2657737"/>
+    <w:nsid w:val="7DBF6CDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4048,51 +4048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mingzhe-zhu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3986-0027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125028v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingzhe Zhu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Fan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/reel.12542" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395994v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043981v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/reel.12496" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rel14020199" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395956v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24686042-12340105" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856897v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15984/j.cnki.1005-9512.2022.07.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861040v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Kuang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16493/j.cnki.42-1627/c.2022.02.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856888v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiying Gao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Springer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40641-022-00187-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Yao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3249/1868-1581-12-1-yao-zhu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855504v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955159v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858952v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19404/j.cnki.dffx.20211102.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859124v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856130v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501938v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqi Lin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin Gong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.102976" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moustardier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837626v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s2047102521000212" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856910v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13806/j.cnki.issn1008-7095.2021.05.014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.1454" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856894v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836766v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855543v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21638/spbu25.2020.405" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837627v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856924v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861067v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858964v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16094/j.cnki.1005-0221.2018.02.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859093v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15984/j.cnki.1005-9512.2018.11.011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860988v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856249v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856874v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856873v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861062v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19563/j.cnki.sdfx.2016.02.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861057v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861051v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858941v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004697362_007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891536v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192865465.003.0005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914662v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03507128v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015IEPP0005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mingzhe-zhu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3986-0027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125028v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingzhe Zhu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Fan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/reel.12542" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395994v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005276v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ren" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rel14020199" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395956v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24686042-12340105" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043981v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/reel.12496" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861040v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Kuang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16493/j.cnki.42-1627/c.2022.02.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856888v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835879v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiying Gao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Springer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40641-022-00187-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Yao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3249/1868-1581-12-1-yao-zhu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955159v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15984/j.cnki.1005-9512.2022.07.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837623v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moustardier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859021v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856130v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501938v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqi Lin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin Gong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.102976" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s2047102521000212" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13806/j.cnki.issn1008-7095.2021.05.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836832v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.1454" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19404/j.cnki.dffx.20211102.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859124v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836766v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837625v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21638/spbu25.2020.405" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856924v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837627v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856889v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16094/j.cnki.1005-0221.2018.02.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859093v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15984/j.cnki.1005-9512.2018.11.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856249v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856109v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856874v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860988v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19563/j.cnki.sdfx.2016.02.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837624v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861057v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856873v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861051v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858941v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004697362_007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891536v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192865465.003.0005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914662v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03507128v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015IEPP0005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>