--- v0 (2026-03-28)
+++ v1 (2026-05-07)
@@ -66,1425 +66,1559 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel TGFβ1–Hs3st2–tau axis regulates tau pathology and synaptic integrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Castillo-Negrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heloise Merrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sethupathiraj Selvaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Bao Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Laffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2025.1726022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic variability in proteoglycan biosynthetic genes reveals new facets of heparan sulfate diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Ouidir Ouidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis S.F. Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Bao Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Laffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilton Gomez-Henao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essays in Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68 (4), pp.555-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/EBC20240106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Positioning of nucleosomes containing γ-H2AX precedes active DNA demethylation and transcription initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Dobersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indrabahadur Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Günther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Graumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-21227-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glycosaminoglycans from Alzheimer’s disease hippocampus have altered capacities to bind and regulate growth factors activities and to bind tau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Bao Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Ouidir Ouidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chantepie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Maïza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1), pp.e0209573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of heparan sulfates in protein aggregation and their potential impact on neurodegeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Maïza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chantepie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fifre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Bao Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 592 (23), pp.3806--3818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.13082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HS3ST2 expression is critical for the abnormal phosphorylation of tau in Alzheimer’s disease-related tau pathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Elisa Sepulveda-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyedeh Maryam Alavi Naini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Bao Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Ouidir Ouidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Yanicostas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 138 (5), pp.1339--1354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awv056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glycosaminoglycans from aged human hippocampus have altered capacities to regulate trophic factors activities but not Aβ42 peptide toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Bao Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Villares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Elisa Sepúlveda Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephy Christiaans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (5), pp.1005.e11--1005.e22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2011.09.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glycosaminoglycans mimetics potentiate the clonogenicity, proliferation, migration and differentiation properties of rat mesenchymal stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Frescaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Bouderlique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Bao Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (2), pp.180--192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2011.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Matrix Therapy to counteract the early radiation-induced brain injury in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Douyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bécam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EACR Cancer Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of extracellular vesicles-based therapy in the treatment of ischemic stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Ben Hadj Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoriia Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Extracellular Vesicles (ISEV 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080098v1</w:t>
-              </w:r>
-[...968 lines deleted...]
-                <w:t xml:space="preserve">hal-05043400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability in proteoglycan biosynthetic genes reveals new facets of heparan sulfates diversity. A systematic review and analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Ouidir Ouidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis S.F. Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chantepie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Laffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Le Douaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1494,161 +1628,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method of Diagnosis, Prognostic or Treatment of Neurodegenerative Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Bao Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Soussi-Yanicostas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Siñeriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Yanicostas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2013/053954. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1795,51 +1929,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Audebert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Douy&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B&#233;cam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chatre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080098v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Razafindrakoto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Blanchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Ivanova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04870751v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Ouidir Ouidja" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S.F. Biard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Bao Huynh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laffray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilton Gomez-Henao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/EBC20240106" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438487v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dobersch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Rubio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrabahadur Singh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan G&#252;nther" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Graumann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21227-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983707v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Bao Huynh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chantepie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carpentier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Ma&#239;za" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209573" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043415v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Vera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fifre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13082" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043357v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Elisa Sepulveda-Diaz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Maryam Alavi Naini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Yanicostas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv056" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Frescaline" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bouderlique" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Papy-Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Courty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2011.09.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043400v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Villares" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Elisa Sep&#250;lveda D&#237;az" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephy Christiaans" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.09.030" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873029v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Douaron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05020579v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Soussi-Yanicostas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Si&#241;eriz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587376v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Castillo-Negrete" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Merrick" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sethupathiraj Selvaraj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Bao Huynh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laffray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2025.1726022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04870751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Ouidir Ouidja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S.F. Biard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Bao Huynh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilton Gomez-Henao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/EBC20240106" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438487v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dobersch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Rubio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrabahadur Singh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan G&#252;nther" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Graumann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21227-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983707v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chantepie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carpentier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Ma&#239;za" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209573" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043415v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Vera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fifre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13082" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043357v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Elisa Sepulveda-Diaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Maryam Alavi Naini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Yanicostas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv056" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Villares" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Elisa Sep&#250;lveda D&#237;az" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephy Christiaans" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.09.030" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043401v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Frescaline" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bouderlique" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Papy-Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Courty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2011.09.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387838v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Audebert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Douy&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B&#233;cam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chatre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080098v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Razafindrakoto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Blanchard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Ivanova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873029v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Douaron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05020579v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Soussi-Yanicostas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Si&#241;eriz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>