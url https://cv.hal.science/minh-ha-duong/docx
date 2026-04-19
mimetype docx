--- v0 (2026-03-20)
+++ v1 (2026-04-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Minh Ha-Duong </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche CNRS, Centre International de Recherches sur l'Environnement et le Développement</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Senior scientist, clean energy and sustainable development</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://minh.haduong.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam at the dawn of its energy transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 205 (1), pp.115-136. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.205.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique : promesses et défis des JETP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 670, pp.11-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology costs for the first wave of wind farms in Vietnam: Paying extra for better wind nearshore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74, pp.309-313. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.esd.2023.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127371v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tính kinh tế theo quy mô trong tiêu dùng điện của các hộ gia đình tại Việt Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuân Tháng Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Những vấn đề Kinh tế và Chính trị Thế giới</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (331), pp.63-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on financial mechanisms to develop the power system in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PetroVietnam Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47800/PVJ.2022.10-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economics of co-firing rice straw in coal power plants in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an Ha Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 154 (111742), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2021.111742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277278v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On technology transfer and utility-scale power storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEE Energy Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective satisfaction and objective electricity poverty reduction in Vietnam, 2008-2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Hoai Son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fullbright Review of Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/FREP-03-2021-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160911v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stranded assets risk derails Vietnam's plan for new coal power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEE Energy Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02263622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing emissions of the fast growing Vietnamese coal sector: the chances offered by biomass co-firing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ha Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piera Patrizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kraxner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.01.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Co-firing Straw for Power Generation to Air Quality: A Case Study in Two Coal Power Plants in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. H. Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 4th International Conference on Environment and Renewable Energy (ICERE 2018) 25–27 February 2018, Da Nang, Vietnam, 159, pp.012034. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/159/1/012034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family size, Increasing block tariff and Economies of scale of household electricity consumption in Vietnam from 2010 to 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">External Economics Review / Tạp chí Kinh tế Đối ngoại</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (101), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two scenarios for carbon capture and storage in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Trinh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.559 - 569. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2017.08.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social acceptability of large infrastructure projects in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Nguyen Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Strange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an Ha Truong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Actions Science Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Acceptabilité environnementale et sociale des grands projets industriels, 14, pp.72-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Carbon Scenario for the Power Sector of Vietnam: Externality and Comparison Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Nguyen Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMSARN International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (4), pp.137-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective of CO2 capture & storage (CCS) development in Vietnam: Results from expert interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Nguyen Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37, pp.220-227. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2015.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical look at rice husk gasification in Cambodia: Technology and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van de Steene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Academy of Science and Technology Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.247-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking climate engineering categorization in the context of climate change mitigation and adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piers M. Forster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.23-25. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcc.261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculating nuclear accident probabilities from empirical frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Journé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment Systems and Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (2), pp.249-258. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10669-014-9499-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018478v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National corridors for climate change mitigation: managing industrial CO2 emissions in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Bielicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenhouse Gases: Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (4), pp.262-277. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ghg.1395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat restoration and climate change: dealing with climate variability, incomplete data and management decisions with tree translocations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjarres Juan Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (5), pp.530-536. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal growth with adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (4), pp.691-710. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-012-0601-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00207621v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme climate variability should be considered in forestry-assisted migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernandez Fernandez-Manharres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (5), pp.317 - 317. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/bio.2013.63.5.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuarial risk assessment of expected fatalities attributable to carbon capture and storage in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, pp.1346-1358. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2011.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00487175v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers to the adoption of renewable and energy-efficient technologies in the Vietnamese power sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh C. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram M. Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nadaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMSARN International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (2), pp.89-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00444826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Clean Development Mechanism Post-2012: A Developing Country Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mehling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.76-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the Price of Carbon? Five definitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys and perspectives integrating environment &amp; society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00451715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Potential of Renewable Energy in Vietnam's Power Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37, pp.1601-1613. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2008.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00431250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero is the only acceptable leakage rate for geologically stored CO2: an editorial comment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 93 (3), pp.311-317. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-009-9560-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on the public perception of CCS in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sofia Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nadaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.633-640. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2009.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200894v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agreeing to disagree: Uncertainty management in assessing climate change, impacts and responses by the IPCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Swart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenny Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Petersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (1-2), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-008-9444-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical fusion of expert opinion in the Transferable Belief Model, application on climate sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (3), pp.555-574. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2008.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112129v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using maps of city analogues to display and interpret climate change scenarios and their uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.905-918. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-8-905-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260190v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty management in the IPCC: agreeing to disagree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Swart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenny Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Petersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (1), pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captage et stockage du CO2: quels enjeux en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Guillebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement &amp; Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 268, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00154698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate strategy with CO2 capture from the air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua K. Stolaroff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (1-3), pp.17-45. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-005-9026-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00003926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer l’économie, l’énergie et le climat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Matarasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian C. O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Crutzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnulf Grübler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (5), pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00134718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy for bounding attributable risk: a lung cancer example.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Casman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granger M. Morgan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (5), pp.1093-1095. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0272-4332.2004.00508.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00003680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk aversion, intergenerational equity and climate change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Treich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (2), pp.195-207. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:EARE.0000029915.04325.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00000680v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pro-active stratospheric ozone protection scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mégie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (1), pp.43-49. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0959-3780(02)00087-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00001593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control models and elicitation of attitudes towards climate damages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8 (3), pp.133-147. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1025586922143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00000966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon storage: the economic efficiency of storing CO2 in leaky reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Technologies and Environmental Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (2/3), pp.181-189. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10098-003-0213-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00003927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparency and control in engineering integrated assessment models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2 (4), pp.209-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00000681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INASUD project findings on integrated assessment of climate policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnulf Grubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. J. Tol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2 (1), pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'initiative européenne &amp;quot;Suivi global pour l'environnement et la sécurité'' et le protocole de Kyoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bégni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lacaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lambin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Treut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 157, pp.18-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives sur le Changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 8 (4), pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic consistency problems behind the Kyoto protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (4), pp.426-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00002459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-option value and climate policy choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 20, pp.599-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00002457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision making under uncertainty and inertia constraints: sectoral implications of the when flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 20 (4/5), pp.539-555. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-9883(98)00012-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00002458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of socioeconomic inertia and uncertainty on optimal CO2-emission abatement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Grubb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 390, pp.270-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00002452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics of changing course: implications of adaptability and inertia for optimal climate policy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Grubb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapuis Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 23 (4/5), pp.417-432. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0301-4215(95)90167-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00002455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How a Social Enterprise Accelerated Vietnam’s Energy Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Social Business Creation Conference. The Social Entrepreneurship and Sustainable Development as a Pillar for Social Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Montreal; UAM Azcapotzalco, Mar 2025, Ciudad de México, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new North-South climate cooperation mechanism: Just Energy Transitions Partnerships (JETP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED research seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Apr 2023, Nogent sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy transition : promises and challenges of JETP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Vietnam Symposium in Climate Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Vietnamese Scientists and Experts (AVSE Global); University of Danang - University of Economics; Massey University, Dec 2023, Da Nang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a Just Energy Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth Vietnam Economist Annual Meeting (VEAM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Economics, Danang, Jul 2023, Danang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International collaboration on the energy transition in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ICISE "Questions environnementales: des réponses scientifiques et juridiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIXe Rencontres du Vietnam, Jul 2023, Quy Nhon, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam to build 17 GW of offshore wind by 2035 with international support from the Global Offshore Wind Alliance (GOWA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COP27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNFCCC, Nov 2022, Sharm El Sheik, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEST GREETINGS FROM 2030: SNAPSHOTS FROM A LOW CARBON LIFESTYLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Student Forum 2021 Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hanoi University of Science and Technology, Jan 2022, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam's Energy Landscape in September 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Energy Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ho Chi Minh Ville, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDP8: Genesis and exegesis and four questions to modelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFD Workshop on Macro/energy modelization of a Net Zero strategy in Viet Nam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFD, Jun 2022, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research ideas on Energy (SDG 7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side event : Green hydrogen: how to reconcile North/South stakes in the development of the future market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Poppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Roesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Piotr Chełstowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th United Nations Conference on Climate Change (COP 27)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Charm el-Cheikh, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a Center for Environmental Intelligence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest carbon Monitoring, Verification, Certification by remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of PDP8 and National Transition Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Energy Forum: Energy Transition to Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ho Chi MInh City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electricity poverty reduction and progress towards the sustainable development goal 7: Vietnam, 2008-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Son Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEE International Online Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Energy Development in {V}ietnam: the policy risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Wind Power 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GWEC, Dec 2021, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights for Vietnam’s Energy Transition in the Power Sector and international cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh Hoang Anh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Sustainability Forum 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of renewable energies, solar in the city and the efficiency of the use of energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings with Renewable Energy for Vietnam to Empower Sustainability research workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USTH, Nov 2019, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price elasticity of residential electricity demand in Vietnam 2012-16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Nguyen-Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Symposium on Environment and Energy Finance Issues (ISEFI-2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPAG, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economics of co-firing rice straw with coal in old and new coal power plants in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ha Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Vietnam Economists Annual Meeting (VEAM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalat University, Jul 2019, Da Lat, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options for wind power in Vietnam by 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Onshore and Offshore Wind Summit (VOOWS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ho Chi MInh City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review of energy scenarios in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh Hoang Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Vietnam Economists Annual Meeting (VEAM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Da Lat University, Jul 2019, Da Lat, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options for wind power in Vietnam by 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Research Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Oct 2019, Nogent sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven Insights for Vietnam's Energy Transition in the Power Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh Hoang Anh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Sustainability Forum 2019 - Academic conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVSE, Jan 2019, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Income and electricity poverty in Vietnam 2012-16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Vietnam Economists Annual Meeting (VEAM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalat University, Jul 2019, Da Lat, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean Energy and Sustainable Development in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Truong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar and Energy Storage World Vietnam 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Ho Chi MInh City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice Husk Gasification: from Industry to Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van de Steene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Hang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Dung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Environment and Renewable Energy (ICERE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Da Nang, Vietnam. pp.012033, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/159/1/012033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is electricity affordable and reliable for all in Vietnam?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Son Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The tenth Vietnam Economist Annual Meeting VEAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French National Center for Scientific Research (CNRS), Banking University Ho Chi Minh City, Development and Policies Research Center (DEPOCEN) and the Foreign Trade University (FTU), Aug 2017, Ho Chi Minh Ville, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is electricity affordable and reliable for all in Vietnam?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Son Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The tenth Vietnam Economist Annual Meeting - VEAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Banking University Ho Chi Minh City; Development and Policies Research Center (DEPOCEN); CNRS; Foreign Trade University (FTU), Aug 2017, Ho Chi Minh Ville, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389981v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electricity in Vietnam: where does it come from, how to make it greener ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Officience, HCMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two scenarios for carbon capture and storage in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Nguyen Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IAEE International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Singapore, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing energy precarity and heat-related health risks from climate change in Asian cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan-Yu Shih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuriko Hayabuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities and climate conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l’énergie : dangereuse chimère ou juste exigence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été du PCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two scenarios for carbon capture and storage in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Nguyen Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual IAEE International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Energy Studies, National University of Singapore, Jun 2017, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordable and reliable power for all in Vietnam progress report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Son Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CleanED and IES scientific seminar - winter 2016 session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of Climate Change and the COP21: ambition and aims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate change forum: Favouring a green economy and sustainable urban development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Colombo, Sri Lanka</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visions of a low carbon society: results for France and discussions for Viet Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aperoffy seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ho Chi Minh, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical look on rice husk gasification in Cambodia: engineering and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACITA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility and sustainability of co-firing biomass in coal power plants in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an Ha Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Nguyen Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th workshop on co firing biomass with coal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Yorkshire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical look at rice husk gasification in Cambodia: Technology and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van de Steene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum on Green Technology and Management (IFGTM) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Hue, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective of CO2 capture & storage (CCS) development in Vietnam: Results from expert interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Nguyen Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Energy in Vietnam after COP21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visions of a low carbon society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aperoffy COP 21 seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of Climate Change and the COP21: ambition and aims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIMATE CHANGE FORUM: Favouring a green economy and sustainable urban development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Colombo, Sri Lanka</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest assisted migration under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankur Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEF Biennial Workshop “Economics of carbon, climate change and forest”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Economie Forestière, Oct 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser la demande d'énergie, une option consensuelle face à ses obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Finon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième journée de dialogue du cycle "La Transition Énergétique en France, une cartographie des enjeux et des controverses".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Change 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CleanED-IES joint scientific seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche controversée d'énergies &amp;quot; propres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Finon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde journée de dialogue du cycle "La Transition Énergétique en France, une cartographie des enjeux et des controverses".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments économiques sur la géo-ingénierie de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Système Terre, Monde Social - Environnement et SHS, questions émergentes et approches réflexives. Journées de prospective InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique, projets de société et tensions du présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Finon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée de Dialogue CNRS sur la transition énergétique en France, une cartographie des enjeux et des controverses.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique de gestion de l'incertitude au GIEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GIS-Climat "Incertitudes et adaptation au changement climatique''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuarial assessment of fatalities attributable to CCS in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Greenhouse Gas Control Technologies - GHGT-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Kyoto International Conference Center, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments économiques sur la géo-ingénierie de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nadaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de lancement de l'Atelier de Réflexion Prospective REAGIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling air capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ICCG CMCC Princeton University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Injection and stockage du CO2: risque objectif et risque acceptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Chaire CTSC Assessment and Management Capture, Transport and Storage of CO2 activities: methods experiences and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty management in the IPCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de la Société de Philosophie des Sciences à l'occasion du 14e Congrès de Logique, Méthodologie et Philosophie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondage national sur la connaissance et les perceptions du CSC par les français. CSCV 2011 - Les compétences nationales au service de cette filière industrielle stratégique de l'économie verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle risques ANR ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social aspects of Total's Lacq CO2 capture, transport and storage pilot project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Guillebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Greenhouse Gas Control Technologies GHGT-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands. pp.1:1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00520562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers to the adoption of cleaner and energy efficient technologies in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Than Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh C Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram M Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nadaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth GMSARN International Conference: Energy security and climate change problems and issues in GMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Ha Long, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios, probability and possible futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on ambiguity, uncertainty, and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, UC Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean Development Mechanism in Vietnam: potential and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Than Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth GMSARN International Conference: Energy security and climate change problems and issues in GMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Ha Long, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero is the only CCS acceptable leakage rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Trondheim Conference on CO2 Capture, Transport and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Norway, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical fusion of expert opinion in the Transferable Belief Model (TBM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on ambiguity, uncertainty, and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, UC Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon capture and storage and international negociations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BRGM/IFP/CNRS "Advances in CCS Economics and sociology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Technopole Helioparc, Pau, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METSTOR: A GIS to look for potential CO2 storage zones in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Leynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Broseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenhouse Gas Control Technologies 9, Proceedings of the 9th International Conference on Greenhouse Gas Control Technologies (GHGT-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Washington, United States. pp.2809-2816, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2009.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00451712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential for mitigation of CO2 emissions in Vietnam's power sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth GMSARN International Conference: Energy security and climate change problems and issues in GMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Ha Long, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects de la précaution en théorie de la décision rationnelle: choix révisables, imprécision, incomplétude et controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Et si la précaution n'était pas qu'un principe ? Le principe de précaution et les normes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Université de Paris Diderot - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon capture and storage versus renewables, macroeconomic comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ghersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BRGM/IFP/CNRS "Advances in CCS Economics and sociology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Technopole Helioparc, Pau, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Views on CCS risks acceptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BRGM/IFP/CNRS "Advances in CCS Economics and sociology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Technopole Helioparc, Pau, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité climatique et fusion d'experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Philosophie et Décisions sur le Changement Climatique et l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, La Baume, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using maps of city analogues to display climate change scenarios and their uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Changement climatique, sommes-nous à un tournant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical fusion of expert opinion in the TBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 08. Information Processing and Management of Uncertainty in Knowledge-Based Systems, 12th Intl Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical fusion of expert opinion in the TBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMPS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.361-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric and hierarchical fusion of expert opinion in the transferable belief model, application on a climate sensitivity dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cired research seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Nogent-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using maps of city analogues to display climate change scenarios and their uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berlin Conference on the Human Dimensions of Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using maps of city analogues to display climate change scenarios and their uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berlin conference on the Human Dimensions of Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METSTOR : a GIS to look for potential CO2 storage zones in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Broseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Greenhouse Gas Control Technologies (GHGT 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion des opinions d'expert en situation de controverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du RTP M3D Mathématiques et décision pour le développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 emissions mitigation potential in Vietnam's power sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tn Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR Meeting Sustainable Development: Demographic, Energy and Inter-generational Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCS communication actions and research in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th FENCO-ERA Workshop jointly with ETP ZEP TF Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal growth with adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFSE Thematic Meeting Frontiers in Environmental Economics and Natural Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de l'incertitude au GIEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Philosophie et Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METSTOR: a GIS to look for potential storage zones in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Leynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Broseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-9: Ninth International Conference on Greenhouse Gas Control Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Washington, DC, United States. pp.2809-2816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in decision making: Risk, uncertainty and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA conference on Probabilistic Integrated Assessment Modeling,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experience with Mathematica in the field of economics of the environment: DIAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Matarasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Mathematics: Proceedings of the Second International Mathematica Symposium, ed. by Veikko Keränen and Peter Mitic and A. Hietamäki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production networks in the wind turbine industry, which place for developing countries in East Asia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABIES doctoral days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costs and Benefits of a Greener Alternative for the Development of Vietnam's power sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Nguyen Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future under Climate Change (CFCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated CO2 pipeline networks for CCS in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff M. Bielicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Middleton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Trondheim CCS Conference (TCCS6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Trondheim, Norway. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOCECO2. Économie et sociologie de la filière capture et stockage géologique du CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR "Quelle recherche pour les énergies du futur ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected fatalities for one wedge of CCS mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARU conference "Climate Change: Global Risks, Challenges and Decisions''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Copenhague, Denmark. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected fatalities for one wedge of CCS mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARU conference "Climate Change: Global Risks, Challenges and Decisions''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Copenhague, Denmark. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOCECO2. Économie et sociologie de la filière capture et stockage géologique du CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR ''Quelle recherche pour les énergies du futur ?'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on the public perception of CCS in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sofia Campos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Greenhouse Gas Control Technologies (GHGT-9) - 16-20 Novembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Washington, DC, United States. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who archives who on HAL-SHS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Daphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERN workshop on Innovations in Scholarly Communication (OAI5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00498247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research howtos. Three fascicles for students, analysts and their supervisors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En direct avec les scientifiques: 150 questions sur l'océan et le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Charmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gemenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LE POMMIER, pp.224, 2012, 978-2746506435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le captage et le stockage du CO2. Enjeux techniques et sociaux en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae, pp.163, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword for Compassion in the Era of AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ha Huy Thanh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compassion in the AI era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DISA Library, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options for zonation and grid integration of offshore wind in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Trinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi To Nhien Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an Ha Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Vietnam Symposium on Advances in Offshore Engineering. VSOE2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 208, pp.509-517, 2022, Lecture Notes in Civil Engineering, 978-981-16-7735-9. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-7735-9_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning, policy and integration for sustainable development of offshore wind energy in Vietnam 2022 -2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Teske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Pescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mentari Pujantoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Vietnam Symposium on Advances in Offshore Engineering (VSOE2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 208, pp.48-66, 2022, Lecture Notes in Civil Engineering,, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-7735-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options for zonation and grid integration of offshore wind in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Vietnam Symposium on Advances in Offshore Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 208, pp.509-517, 2022, Lecture Notes in Civil Engineering, 978-981-16-7735-9. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-7735-9_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic impacts of co-firing in Vietnam: The case of Ninh Binh Coal Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an Ha Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of biomass investment in Vietnam 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vietnam Energy Association 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phân tích chi phí-lợi ích của đồng đốt sinh khối với than: Trường hợp nhà máy nhiệt điện Ninh Bình</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an Ha Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vietnam Energy Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass. Develop &amp; go green</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Outreach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Guillebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon capture and storage - The Lacq pilot. Project and injection period 2006-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Carbon Capture and Storage Institute (GCCSI); Total S.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.216-241, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement global organisme, écosystème humain, macro-écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Thiébaut; Halima Hadi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l'Institut Ecologie et Environnement du CNRS - Compte-rendu des journées des 24 et 25 octobre 2012, Avignon ", Hors Série, Cahiers de prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche scientifique, pp.165-171, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social acceptance: persuading the actors or fostering public debate on capture transport and storage of CO2 (CTSC) technologies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gravé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaleh Samadi Emmanuel Garbolino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practices and Challenges of Risk Management in Capture, Transport and Storage of CO2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing the Clean Development Mechanism in Vietnam: potential and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mehling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving the Clean Development Mechanism. Options and Challenges Post-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexxion, Berlin, pp.221-246, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Guillebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le captage et le stockage du CO2. Enjeux techniques et sociaux en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, quae, pp.153-156, 2010, Update Sciences &amp; Technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00461523v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque et perception du public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le captage et le stockage du CO2. Enjeux techniques et sociaux en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.33-41, 2010, Update Sciences &amp; Technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00455983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Guillebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le captage et le stockage du CO2. Enjeux techniques et sociaux en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, quae, pp.7-9, 2010, Update Sciences &amp; Technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00461505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de littérature sur l'acceptabilité sociale du captage et du stockage du CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sofia Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le captage et le stockage du CO2. Enjeux techniques et sociaux en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.111-132, 2010, Update Sciences &amp; Technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00455971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of carbon: five definitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cutler J. Cleveland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Environmental Information Coalition, National Council for Science and the Environment, Washington DC, En ligne : http://www.eoearth.org/article/Value_of_carbon:_five_definitions, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An abrupt stochastic damage function to analyse climate policy benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The coupling of climate and economic dynamics. Essays on Integrated Assessment, ed. by Alain Haurie and Laurent Viguier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Springer, 2004, Advances in Global Change Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00002451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy framework and systems management of global climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Life Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EOLSS Publisher Co., Oxford, UK, chapter 1.4.7, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00001125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessities and problems of coupling climate and socioeconomic models for integrated assessments studies from an economist's point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goals and Economic Instruments for the Achievement of Global Warming Mitigation in Europe, ed. by Jürgen Hacker and Arthur Pelchen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publisher, pp.39--54, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre AMAP est déjà une solution climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thực trạng của ngành công nghiệp hạt nhân toàn cầu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery Electricity Storage Systems, the energy sector's next big tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam's Way To Global Leadership in Sustainable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thái An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuấn Anh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam a model of green development?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review for Compassion -Tình Thương</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compassion and global issues: a scientist's perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power is not energy, Watts are as valuable as Joules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tái khởi động dự án điện hạt nhân: Đọc lại cuốn sách của IAEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam's Power Development Plan 8 (PDP8): A bold step towards a net-zero future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truy cập mở: Giấc mơ lãng mạn ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tia Sáng 1+2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Against predatory publishing: the IAP report results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tia Sáng 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lời chào từ năm 2030: những hình ảnh về một lối sống ít phát thải carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.47-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai sẽ trả tiền cho chuyển đổi điện năng của Việt Nam?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Việt Nam trong hội nghị thượng đỉnh về biến đổi khí hậu: Hãy bắt tay vào thực hiện</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biến đổi khí hậu: Nhanh, rộng, mạnh và khó lường.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COP26: Việt Nam hướng tới mục tiêu trung hòa carbon vào năm 2050.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kế hoạch giám sát phát thải CO2: Thị trường mua bán carbon của Việt Nam?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIET: why, who, what? Activities overview for year one</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phát triển công nghiệp tua-bin gió nội địa: Con đường nào cho Việt Nam?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bản tin Chính sách [PanNature Policy Bulletins] 26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853742v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rest in peace Moped, electric scooters are there</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Low-Carbon Dialogue Event France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriame Cherbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gastine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuela Vercelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Quang Vong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change 2014 - Mitigation of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives ouvertes. Le savoir scientifique est-il en accès libre ? J'ai vu que t'étais connu de Hal (conte à rire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Daphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00518786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point sur la perception du captage et stockage du carbone en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la chaire CTSC 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIP dans la recherche : la gestion avec RSS des listes de publications déposées au Centre pour la Communication Scientifique Directe (CCSD/HAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios, probability and possible futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00003925v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer l'économie, l'énergie et le climat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Matarasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier Pour la Science 52</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.92-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078623v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la communication par le web d'un laboratoire de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to Sander Greenland's critique of bounding analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ea Casman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg Morgan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.1093. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0272-4332.2004.00510.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The real option with an absorbing barrier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00003976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The changing face of progress: Bui Trang Chuoc's Thac Ba Hydropower Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research excellence à la Française, 2025 edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850819v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle au service de l'auto-évaluation des unités de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the IAEA Milestones framework for building nuclear power programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just Energy Transition Partnerships at two: doctrine, executions and way forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power system planning in the energy transition era: the case of Vietnam's Power Development Plan 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam’s Just Energy Transition Partnership: a background report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094268v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of wind power projects in Vietnam, 2022-05</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127376v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning, policy and integration for sustainable development of offshore wind energy in Vietnam 2022 - 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Teske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Pescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mentari Pujantoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329698v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized renewable energy broke Vietnam’s power planning logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three scenarios for coal power in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02263898v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is electricity affordable and reliable for all in Vietnam?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Son Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l'énergie : dangereuse chimère ou juste exigence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass gasification in Southeast Asia: Factors influencing technology adoption in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van de Steene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two historical changes in the narrative of energy forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jegard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social aspects of Total's Lacq CCS pilot project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Guillebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports GIEC, corpus de la science du risque climat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of risk and uncertainty concepts for climate change assessments including human dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers to the adoption of renewable and energy-efficient technologies in the Vietnamese power sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan, T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh C. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram M. Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nadaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00464675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Clean Development Mechanism Post-2012 : A Developing Country Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan-T Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mehling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions principales du projet SOCECO2 sur l'économie et la sociologie du captage et du stockage du CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00403244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Maps of City Analogues to Display and Interpret Climate Change scenarios and their uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution climatique des villes européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00114042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on the public perception of CCS in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sofia Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nadaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux approches économiques de l'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRED.digital project final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre International de Recherche sur l'Environnement et le Développement. 2025, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam's energy security in 2023 global coal and LNG markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR/14 VIET03.2023/EN, VIETSE. 2023, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass co-firing and renewable portfolio standard scenarios to 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an Ha Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] VIET - Vietnam Initiative for Energy Transition. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Energy Law and Auctions in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngo To Nhien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Vietnam Initiative for Energy Transition. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assigning Official National Administration Unit Code to Vietnam GADM Shapefile 2018 at Ward Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2018-70, CIRED CNRS. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis Report on Socio-environmental Impacts of Coal and Coal-fired Power Plants in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an Ha Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Nguyen Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Vietnam Sustainable Energy Alliance. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean Energy and Sustainable Development lab activity report, 2014-09-31 to 2015-12-31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] USTH. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Sector Vision Towards 100% Renewable Electricity by 2050 In Greater Mekong Region - Vietnam Report Part A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Binh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Poston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Hartman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] WWF. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French R&Dialogue Council Vision Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriame Cherbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gastine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chan Vong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dumergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CIRED/SMASH. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vision and action plan for a low-carbon Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olav Øye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Aelenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Barkved</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Beaubien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Triarii BV. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French R&Dialogue Council Discussion paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriame Cherbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gastine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chan Vong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dumergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CIRED/SMASH. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Dialogue Report. Lessons from ten low-carbon dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olav Øye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Aelenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Barkved</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Beaubien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Triarii. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted Migration of Forests as a climate change economic mitigation strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CIRED. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice husk gasification for electricity generation in Cambodia in December 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Sciences et Technologies de Hanoi. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107615v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RnDialogue project's &amp;quot;Initial Inventory&amp;quot; Questionnaire Starting point of the low carbon dialogue for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gastine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laperrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National survey on awareness and opinion of the French about geological carbon storage dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques liés au captage et stockage du CO2 comparés à d'autres risques dans le monde en 2050. Rapport du programme ANR-06-CO2-009 &amp;quot; Économie et sociologie de la filière capture et stockage géologique du CO2 &amp;quot; (SOCECO2), tâches 2.1 et 1.3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment tenir compte de l'irréversibilité dans l'évaluation intégrée du changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 1998. Français. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00003505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de précaution en économie: introduction aux probabilités imprécises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université Panthéon-Sorbonne - Paris I, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Excellence à la Française Fifty How-Tos for Students and Professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3ème cycle. La recherche en pratique(s), Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to choose a good dissertation topic ? In 10 steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Online, Vietnam. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the JETP in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. The Just Energy Transition Partnerships in South Africa, Indonesia and Vietnam, Online, Thailand. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean energy and environement in Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabby Tumiwa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3rd cycle. YSEALI ACADEMY’S FLAGSHIP SEMINARS 2021 - PUBLIC POLICY SEMINAR CURRICULUM - Energy Economics and Policy, Ho Chi MInh City, Vietnam. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et transition énergétique au VIetnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Cours de SVT, Hanoi, Vietnam. 2018, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 Insights on Energy Transition in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. TRAINING &amp; SEMINAR: ENERGY PLANNING AND SUSTAINABLE DEVELOPMENT, Hanoi, Vietnam. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude et analyse du long terme: optimisation et scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. Ecole des Ponts ParisTech, 2012, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00595719v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social perception of CCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA. ISIGE, Fontainebleau, 2011, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00559978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Jayatataka Baray is a 3 km by 900m artificial lake that is part of the Angkor complex in Cambodia. The photo taken at the end of the 2019 dry season illustrates the impact of climate change on the World Heritage of Humanity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Cambodia. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02187434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The international trade in biomass for energy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Battambang, Cambodia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01101178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmanaged solid and liquid wastes from rice husk gasification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Battambang, Cambodia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01101170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId458"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Minh Ha-Duong </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche CNRS, Centre International de Recherches sur l'Environnement et le Développement</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Senior scientist, clean energy and sustainable development</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://minh.haduong.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam at the dawn of its energy transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 205 (1), pp.115-136. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.205.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique : promesses et défis des JETP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 670, pp.11-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology costs for the first wave of wind farms in Vietnam: Paying extra for better wind nearshore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74, pp.309-313. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.esd.2023.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127371v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tính kinh tế theo quy mô trong tiêu dùng điện của các hộ gia đình tại Việt Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuân Tháng Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Những vấn đề Kinh tế và Chính trị Thế giới</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (331), pp.63-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on financial mechanisms to develop the power system in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PetroVietnam Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47800/PVJ.2022.10-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economics of co-firing rice straw in coal power plants in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an Ha Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 154 (111742), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2021.111742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277278v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On technology transfer and utility-scale power storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEE Energy Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective satisfaction and objective electricity poverty reduction in Vietnam, 2008-2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Hoai Son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fullbright Review of Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/FREP-03-2021-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160911v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stranded assets risk derails Vietnam's plan for new coal power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEE Energy Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02263622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing emissions of the fast growing Vietnamese coal sector: the chances offered by biomass co-firing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ha Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piera Patrizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kraxner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.01.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Co-firing Straw for Power Generation to Air Quality: A Case Study in Two Coal Power Plants in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. H. Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 4th International Conference on Environment and Renewable Energy (ICERE 2018) 25–27 February 2018, Da Nang, Vietnam, 159, pp.012034. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/159/1/012034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family size, Increasing block tariff and Economies of scale of household electricity consumption in Vietnam from 2010 to 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">External Economics Review / Tạp chí Kinh tế Đối ngoại</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (101), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two scenarios for carbon capture and storage in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Trinh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.559 - 569. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2017.08.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social acceptability of large infrastructure projects in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Nguyen Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Strange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an Ha Truong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Actions Science Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Acceptabilité environnementale et sociale des grands projets industriels, 14, pp.72-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Carbon Scenario for the Power Sector of Vietnam: Externality and Comparison Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Nguyen Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMSARN International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (4), pp.137-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective of CO2 capture & storage (CCS) development in Vietnam: Results from expert interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Nguyen Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37, pp.220-227. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2015.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical look at rice husk gasification in Cambodia: Technology and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van de Steene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Academy of Science and Technology Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.247-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking climate engineering categorization in the context of climate change mitigation and adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piers M. Forster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.23-25. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcc.261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculating nuclear accident probabilities from empirical frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Journé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment Systems and Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (2), pp.249-258. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10669-014-9499-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018478v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National corridors for climate change mitigation: managing industrial CO2 emissions in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Bielicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenhouse Gases: Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (4), pp.262-277. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ghg.1395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat restoration and climate change: dealing with climate variability, incomplete data and management decisions with tree translocations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjarres Juan Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (5), pp.530-536. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal growth with adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (4), pp.691-710. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-012-0601-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00207621v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme climate variability should be considered in forestry-assisted migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernandez Fernandez-Manharres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (5), pp.317 - 317. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/bio.2013.63.5.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuarial risk assessment of expected fatalities attributable to carbon capture and storage in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, pp.1346-1358. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2011.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00487175v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers to the adoption of renewable and energy-efficient technologies in the Vietnamese power sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh C. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram M. Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nadaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMSARN International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (2), pp.89-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00444826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Clean Development Mechanism Post-2012: A Developing Country Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mehling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.76-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agreeing to disagree: Uncertainty management in assessing climate change, impacts and responses by the IPCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Swart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenny Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Petersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (1-2), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-008-9444-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the Price of Carbon? Five definitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys and perspectives integrating environment &amp; society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00451715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Potential of Renewable Energy in Vietnam's Power Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37, pp.1601-1613. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2008.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00431250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero is the only acceptable leakage rate for geologically stored CO2: an editorial comment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 93 (3), pp.311-317. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-009-9560-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on the public perception of CCS in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sofia Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nadaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.633-640. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2009.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200894v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical fusion of expert opinion in the Transferable Belief Model, application on climate sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (3), pp.555-574. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2008.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112129v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using maps of city analogues to display and interpret climate change scenarios and their uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.905-918. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-8-905-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260190v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty management in the IPCC: agreeing to disagree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Swart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenny Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Petersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (1), pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captage et stockage du CO2: quels enjeux en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Guillebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement &amp; Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 268, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00154698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer l’économie, l’énergie et le climat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Matarasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate strategy with CO2 capture from the air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua K. Stolaroff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (1-3), pp.17-45. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-005-9026-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00003926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian C. O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Crutzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnulf Grübler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (5), pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00134718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy for bounding attributable risk: a lung cancer example.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Casman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granger M. Morgan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (5), pp.1093-1095. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0272-4332.2004.00508.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00003680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk aversion, intergenerational equity and climate change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Treich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (2), pp.195-207. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:EARE.0000029915.04325.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00000680v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control models and elicitation of attitudes towards climate damages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8 (3), pp.133-147. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1025586922143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00000966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon storage: the economic efficiency of storing CO2 in leaky reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Technologies and Environmental Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (2/3), pp.181-189. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10098-003-0213-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00003927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pro-active stratospheric ozone protection scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mégie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (1), pp.43-49. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0959-3780(02)00087-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00001593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparency and control in engineering integrated assessment models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2 (4), pp.209-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00000681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INASUD project findings on integrated assessment of climate policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnulf Grubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. J. Tol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2 (1), pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives sur le Changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 8 (4), pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'initiative européenne &amp;quot;Suivi global pour l'environnement et la sécurité'' et le protocole de Kyoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bégni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lacaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lambin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Treut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 157, pp.18-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic consistency problems behind the Kyoto protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (4), pp.426-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00002459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-option value and climate policy choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 20, pp.599-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00002457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision making under uncertainty and inertia constraints: sectoral implications of the when flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 20 (4/5), pp.539-555. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-9883(98)00012-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00002458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of socioeconomic inertia and uncertainty on optimal CO2-emission abatement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Grubb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 390, pp.270-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00002452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics of changing course: implications of adaptability and inertia for optimal climate policy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Grubb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapuis Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 23 (4/5), pp.417-432. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0301-4215(95)90167-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00002455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How a Social Enterprise Accelerated Vietnam’s Energy Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Social Business Creation Conference. The Social Entrepreneurship and Sustainable Development as a Pillar for Social Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Montreal; UAM Azcapotzalco, Mar 2025, Ciudad de México, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new North-South climate cooperation mechanism: Just Energy Transitions Partnerships (JETP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED research seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Apr 2023, Nogent sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy transition : promises and challenges of JETP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Vietnam Symposium in Climate Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Vietnamese Scientists and Experts (AVSE Global); University of Danang - University of Economics; Massey University, Dec 2023, Da Nang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a Just Energy Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth Vietnam Economist Annual Meeting (VEAM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Economics, Danang, Jul 2023, Danang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International collaboration on the energy transition in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ICISE "Questions environnementales: des réponses scientifiques et juridiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIXe Rencontres du Vietnam, Jul 2023, Quy Nhon, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of PDP8 and National Transition Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Energy Forum: Energy Transition to Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ho Chi MInh City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam to build 17 GW of offshore wind by 2035 with international support from the Global Offshore Wind Alliance (GOWA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COP27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNFCCC, Nov 2022, Sharm El Sheik, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEST GREETINGS FROM 2030: SNAPSHOTS FROM A LOW CARBON LIFESTYLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Student Forum 2021 Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hanoi University of Science and Technology, Jan 2022, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam's Energy Landscape in September 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Energy Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ho Chi Minh Ville, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDP8: Genesis and exegesis and four questions to modelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFD Workshop on Macro/energy modelization of a Net Zero strategy in Viet Nam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFD, Jun 2022, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research ideas on Energy (SDG 7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side event : Green hydrogen: how to reconcile North/South stakes in the development of the future market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Poppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Roesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Piotr Chełstowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th United Nations Conference on Climate Change (COP 27)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Charm el-Cheikh, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a Center for Environmental Intelligence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest carbon Monitoring, Verification, Certification by remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electricity poverty reduction and progress towards the sustainable development goal 7: Vietnam, 2008-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Son Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEE International Online Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Energy Development in {V}ietnam: the policy risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Wind Power 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GWEC, Dec 2021, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of renewable energies, solar in the city and the efficiency of the use of energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings with Renewable Energy for Vietnam to Empower Sustainability research workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USTH, Nov 2019, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights for Vietnam’s Energy Transition in the Power Sector and international cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh Hoang Anh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Sustainability Forum 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price elasticity of residential electricity demand in Vietnam 2012-16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Nguyen-Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Symposium on Environment and Energy Finance Issues (ISEFI-2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPAG, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economics of co-firing rice straw with coal in old and new coal power plants in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ha Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Vietnam Economists Annual Meeting (VEAM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalat University, Jul 2019, Da Lat, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options for wind power in Vietnam by 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Onshore and Offshore Wind Summit (VOOWS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ho Chi MInh City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review of energy scenarios in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh Hoang Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Vietnam Economists Annual Meeting (VEAM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Da Lat University, Jul 2019, Da Lat, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options for wind power in Vietnam by 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Research Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Oct 2019, Nogent sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven Insights for Vietnam's Energy Transition in the Power Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh Hoang Anh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Sustainability Forum 2019 - Academic conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVSE, Jan 2019, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Income and electricity poverty in Vietnam 2012-16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Vietnam Economists Annual Meeting (VEAM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalat University, Jul 2019, Da Lat, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice Husk Gasification: from Industry to Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van de Steene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Hang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Dung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Environment and Renewable Energy (ICERE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Da Nang, Vietnam. pp.012033, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/159/1/012033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean Energy and Sustainable Development in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Truong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar and Energy Storage World Vietnam 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Ho Chi MInh City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l’énergie : dangereuse chimère ou juste exigence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été du PCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is electricity affordable and reliable for all in Vietnam?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Son Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The tenth Vietnam Economist Annual Meeting VEAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French National Center for Scientific Research (CNRS), Banking University Ho Chi Minh City, Development and Policies Research Center (DEPOCEN) and the Foreign Trade University (FTU), Aug 2017, Ho Chi Minh Ville, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is electricity affordable and reliable for all in Vietnam?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Son Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The tenth Vietnam Economist Annual Meeting - VEAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Banking University Ho Chi Minh City; Development and Policies Research Center (DEPOCEN); CNRS; Foreign Trade University (FTU), Aug 2017, Ho Chi Minh Ville, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389981v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electricity in Vietnam: where does it come from, how to make it greener ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Officience, HCMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two scenarios for carbon capture and storage in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Nguyen Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IAEE International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Singapore, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing energy precarity and heat-related health risks from climate change in Asian cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan-Yu Shih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuriko Hayabuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities and climate conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two scenarios for carbon capture and storage in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Nguyen Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual IAEE International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Energy Studies, National University of Singapore, Jun 2017, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordable and reliable power for all in Vietnam progress report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Son Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CleanED and IES scientific seminar - winter 2016 session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of Climate Change and the COP21: ambition and aims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIMATE CHANGE FORUM: Favouring a green economy and sustainable urban development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Colombo, Sri Lanka</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of Climate Change and the COP21: ambition and aims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate change forum: Favouring a green economy and sustainable urban development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Colombo, Sri Lanka</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visions of a low carbon society: results for France and discussions for Viet Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aperoffy seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ho Chi Minh, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical look on rice husk gasification in Cambodia: engineering and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACITA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility and sustainability of co-firing biomass in coal power plants in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an Ha Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Nguyen Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th workshop on co firing biomass with coal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Yorkshire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical look at rice husk gasification in Cambodia: Technology and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van de Steene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum on Green Technology and Management (IFGTM) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Hue, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective of CO2 capture & storage (CCS) development in Vietnam: Results from expert interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Nguyen Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Energy in Vietnam after COP21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visions of a low carbon society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aperoffy COP 21 seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche controversée d'énergies &amp;quot; propres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Finon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde journée de dialogue du cycle "La Transition Énergétique en France, une cartographie des enjeux et des controverses".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest assisted migration under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankur Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEF Biennial Workshop “Economics of carbon, climate change and forest”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Economie Forestière, Oct 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser la demande d'énergie, une option consensuelle face à ses obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Finon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième journée de dialogue du cycle "La Transition Énergétique en France, une cartographie des enjeux et des controverses".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Change 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CleanED-IES joint scientific seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments économiques sur la géo-ingénierie de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Système Terre, Monde Social - Environnement et SHS, questions émergentes et approches réflexives. Journées de prospective InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique, projets de société et tensions du présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Finon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée de Dialogue CNRS sur la transition énergétique en France, une cartographie des enjeux et des controverses.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique de gestion de l'incertitude au GIEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GIS-Climat "Incertitudes et adaptation au changement climatique''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuarial assessment of fatalities attributable to CCS in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Greenhouse Gas Control Technologies - GHGT-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Kyoto International Conference Center, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments économiques sur la géo-ingénierie de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nadaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de lancement de l'Atelier de Réflexion Prospective REAGIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling air capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ICCG CMCC Princeton University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Injection and stockage du CO2: risque objectif et risque acceptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Chaire CTSC Assessment and Management Capture, Transport and Storage of CO2 activities: methods experiences and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondage national sur la connaissance et les perceptions du CSC par les français. CSCV 2011 - Les compétences nationales au service de cette filière industrielle stratégique de l'économie verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle risques ANR ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty management in the IPCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de la Société de Philosophie des Sciences à l'occasion du 14e Congrès de Logique, Méthodologie et Philosophie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social aspects of Total's Lacq CO2 capture, transport and storage pilot project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Guillebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Greenhouse Gas Control Technologies GHGT-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands. pp.1:1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00520562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Views on CCS risks acceptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BRGM/IFP/CNRS "Advances in CCS Economics and sociology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Technopole Helioparc, Pau, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers to the adoption of cleaner and energy efficient technologies in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Than Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh C Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram M Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nadaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth GMSARN International Conference: Energy security and climate change problems and issues in GMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Ha Long, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios, probability and possible futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on ambiguity, uncertainty, and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, UC Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean Development Mechanism in Vietnam: potential and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Than Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth GMSARN International Conference: Energy security and climate change problems and issues in GMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Ha Long, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero is the only CCS acceptable leakage rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Trondheim Conference on CO2 Capture, Transport and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Norway, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical fusion of expert opinion in the Transferable Belief Model (TBM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on ambiguity, uncertainty, and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, UC Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon capture and storage and international negociations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BRGM/IFP/CNRS "Advances in CCS Economics and sociology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Technopole Helioparc, Pau, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METSTOR: A GIS to look for potential CO2 storage zones in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Leynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Broseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenhouse Gas Control Technologies 9, Proceedings of the 9th International Conference on Greenhouse Gas Control Technologies (GHGT-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Washington, United States. pp.2809-2816, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2009.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00451712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential for mitigation of CO2 emissions in Vietnam's power sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth GMSARN International Conference: Energy security and climate change problems and issues in GMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Ha Long, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon capture and storage versus renewables, macroeconomic comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ghersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BRGM/IFP/CNRS "Advances in CCS Economics and sociology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Technopole Helioparc, Pau, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects de la précaution en théorie de la décision rationnelle: choix révisables, imprécision, incomplétude et controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Et si la précaution n'était pas qu'un principe ? Le principe de précaution et les normes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Université de Paris Diderot - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METSTOR: a GIS to look for potential storage zones in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Leynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Broseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-9: Ninth International Conference on Greenhouse Gas Control Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Washington, DC, United States. pp.2809-2816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de l'incertitude au GIEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Philosophie et Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical fusion of expert opinion in the TBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 08. Information Processing and Management of Uncertainty in Knowledge-Based Systems, 12th Intl Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using maps of city analogues to display climate change scenarios and their uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Changement climatique, sommes-nous à un tournant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité climatique et fusion d'experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Philosophie et Décisions sur le Changement Climatique et l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, La Baume, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical fusion of expert opinion in the TBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMPS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.361-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric and hierarchical fusion of expert opinion in the transferable belief model, application on a climate sensitivity dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cired research seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Nogent-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using maps of city analogues to display climate change scenarios and their uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berlin Conference on the Human Dimensions of Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using maps of city analogues to display climate change scenarios and their uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berlin conference on the Human Dimensions of Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 emissions mitigation potential in Vietnam's power sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tn Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR Meeting Sustainable Development: Demographic, Energy and Inter-generational Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCS communication actions and research in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th FENCO-ERA Workshop jointly with ETP ZEP TF Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion des opinions d'expert en situation de controverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du RTP M3D Mathématiques et décision pour le développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal growth with adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFSE Thematic Meeting Frontiers in Environmental Economics and Natural Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METSTOR : a GIS to look for potential CO2 storage zones in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Broseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Greenhouse Gas Control Technologies (GHGT 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in decision making: Risk, uncertainty and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA conference on Probabilistic Integrated Assessment Modeling,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experience with Mathematica in the field of economics of the environment: DIAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Matarasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Mathematics: Proceedings of the Second International Mathematica Symposium, ed. by Veikko Keränen and Peter Mitic and A. Hietamäki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production networks in the wind turbine industry, which place for developing countries in East Asia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABIES doctoral days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costs and Benefits of a Greener Alternative for the Development of Vietnam's power sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Nguyen Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future under Climate Change (CFCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated CO2 pipeline networks for CCS in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff M. Bielicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Middleton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Trondheim CCS Conference (TCCS6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Trondheim, Norway. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOCECO2. Économie et sociologie de la filière capture et stockage géologique du CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR ''Quelle recherche pour les énergies du futur ?'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOCECO2. Économie et sociologie de la filière capture et stockage géologique du CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR "Quelle recherche pour les énergies du futur ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected fatalities for one wedge of CCS mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARU conference "Climate Change: Global Risks, Challenges and Decisions''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Copenhague, Denmark. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected fatalities for one wedge of CCS mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARU conference "Climate Change: Global Risks, Challenges and Decisions''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Copenhague, Denmark. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on the public perception of CCS in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sofia Campos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Greenhouse Gas Control Technologies (GHGT-9) - 16-20 Novembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Washington, DC, United States. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who archives who on HAL-SHS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Daphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERN workshop on Innovations in Scholarly Communication (OAI5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00498247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research howtos. Three fascicles for students, analysts and their supervisors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En direct avec les scientifiques: 150 questions sur l'océan et le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Charmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gemenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LE POMMIER, pp.224, 2012, 978-2746506435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le captage et le stockage du CO2. Enjeux techniques et sociaux en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae, pp.163, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword for Compassion in the Era of AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ha Huy Thanh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compassion in the AI era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DISA Library, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options for zonation and grid integration of offshore wind in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Trinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi To Nhien Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an Ha Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Vietnam Symposium on Advances in Offshore Engineering. VSOE2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 208, pp.509-517, 2022, Lecture Notes in Civil Engineering, 978-981-16-7735-9. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-7735-9_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning, policy and integration for sustainable development of offshore wind energy in Vietnam 2022 -2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Teske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Pescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mentari Pujantoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Vietnam Symposium on Advances in Offshore Engineering (VSOE2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 208, pp.48-66, 2022, Lecture Notes in Civil Engineering,, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-7735-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options for zonation and grid integration of offshore wind in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Vietnam Symposium on Advances in Offshore Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 208, pp.509-517, 2022, Lecture Notes in Civil Engineering, 978-981-16-7735-9. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-7735-9_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic impacts of co-firing in Vietnam: The case of Ninh Binh Coal Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an Ha Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of biomass investment in Vietnam 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vietnam Energy Association 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phân tích chi phí-lợi ích của đồng đốt sinh khối với than: Trường hợp nhà máy nhiệt điện Ninh Bình</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an Ha Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vietnam Energy Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass. Develop &amp; go green</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Outreach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Guillebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon capture and storage - The Lacq pilot. Project and injection period 2006-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Carbon Capture and Storage Institute (GCCSI); Total S.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.216-241, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement global organisme, écosystème humain, macro-écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Thiébaut; Halima Hadi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l'Institut Ecologie et Environnement du CNRS - Compte-rendu des journées des 24 et 25 octobre 2012, Avignon ", Hors Série, Cahiers de prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche scientifique, pp.165-171, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social acceptance: persuading the actors or fostering public debate on capture transport and storage of CO2 (CTSC) technologies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gravé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaleh Samadi Emmanuel Garbolino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practices and Challenges of Risk Management in Capture, Transport and Storage of CO2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing the Clean Development Mechanism in Vietnam: potential and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mehling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving the Clean Development Mechanism. Options and Challenges Post-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexxion, Berlin, pp.221-246, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de littérature sur l'acceptabilité sociale du captage et du stockage du CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sofia Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le captage et le stockage du CO2. Enjeux techniques et sociaux en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.111-132, 2010, Update Sciences &amp; Technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00455971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Guillebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le captage et le stockage du CO2. Enjeux techniques et sociaux en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, quae, pp.153-156, 2010, Update Sciences &amp; Technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00461523v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque et perception du public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le captage et le stockage du CO2. Enjeux techniques et sociaux en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.33-41, 2010, Update Sciences &amp; Technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00455983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Guillebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le captage et le stockage du CO2. Enjeux techniques et sociaux en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, quae, pp.7-9, 2010, Update Sciences &amp; Technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00461505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of carbon: five definitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cutler J. Cleveland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Environmental Information Coalition, National Council for Science and the Environment, Washington DC, En ligne : http://www.eoearth.org/article/Value_of_carbon:_five_definitions, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An abrupt stochastic damage function to analyse climate policy benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The coupling of climate and economic dynamics. Essays on Integrated Assessment, ed. by Alain Haurie and Laurent Viguier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Springer, 2004, Advances in Global Change Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00002451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy framework and systems management of global climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Life Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EOLSS Publisher Co., Oxford, UK, chapter 1.4.7, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00001125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessities and problems of coupling climate and socioeconomic models for integrated assessments studies from an economist's point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goals and Economic Instruments for the Achievement of Global Warming Mitigation in Europe, ed. by Jürgen Hacker and Arthur Pelchen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publisher, pp.39--54, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre AMAP est déjà une solution climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tái khởi động dự án điện hạt nhân: Đọc lại cuốn sách của IAEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery Electricity Storage Systems, the energy sector's next big tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam's Way To Global Leadership in Sustainable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thái An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuấn Anh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thực trạng của ngành công nghiệp hạt nhân toàn cầu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam a model of green development?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review for Compassion -Tình Thương</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compassion and global issues: a scientist's perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power is not energy, Watts are as valuable as Joules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truy cập mở: Giấc mơ lãng mạn ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tia Sáng 1+2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Against predatory publishing: the IAP report results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tia Sáng 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam's Power Development Plan 8 (PDP8): A bold step towards a net-zero future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lời chào từ năm 2030: những hình ảnh về một lối sống ít phát thải carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.47-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai sẽ trả tiền cho chuyển đổi điện năng của Việt Nam?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Việt Nam trong hội nghị thượng đỉnh về biến đổi khí hậu: Hãy bắt tay vào thực hiện</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biến đổi khí hậu: Nhanh, rộng, mạnh và khó lường.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COP26: Việt Nam hướng tới mục tiêu trung hòa carbon vào năm 2050.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kế hoạch giám sát phát thải CO2: Thị trường mua bán carbon của Việt Nam?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIET: why, who, what? Activities overview for year one</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phát triển công nghiệp tua-bin gió nội địa: Con đường nào cho Việt Nam?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bản tin Chính sách [PanNature Policy Bulletins] 26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853742v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rest in peace Moped, electric scooters are there</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Low-Carbon Dialogue Event France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriame Cherbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gastine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuela Vercelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Quang Vong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change 2014 - Mitigation of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives ouvertes. Le savoir scientifique est-il en accès libre ? J'ai vu que t'étais connu de Hal (conte à rire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Daphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00518786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point sur la perception du captage et stockage du carbone en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la chaire CTSC 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer l'économie, l'énergie et le climat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Matarasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier Pour la Science 52</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.92-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078623v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIP dans la recherche : la gestion avec RSS des listes de publications déposées au Centre pour la Communication Scientifique Directe (CCSD/HAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios, probability and possible futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00003925v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la communication par le web d'un laboratoire de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to Sander Greenland's critique of bounding analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ea Casman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg Morgan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.1093. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0272-4332.2004.00510.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The real option with an absorbing barrier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00003976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déploiement des infrastructures énergétiques en Asie du Sud-Est pour lutter contre le dérèglement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The changing face of progress: Bui Trang Chuoc's Thac Ba Hydropower Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research excellence à la Française, 2025 edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850819v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just Energy Transition Partnerships at two: doctrine, executions and way forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power system planning in the energy transition era: the case of Vietnam's Power Development Plan 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle au service de l'auto-évaluation des unités de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the IAEA Milestones framework for building nuclear power programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam’s Just Energy Transition Partnership: a background report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094268v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of wind power projects in Vietnam, 2022-05</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127376v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning, policy and integration for sustainable development of offshore wind energy in Vietnam 2022 - 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Teske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Pescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mentari Pujantoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329698v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized renewable energy broke Vietnam’s power planning logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three scenarios for coal power in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02263898v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is electricity affordable and reliable for all in Vietnam?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Son Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l'énergie : dangereuse chimère ou juste exigence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass gasification in Southeast Asia: Factors influencing technology adoption in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van de Steene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two historical changes in the narrative of energy forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jegard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social aspects of Total's Lacq CCS pilot project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Guillebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports GIEC, corpus de la science du risque climat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of risk and uncertainty concepts for climate change assessments including human dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers to the adoption of renewable and energy-efficient technologies in the Vietnamese power sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan, T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh C. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram M. Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nadaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00464675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Clean Development Mechanism Post-2012 : A Developing Country Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan-T Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mehling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions principales du projet SOCECO2 sur l'économie et la sociologie du captage et du stockage du CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00403244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution climatique des villes européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00114042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Maps of City Analogues to Display and Interpret Climate Change scenarios and their uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on the public perception of CCS in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sofia Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nadaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux approches économiques de l'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRED.digital project final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre International de Recherche sur l'Environnement et le Développement. 2025, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam's energy security in 2023 global coal and LNG markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR/14 VIET03.2023/EN, VIETSE. 2023, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass co-firing and renewable portfolio standard scenarios to 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an Ha Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] VIET - Vietnam Initiative for Energy Transition. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Energy Law and Auctions in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngo To Nhien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Vietnam Initiative for Energy Transition. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assigning Official National Administration Unit Code to Vietnam GADM Shapefile 2018 at Ward Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2018-70, CIRED CNRS. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis Report on Socio-environmental Impacts of Coal and Coal-fired Power Plants in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an Ha Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Nguyen Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Vietnam Sustainable Energy Alliance. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Sector Vision Towards 100% Renewable Electricity by 2050 In Greater Mekong Region - Vietnam Report Part A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Binh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Poston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Hartman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] WWF. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean Energy and Sustainable Development lab activity report, 2014-09-31 to 2015-12-31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] USTH. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French R&Dialogue Council Vision Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriame Cherbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gastine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chan Vong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dumergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CIRED/SMASH. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vision and action plan for a low-carbon Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olav Øye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Aelenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Barkved</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Beaubien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Triarii BV. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French R&Dialogue Council Discussion paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriame Cherbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gastine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chan Vong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dumergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CIRED/SMASH. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Dialogue Report. Lessons from ten low-carbon dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olav Øye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Aelenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Barkved</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Beaubien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Triarii. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted Migration of Forests as a climate change economic mitigation strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CIRED. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice husk gasification for electricity generation in Cambodia in December 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Sciences et Technologies de Hanoi. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107615v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RnDialogue project's &amp;quot;Initial Inventory&amp;quot; Questionnaire Starting point of the low carbon dialogue for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gastine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laperrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National survey on awareness and opinion of the French about geological carbon storage dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques liés au captage et stockage du CO2 comparés à d'autres risques dans le monde en 2050. Rapport du programme ANR-06-CO2-009 &amp;quot; Économie et sociologie de la filière capture et stockage géologique du CO2 &amp;quot; (SOCECO2), tâches 2.1 et 1.3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment tenir compte de l'irréversibilité dans l'évaluation intégrée du changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 1998. Français. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00003505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de précaution en économie: introduction aux probabilités imprécises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université Panthéon-Sorbonne - Paris I, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Excellence à la Française Fifty How-Tos for Students and Professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3ème cycle. La recherche en pratique(s), Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to choose a good dissertation topic ? In 10 steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Online, Vietnam. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the JETP in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. The Just Energy Transition Partnerships in South Africa, Indonesia and Vietnam, Online, Thailand. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean energy and environement in Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabby Tumiwa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3rd cycle. YSEALI ACADEMY’S FLAGSHIP SEMINARS 2021 - PUBLIC POLICY SEMINAR CURRICULUM - Energy Economics and Policy, Ho Chi MInh City, Vietnam. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 Insights on Energy Transition in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. TRAINING &amp; SEMINAR: ENERGY PLANNING AND SUSTAINABLE DEVELOPMENT, Hanoi, Vietnam. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et transition énergétique au VIetnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Cours de SVT, Hanoi, Vietnam. 2018, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude et analyse du long terme: optimisation et scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. Ecole des Ponts ParisTech, 2012, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00595719v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social perception of CCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA. ISIGE, Fontainebleau, 2011, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00559978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Jayatataka Baray is a 3 km by 900m artificial lake that is part of the Angkor complex in Cambodia. The photo taken at the end of the 2019 dry season illustrates the impact of climate change on the World Heritage of Humanity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Cambodia. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02187434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmanaged solid and liquid wastes from rice husk gasification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Battambang, Cambodia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01101170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The international trade in biomass for energy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Battambang, Cambodia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01101178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId459"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://minh.haduong.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04571483v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha-Duong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.205.0115" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04450041v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03127371v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esd.2023.04.010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04332519v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Son Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n Th&#225;ng Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03836275v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47800/PVJ.2022.10-08" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03277278v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Ha Truong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111742" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03361262v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03160911v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoai Son" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/FREP-03-2021-0022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01974493v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Ha Truong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piera Patrizio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leduc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kraxner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.01.065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02352700v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Truong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/159/1/012034" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Son Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01597515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Trinh Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2017.08.040" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214748v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Nguyen Lan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Strange" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Nguyen Trinh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137656v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2015.03.019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166547v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nam Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van de Steene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00870038v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers M. Forster" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gruber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Lawrence" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.261" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018478v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Journ&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-014-9499-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00944665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Bielicki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S. Middleton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ghg.1395" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822677v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha Duong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjarres Juan Fernandez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12032" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-77VRKTPP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207621v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-012-0601-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822822v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez Fernandez-Manharres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/bio.2013.63.5.20" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487175v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Loisel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2011.07.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444826v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Thanh Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh C. Tran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram M. Shrestha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nadaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736028v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greiner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mehling" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451715v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431250v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2008.12.026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348128v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9560-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200894v4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Campos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2009.05.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086987v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Swart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Bernstein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Petersen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-008-9444-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112129v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2008.05.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260190v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kopf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hallegatte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-8-905-2008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117303v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154698v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Guillebon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003926v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keith" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua K. Stolaroff" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-005-9026-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350427v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Matarasso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134718v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C. O'Neill" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crutzen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnulf Gr&#252;bler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Keller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003680v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Casman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Granger M. Morgan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0272-4332.2004.00508.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00000680v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Treich" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:EARE.0000029915.04325.25" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00001593v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard M&#233;gie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hauglustaine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-3780(02)00087-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00000966v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Hourcade" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ambrosi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025586922143" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6CEE967020C9D5B3FE27489085C4962B5D90324F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003927v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-003-0213-z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00000681v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004175v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnulf Grubler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S. J. Tol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004174v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard B&#233;gni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lacaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lambin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Treut" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007467v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002458v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-9883(98)00012-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002452v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Grubb" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002455v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapuis Thierry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-4215(95)90167-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/334D05FCE62E7AF06C7D976143542876F067ADCF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975147v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058057v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04344454v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04162361v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04155272v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485672v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485712v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03775724v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495977v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03775851v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934948v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Poppe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Roesch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Piotr Che&#322;stowski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03775849v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03775850v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495954v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03254447v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03462801v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486762v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Hoang Anh Nguyen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486410v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486787v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Nguyen-Trinh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486785v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486753v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486774v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486754v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486764v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486771v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486337v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Truong Nguyen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825229v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hang Le" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Dung Le" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/159/1/012033" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01572126v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01389981v3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01572130v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01593316v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592838v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mabon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Yu Shih" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Hayabuchi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01598149v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547646v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01389984v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166545v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01250542v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132339v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208160v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150079v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251941v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Nguyen Thanh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01250547v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01250032v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01083050v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Shah" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01020522v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Finon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01250007v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01025894v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786028v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01020566v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00797290v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00797230v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00797267v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827580v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ha-Duong" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00783470v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827723v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827255v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520562v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gaultier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777596v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Than Nguyen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh C Tran" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram M Shrestha" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nadaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777629v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777598v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777638v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777620v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777066v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Coussy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451712v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bonijoly" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Leynet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonneville" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.02.053" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441085v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777064v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777067v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Tello" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ghersi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777091v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784251v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784247v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264124v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784213v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784268v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827500v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kopf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784230v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970422v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leynet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784269v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784250v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tn Nguyen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784226v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784238v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784227v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827502v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136385v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007465v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321551v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176806v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835520v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff M. Bielicki" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S. Middleton." TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777423v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777411v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835532v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835531v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784025v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498247v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Daphy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03775853v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00801972v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Berthier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gemenne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00782176v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Chaabane" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738233v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03080549v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong H. Nguyen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Nguyen Van" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi To Nhien Ngo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-7735-9_57" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03446269v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Teske" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pescia" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mentari Pujantoro" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-7735-9_4" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503051v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01390558v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01383028v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249956v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mardon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globalccsinstitute.com/publications/carbon-capture-and-storage-lacq-pilot-project-and-injection-period-2006-2013" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855623v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guiot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reber" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00797118v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Pigeon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grav&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joly" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654294v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461523v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455983v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461505v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455971v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merad" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784376v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002451v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00001125v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007466v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500750v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875095v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650083v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04519631v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#225;i An" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#7845;n Anh" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567669v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659217v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878179v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607117v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875078v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04108991v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485643v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04093198v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485728v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485748v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485910v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485849v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485796v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486300v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486759v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853742v2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01274178v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01180884v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriame Cherbib" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gastine" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Vercelli" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Quang Vong" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139504v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00518786v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00782166v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008414v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003925v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078623v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008588v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00716766v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ea Casman" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ha-Duong" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mg Morgan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0272-4332.2004.00510.x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8KMVXXJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003976v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Morel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874999v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850819v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503393v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816335v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412457v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683709v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04094268v2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03127376v3" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02329698v3" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03197064v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263898v2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692453v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692449v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422206v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275593v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jegard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00788427v2" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00846704v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008089v2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464675v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan, T. Nguyen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866446v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan-T Nguyen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403244v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866436v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114042v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866557v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008510v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448829v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04088100v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03059625v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088132v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo To Nhien" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917034v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01441680v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01264985v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01441737v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denruyter" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Trang Nguyen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Binh Hoang" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Poston" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Hartman" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151458v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chan Vong" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dumergues" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01564602v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav &#216;ye" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aelenei" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Barkved" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Beaubien" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Bertrand" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151451v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01564600v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01249970v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01107615v2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00797416v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Perrier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laperrelle" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00782368v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784697v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003505v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/halshs-00007520v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023528v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485573v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485660v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486316v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabby Tumiwa" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486382v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486392v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00595719v2" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00559978v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-02187434v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01101178v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01101170v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://minh.haduong.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04571483v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha-Duong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.205.0115" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04450041v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03127371v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esd.2023.04.010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04332519v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Son Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n Th&#225;ng Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03836275v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47800/PVJ.2022.10-08" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03277278v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Ha Truong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111742" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03361262v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03160911v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoai Son" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/FREP-03-2021-0022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01974493v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Ha Truong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piera Patrizio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leduc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kraxner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.01.065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02352700v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Truong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/159/1/012034" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Son Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01597515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Trinh Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2017.08.040" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214748v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Nguyen Lan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Strange" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Nguyen Trinh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137656v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2015.03.019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166547v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nam Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van de Steene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00870038v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers M. Forster" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gruber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Lawrence" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.261" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018478v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Journ&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-014-9499-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00944665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Bielicki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S. Middleton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ghg.1395" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822677v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha Duong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjarres Juan Fernandez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12032" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-77VRKTPP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207621v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-012-0601-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822822v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez Fernandez-Manharres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/bio.2013.63.5.20" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487175v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Loisel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2011.07.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444826v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Thanh Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh C. Tran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram M. Shrestha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nadaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736028v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greiner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mehling" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086987v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Swart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Bernstein" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Petersen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-008-9444-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451715v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431250v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2008.12.026" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348128v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9560-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200894v4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Campos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2009.05.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112129v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2008.05.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260190v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kopf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hallegatte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-8-905-2008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117303v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154698v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Guillebon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350427v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Matarasso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003926v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keith" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua K. Stolaroff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-005-9026-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134718v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C. O'Neill" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crutzen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnulf Gr&#252;bler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Keller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003680v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Casman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Granger M. Morgan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0272-4332.2004.00508.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00000680v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Treich" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:EARE.0000029915.04325.25" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00000966v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Hourcade" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ambrosi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025586922143" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6CEE967020C9D5B3FE27489085C4962B5D90324F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003927v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-003-0213-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00001593v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard M&#233;gie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hauglustaine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-3780(02)00087-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00000681v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004175v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnulf Grubler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S. J. Tol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007467v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004174v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard B&#233;gni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lacaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lambin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Treut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002458v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-9883(98)00012-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002452v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Grubb" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002455v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapuis Thierry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-4215(95)90167-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/334D05FCE62E7AF06C7D976143542876F067ADCF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975147v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058057v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04344454v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04162361v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04155272v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495954v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485672v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485712v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03775724v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495977v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03775851v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934948v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Poppe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Roesch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Piotr Che&#322;stowski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03775849v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03775850v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03254447v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03462801v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486410v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486762v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Hoang Anh Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486787v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Nguyen-Trinh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486785v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486753v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486774v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486754v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486764v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486771v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825229v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hang Le" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Dung Le" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/159/1/012033" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486337v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Truong Nguyen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01598149v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01572126v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01389981v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01572130v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01593316v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592838v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mabon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Yu Shih" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Hayabuchi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547646v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01389984v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01250032v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166545v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01250542v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132339v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208160v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150079v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251941v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Nguyen Thanh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01250547v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01025894v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Finon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01083050v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Shah" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01020522v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01250007v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786028v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01020566v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00797290v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00797230v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00797267v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827580v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ha-Duong" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00783470v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827255v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827723v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520562v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gaultier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777091v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777596v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Than Nguyen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh C Tran" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram M Shrestha" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nadaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777629v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777598v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777638v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777620v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777066v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Coussy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451712v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bonijoly" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Leynet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonneville" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.02.053" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441085v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777067v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Tello" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ghersi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777064v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827502v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784227v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264124v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784247v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784251v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784213v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784268v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827500v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kopf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784230v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784250v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tn Nguyen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784226v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784269v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784238v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970422v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leynet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136385v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007465v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321551v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176806v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835520v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff M. Bielicki" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S. Middleton." TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835531v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777423v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777411v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835532v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784025v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498247v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Daphy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03775853v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00801972v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Berthier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gemenne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00782176v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Chaabane" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738233v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03080549v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong H. Nguyen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Nguyen Van" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi To Nhien Ngo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-7735-9_57" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03446269v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Teske" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pescia" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mentari Pujantoro" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-7735-9_4" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503051v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01390558v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01383028v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249956v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mardon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globalccsinstitute.com/publications/carbon-capture-and-storage-lacq-pilot-project-and-injection-period-2006-2013" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855623v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guiot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reber" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00797118v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Pigeon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grav&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joly" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654294v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455971v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merad" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461523v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455983v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461505v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784376v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002451v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00001125v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007466v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500750v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875078v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650083v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04519631v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#225;i An" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#7845;n Anh" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875095v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567669v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659217v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878179v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607117v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485643v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04093198v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04108991v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485728v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485748v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485910v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485849v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485796v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486300v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486759v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853742v2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01274178v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01180884v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriame Cherbib" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gastine" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Vercelli" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Quang Vong" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139504v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00518786v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00782166v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078623v2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008414v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003925v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008588v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00716766v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ea Casman" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ha-Duong" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mg Morgan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0272-4332.2004.00510.x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8KMVXXJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003976v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Morel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567410v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874999v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850819v2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412457v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683709v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503393v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816335v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04094268v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03127376v3" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02329698v3" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03197064v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263898v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692453v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692449v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422206v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275593v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jegard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00788427v2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00846704v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008089v2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464675v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan, T. Nguyen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866446v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan-T Nguyen" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403244v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114042v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866436v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866557v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008510v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448829v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04088100v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03059625v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088132v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo To Nhien" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917034v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01441680v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01441737v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denruyter" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Trang Nguyen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Binh Hoang" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Poston" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Hartman" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01264985v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151458v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chan Vong" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dumergues" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01564602v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav &#216;ye" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aelenei" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Barkved" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Beaubien" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Bertrand" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151451v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01564600v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01249970v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01107615v2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00797416v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Perrier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laperrelle" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00782368v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784697v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003505v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/halshs-00007520v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023528v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485573v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485660v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486316v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabby Tumiwa" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486392v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486382v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00595719v2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00559978v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-02187434v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01101170v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01101178v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>