--- v1 (2026-04-19)
+++ v2 (2026-05-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Minh Ha-Duong </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche CNRS, Centre International de Recherches sur l'Environnement et le Développement</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Senior scientist, clean energy and sustainable development</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://minh.haduong.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam at the dawn of its energy transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 205 (1), pp.115-136. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.205.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique : promesses et défis des JETP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 670, pp.11-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology costs for the first wave of wind farms in Vietnam: Paying extra for better wind nearshore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74, pp.309-313. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.esd.2023.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127371v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tính kinh tế theo quy mô trong tiêu dùng điện của các hộ gia đình tại Việt Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuân Tháng Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Những vấn đề Kinh tế và Chính trị Thế giới</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (331), pp.63-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on financial mechanisms to develop the power system in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PetroVietnam Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47800/PVJ.2022.10-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economics of co-firing rice straw in coal power plants in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an Ha Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 154 (111742), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2021.111742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277278v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On technology transfer and utility-scale power storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEE Energy Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective satisfaction and objective electricity poverty reduction in Vietnam, 2008-2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Hoai Son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fullbright Review of Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/FREP-03-2021-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160911v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stranded assets risk derails Vietnam's plan for new coal power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEE Energy Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02263622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing emissions of the fast growing Vietnamese coal sector: the chances offered by biomass co-firing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ha Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piera Patrizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kraxner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.01.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Co-firing Straw for Power Generation to Air Quality: A Case Study in Two Coal Power Plants in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. H. Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 4th International Conference on Environment and Renewable Energy (ICERE 2018) 25–27 February 2018, Da Nang, Vietnam, 159, pp.012034. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/159/1/012034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family size, Increasing block tariff and Economies of scale of household electricity consumption in Vietnam from 2010 to 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">External Economics Review / Tạp chí Kinh tế Đối ngoại</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (101), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two scenarios for carbon capture and storage in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Trinh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.559 - 569. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2017.08.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social acceptability of large infrastructure projects in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Nguyen Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Strange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an Ha Truong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Actions Science Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Acceptabilité environnementale et sociale des grands projets industriels, 14, pp.72-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Carbon Scenario for the Power Sector of Vietnam: Externality and Comparison Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Nguyen Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMSARN International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (4), pp.137-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective of CO2 capture & storage (CCS) development in Vietnam: Results from expert interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Nguyen Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37, pp.220-227. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2015.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical look at rice husk gasification in Cambodia: Technology and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van de Steene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Academy of Science and Technology Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.247-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking climate engineering categorization in the context of climate change mitigation and adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piers M. Forster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.23-25. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcc.261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculating nuclear accident probabilities from empirical frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Journé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment Systems and Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (2), pp.249-258. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10669-014-9499-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018478v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National corridors for climate change mitigation: managing industrial CO2 emissions in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Bielicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenhouse Gases: Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (4), pp.262-277. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ghg.1395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat restoration and climate change: dealing with climate variability, incomplete data and management decisions with tree translocations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjarres Juan Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (5), pp.530-536. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal growth with adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (4), pp.691-710. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-012-0601-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00207621v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme climate variability should be considered in forestry-assisted migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernandez Fernandez-Manharres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (5), pp.317 - 317. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/bio.2013.63.5.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuarial risk assessment of expected fatalities attributable to carbon capture and storage in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, pp.1346-1358. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2011.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00487175v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers to the adoption of renewable and energy-efficient technologies in the Vietnamese power sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh C. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram M. Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nadaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMSARN International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (2), pp.89-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00444826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Clean Development Mechanism Post-2012: A Developing Country Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mehling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.76-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agreeing to disagree: Uncertainty management in assessing climate change, impacts and responses by the IPCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Swart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenny Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Petersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (1-2), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-008-9444-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the Price of Carbon? Five definitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys and perspectives integrating environment &amp; society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00451715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Potential of Renewable Energy in Vietnam's Power Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37, pp.1601-1613. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2008.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00431250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero is the only acceptable leakage rate for geologically stored CO2: an editorial comment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 93 (3), pp.311-317. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-009-9560-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on the public perception of CCS in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sofia Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nadaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.633-640. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2009.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200894v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical fusion of expert opinion in the Transferable Belief Model, application on climate sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (3), pp.555-574. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2008.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112129v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using maps of city analogues to display and interpret climate change scenarios and their uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.905-918. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-8-905-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260190v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty management in the IPCC: agreeing to disagree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Swart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenny Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Petersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (1), pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captage et stockage du CO2: quels enjeux en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Guillebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement &amp; Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 268, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00154698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer l’économie, l’énergie et le climat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Matarasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate strategy with CO2 capture from the air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua K. Stolaroff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (1-3), pp.17-45. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-005-9026-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00003926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian C. O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Crutzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnulf Grübler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (5), pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00134718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy for bounding attributable risk: a lung cancer example.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Casman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granger M. Morgan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (5), pp.1093-1095. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0272-4332.2004.00508.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00003680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk aversion, intergenerational equity and climate change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Treich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (2), pp.195-207. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:EARE.0000029915.04325.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00000680v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control models and elicitation of attitudes towards climate damages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8 (3), pp.133-147. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1025586922143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00000966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon storage: the economic efficiency of storing CO2 in leaky reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Technologies and Environmental Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (2/3), pp.181-189. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10098-003-0213-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00003927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pro-active stratospheric ozone protection scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mégie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (1), pp.43-49. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0959-3780(02)00087-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00001593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparency and control in engineering integrated assessment models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2 (4), pp.209-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00000681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INASUD project findings on integrated assessment of climate policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnulf Grubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. J. Tol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2 (1), pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives sur le Changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 8 (4), pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'initiative européenne &amp;quot;Suivi global pour l'environnement et la sécurité'' et le protocole de Kyoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bégni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lacaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lambin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Treut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 157, pp.18-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic consistency problems behind the Kyoto protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (4), pp.426-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00002459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-option value and climate policy choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 20, pp.599-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00002457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision making under uncertainty and inertia constraints: sectoral implications of the when flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 20 (4/5), pp.539-555. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-9883(98)00012-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00002458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of socioeconomic inertia and uncertainty on optimal CO2-emission abatement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Grubb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 390, pp.270-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00002452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics of changing course: implications of adaptability and inertia for optimal climate policy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Grubb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapuis Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 23 (4/5), pp.417-432. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0301-4215(95)90167-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00002455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How a Social Enterprise Accelerated Vietnam’s Energy Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Social Business Creation Conference. The Social Entrepreneurship and Sustainable Development as a Pillar for Social Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Montreal; UAM Azcapotzalco, Mar 2025, Ciudad de México, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new North-South climate cooperation mechanism: Just Energy Transitions Partnerships (JETP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED research seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Apr 2023, Nogent sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy transition : promises and challenges of JETP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Vietnam Symposium in Climate Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Vietnamese Scientists and Experts (AVSE Global); University of Danang - University of Economics; Massey University, Dec 2023, Da Nang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a Just Energy Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth Vietnam Economist Annual Meeting (VEAM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Economics, Danang, Jul 2023, Danang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International collaboration on the energy transition in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ICISE "Questions environnementales: des réponses scientifiques et juridiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIXe Rencontres du Vietnam, Jul 2023, Quy Nhon, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of PDP8 and National Transition Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Energy Forum: Energy Transition to Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ho Chi MInh City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam to build 17 GW of offshore wind by 2035 with international support from the Global Offshore Wind Alliance (GOWA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COP27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNFCCC, Nov 2022, Sharm El Sheik, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEST GREETINGS FROM 2030: SNAPSHOTS FROM A LOW CARBON LIFESTYLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Student Forum 2021 Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hanoi University of Science and Technology, Jan 2022, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam's Energy Landscape in September 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Energy Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ho Chi Minh Ville, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDP8: Genesis and exegesis and four questions to modelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFD Workshop on Macro/energy modelization of a Net Zero strategy in Viet Nam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFD, Jun 2022, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research ideas on Energy (SDG 7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side event : Green hydrogen: how to reconcile North/South stakes in the development of the future market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Poppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Roesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Piotr Chełstowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th United Nations Conference on Climate Change (COP 27)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Charm el-Cheikh, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a Center for Environmental Intelligence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest carbon Monitoring, Verification, Certification by remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electricity poverty reduction and progress towards the sustainable development goal 7: Vietnam, 2008-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Son Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEE International Online Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Energy Development in {V}ietnam: the policy risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Wind Power 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GWEC, Dec 2021, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of renewable energies, solar in the city and the efficiency of the use of energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings with Renewable Energy for Vietnam to Empower Sustainability research workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USTH, Nov 2019, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights for Vietnam’s Energy Transition in the Power Sector and international cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh Hoang Anh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Sustainability Forum 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price elasticity of residential electricity demand in Vietnam 2012-16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Nguyen-Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Symposium on Environment and Energy Finance Issues (ISEFI-2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPAG, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economics of co-firing rice straw with coal in old and new coal power plants in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ha Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Vietnam Economists Annual Meeting (VEAM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalat University, Jul 2019, Da Lat, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options for wind power in Vietnam by 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Onshore and Offshore Wind Summit (VOOWS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ho Chi MInh City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review of energy scenarios in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh Hoang Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Vietnam Economists Annual Meeting (VEAM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Da Lat University, Jul 2019, Da Lat, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options for wind power in Vietnam by 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Research Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Oct 2019, Nogent sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven Insights for Vietnam's Energy Transition in the Power Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh Hoang Anh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Sustainability Forum 2019 - Academic conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVSE, Jan 2019, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Income and electricity poverty in Vietnam 2012-16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Vietnam Economists Annual Meeting (VEAM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalat University, Jul 2019, Da Lat, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice Husk Gasification: from Industry to Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van de Steene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Hang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Dung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Environment and Renewable Energy (ICERE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Da Nang, Vietnam. pp.012033, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/159/1/012033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean Energy and Sustainable Development in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Truong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar and Energy Storage World Vietnam 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Ho Chi MInh City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l’énergie : dangereuse chimère ou juste exigence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été du PCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is electricity affordable and reliable for all in Vietnam?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Son Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The tenth Vietnam Economist Annual Meeting VEAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French National Center for Scientific Research (CNRS), Banking University Ho Chi Minh City, Development and Policies Research Center (DEPOCEN) and the Foreign Trade University (FTU), Aug 2017, Ho Chi Minh Ville, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is electricity affordable and reliable for all in Vietnam?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Son Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The tenth Vietnam Economist Annual Meeting - VEAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Banking University Ho Chi Minh City; Development and Policies Research Center (DEPOCEN); CNRS; Foreign Trade University (FTU), Aug 2017, Ho Chi Minh Ville, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389981v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electricity in Vietnam: where does it come from, how to make it greener ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Officience, HCMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two scenarios for carbon capture and storage in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Nguyen Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IAEE International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Singapore, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing energy precarity and heat-related health risks from climate change in Asian cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan-Yu Shih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuriko Hayabuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities and climate conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two scenarios for carbon capture and storage in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Nguyen Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual IAEE International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Energy Studies, National University of Singapore, Jun 2017, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordable and reliable power for all in Vietnam progress report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Son Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CleanED and IES scientific seminar - winter 2016 session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of Climate Change and the COP21: ambition and aims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIMATE CHANGE FORUM: Favouring a green economy and sustainable urban development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Colombo, Sri Lanka</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of Climate Change and the COP21: ambition and aims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate change forum: Favouring a green economy and sustainable urban development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Colombo, Sri Lanka</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visions of a low carbon society: results for France and discussions for Viet Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aperoffy seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ho Chi Minh, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical look on rice husk gasification in Cambodia: engineering and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACITA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility and sustainability of co-firing biomass in coal power plants in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an Ha Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Nguyen Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th workshop on co firing biomass with coal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Yorkshire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical look at rice husk gasification in Cambodia: Technology and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van de Steene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum on Green Technology and Management (IFGTM) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Hue, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective of CO2 capture & storage (CCS) development in Vietnam: Results from expert interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Nguyen Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Energy in Vietnam after COP21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visions of a low carbon society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aperoffy COP 21 seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche controversée d'énergies &amp;quot; propres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Finon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde journée de dialogue du cycle "La Transition Énergétique en France, une cartographie des enjeux et des controverses".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest assisted migration under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankur Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEF Biennial Workshop “Economics of carbon, climate change and forest”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Economie Forestière, Oct 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser la demande d'énergie, une option consensuelle face à ses obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Finon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième journée de dialogue du cycle "La Transition Énergétique en France, une cartographie des enjeux et des controverses".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Change 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CleanED-IES joint scientific seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments économiques sur la géo-ingénierie de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Système Terre, Monde Social - Environnement et SHS, questions émergentes et approches réflexives. Journées de prospective InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique, projets de société et tensions du présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Finon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée de Dialogue CNRS sur la transition énergétique en France, une cartographie des enjeux et des controverses.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique de gestion de l'incertitude au GIEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GIS-Climat "Incertitudes et adaptation au changement climatique''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuarial assessment of fatalities attributable to CCS in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Greenhouse Gas Control Technologies - GHGT-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Kyoto International Conference Center, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments économiques sur la géo-ingénierie de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nadaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de lancement de l'Atelier de Réflexion Prospective REAGIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling air capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ICCG CMCC Princeton University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Injection and stockage du CO2: risque objectif et risque acceptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Chaire CTSC Assessment and Management Capture, Transport and Storage of CO2 activities: methods experiences and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondage national sur la connaissance et les perceptions du CSC par les français. CSCV 2011 - Les compétences nationales au service de cette filière industrielle stratégique de l'économie verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle risques ANR ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty management in the IPCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de la Société de Philosophie des Sciences à l'occasion du 14e Congrès de Logique, Méthodologie et Philosophie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social aspects of Total's Lacq CO2 capture, transport and storage pilot project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Guillebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Greenhouse Gas Control Technologies GHGT-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands. pp.1:1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00520562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Views on CCS risks acceptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BRGM/IFP/CNRS "Advances in CCS Economics and sociology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Technopole Helioparc, Pau, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers to the adoption of cleaner and energy efficient technologies in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Than Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh C Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram M Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nadaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth GMSARN International Conference: Energy security and climate change problems and issues in GMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Ha Long, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios, probability and possible futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on ambiguity, uncertainty, and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, UC Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean Development Mechanism in Vietnam: potential and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Than Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth GMSARN International Conference: Energy security and climate change problems and issues in GMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Ha Long, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero is the only CCS acceptable leakage rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Trondheim Conference on CO2 Capture, Transport and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Norway, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical fusion of expert opinion in the Transferable Belief Model (TBM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on ambiguity, uncertainty, and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, UC Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon capture and storage and international negociations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BRGM/IFP/CNRS "Advances in CCS Economics and sociology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Technopole Helioparc, Pau, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METSTOR: A GIS to look for potential CO2 storage zones in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Leynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Broseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenhouse Gas Control Technologies 9, Proceedings of the 9th International Conference on Greenhouse Gas Control Technologies (GHGT-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Washington, United States. pp.2809-2816, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2009.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00451712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential for mitigation of CO2 emissions in Vietnam's power sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth GMSARN International Conference: Energy security and climate change problems and issues in GMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Ha Long, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon capture and storage versus renewables, macroeconomic comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ghersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BRGM/IFP/CNRS "Advances in CCS Economics and sociology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Technopole Helioparc, Pau, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects de la précaution en théorie de la décision rationnelle: choix révisables, imprécision, incomplétude et controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Et si la précaution n'était pas qu'un principe ? Le principe de précaution et les normes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Université de Paris Diderot - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METSTOR: a GIS to look for potential storage zones in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Leynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Broseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-9: Ninth International Conference on Greenhouse Gas Control Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Washington, DC, United States. pp.2809-2816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de l'incertitude au GIEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Philosophie et Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical fusion of expert opinion in the TBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 08. Information Processing and Management of Uncertainty in Knowledge-Based Systems, 12th Intl Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using maps of city analogues to display climate change scenarios and their uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Changement climatique, sommes-nous à un tournant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité climatique et fusion d'experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Philosophie et Décisions sur le Changement Climatique et l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, La Baume, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical fusion of expert opinion in the TBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMPS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.361-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric and hierarchical fusion of expert opinion in the transferable belief model, application on a climate sensitivity dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cired research seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Nogent-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using maps of city analogues to display climate change scenarios and their uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berlin Conference on the Human Dimensions of Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using maps of city analogues to display climate change scenarios and their uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berlin conference on the Human Dimensions of Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 emissions mitigation potential in Vietnam's power sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tn Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR Meeting Sustainable Development: Demographic, Energy and Inter-generational Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCS communication actions and research in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th FENCO-ERA Workshop jointly with ETP ZEP TF Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion des opinions d'expert en situation de controverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du RTP M3D Mathématiques et décision pour le développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal growth with adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFSE Thematic Meeting Frontiers in Environmental Economics and Natural Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METSTOR : a GIS to look for potential CO2 storage zones in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Broseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Greenhouse Gas Control Technologies (GHGT 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in decision making: Risk, uncertainty and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA conference on Probabilistic Integrated Assessment Modeling,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experience with Mathematica in the field of economics of the environment: DIAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Matarasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Mathematics: Proceedings of the Second International Mathematica Symposium, ed. by Veikko Keränen and Peter Mitic and A. Hietamäki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production networks in the wind turbine industry, which place for developing countries in East Asia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABIES doctoral days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costs and Benefits of a Greener Alternative for the Development of Vietnam's power sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Nguyen Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future under Climate Change (CFCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated CO2 pipeline networks for CCS in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff M. Bielicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Middleton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Trondheim CCS Conference (TCCS6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Trondheim, Norway. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOCECO2. Économie et sociologie de la filière capture et stockage géologique du CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR ''Quelle recherche pour les énergies du futur ?'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOCECO2. Économie et sociologie de la filière capture et stockage géologique du CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR "Quelle recherche pour les énergies du futur ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected fatalities for one wedge of CCS mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARU conference "Climate Change: Global Risks, Challenges and Decisions''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Copenhague, Denmark. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected fatalities for one wedge of CCS mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARU conference "Climate Change: Global Risks, Challenges and Decisions''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Copenhague, Denmark. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on the public perception of CCS in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sofia Campos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Greenhouse Gas Control Technologies (GHGT-9) - 16-20 Novembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Washington, DC, United States. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who archives who on HAL-SHS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Daphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERN workshop on Innovations in Scholarly Communication (OAI5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00498247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research howtos. Three fascicles for students, analysts and their supervisors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En direct avec les scientifiques: 150 questions sur l'océan et le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Charmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gemenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LE POMMIER, pp.224, 2012, 978-2746506435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le captage et le stockage du CO2. Enjeux techniques et sociaux en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae, pp.163, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword for Compassion in the Era of AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ha Huy Thanh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compassion in the AI era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DISA Library, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options for zonation and grid integration of offshore wind in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Trinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi To Nhien Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an Ha Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Vietnam Symposium on Advances in Offshore Engineering. VSOE2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 208, pp.509-517, 2022, Lecture Notes in Civil Engineering, 978-981-16-7735-9. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-7735-9_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning, policy and integration for sustainable development of offshore wind energy in Vietnam 2022 -2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Teske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Pescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mentari Pujantoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Vietnam Symposium on Advances in Offshore Engineering (VSOE2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 208, pp.48-66, 2022, Lecture Notes in Civil Engineering,, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-7735-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options for zonation and grid integration of offshore wind in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Vietnam Symposium on Advances in Offshore Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 208, pp.509-517, 2022, Lecture Notes in Civil Engineering, 978-981-16-7735-9. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-7735-9_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic impacts of co-firing in Vietnam: The case of Ninh Binh Coal Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an Ha Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of biomass investment in Vietnam 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vietnam Energy Association 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phân tích chi phí-lợi ích của đồng đốt sinh khối với than: Trường hợp nhà máy nhiệt điện Ninh Bình</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an Ha Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vietnam Energy Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass. Develop &amp; go green</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Outreach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Guillebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon capture and storage - The Lacq pilot. Project and injection period 2006-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Carbon Capture and Storage Institute (GCCSI); Total S.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.216-241, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement global organisme, écosystème humain, macro-écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Thiébaut; Halima Hadi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l'Institut Ecologie et Environnement du CNRS - Compte-rendu des journées des 24 et 25 octobre 2012, Avignon ", Hors Série, Cahiers de prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche scientifique, pp.165-171, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social acceptance: persuading the actors or fostering public debate on capture transport and storage of CO2 (CTSC) technologies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gravé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaleh Samadi Emmanuel Garbolino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practices and Challenges of Risk Management in Capture, Transport and Storage of CO2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing the Clean Development Mechanism in Vietnam: potential and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mehling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving the Clean Development Mechanism. Options and Challenges Post-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexxion, Berlin, pp.221-246, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de littérature sur l'acceptabilité sociale du captage et du stockage du CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sofia Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le captage et le stockage du CO2. Enjeux techniques et sociaux en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.111-132, 2010, Update Sciences &amp; Technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00455971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Guillebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le captage et le stockage du CO2. Enjeux techniques et sociaux en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, quae, pp.153-156, 2010, Update Sciences &amp; Technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00461523v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque et perception du public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le captage et le stockage du CO2. Enjeux techniques et sociaux en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.33-41, 2010, Update Sciences &amp; Technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00455983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Guillebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le captage et le stockage du CO2. Enjeux techniques et sociaux en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, quae, pp.7-9, 2010, Update Sciences &amp; Technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00461505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of carbon: five definitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cutler J. Cleveland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Environmental Information Coalition, National Council for Science and the Environment, Washington DC, En ligne : http://www.eoearth.org/article/Value_of_carbon:_five_definitions, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An abrupt stochastic damage function to analyse climate policy benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The coupling of climate and economic dynamics. Essays on Integrated Assessment, ed. by Alain Haurie and Laurent Viguier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Springer, 2004, Advances in Global Change Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00002451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy framework and systems management of global climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Life Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EOLSS Publisher Co., Oxford, UK, chapter 1.4.7, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00001125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessities and problems of coupling climate and socioeconomic models for integrated assessments studies from an economist's point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goals and Economic Instruments for the Achievement of Global Warming Mitigation in Europe, ed. by Jürgen Hacker and Arthur Pelchen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publisher, pp.39--54, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre AMAP est déjà une solution climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tái khởi động dự án điện hạt nhân: Đọc lại cuốn sách của IAEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery Electricity Storage Systems, the energy sector's next big tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam's Way To Global Leadership in Sustainable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thái An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuấn Anh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thực trạng của ngành công nghiệp hạt nhân toàn cầu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam a model of green development?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review for Compassion -Tình Thương</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compassion and global issues: a scientist's perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power is not energy, Watts are as valuable as Joules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truy cập mở: Giấc mơ lãng mạn ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tia Sáng 1+2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Against predatory publishing: the IAP report results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tia Sáng 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam's Power Development Plan 8 (PDP8): A bold step towards a net-zero future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lời chào từ năm 2030: những hình ảnh về một lối sống ít phát thải carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.47-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai sẽ trả tiền cho chuyển đổi điện năng của Việt Nam?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Việt Nam trong hội nghị thượng đỉnh về biến đổi khí hậu: Hãy bắt tay vào thực hiện</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biến đổi khí hậu: Nhanh, rộng, mạnh và khó lường.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COP26: Việt Nam hướng tới mục tiêu trung hòa carbon vào năm 2050.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kế hoạch giám sát phát thải CO2: Thị trường mua bán carbon của Việt Nam?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIET: why, who, what? Activities overview for year one</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phát triển công nghiệp tua-bin gió nội địa: Con đường nào cho Việt Nam?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bản tin Chính sách [PanNature Policy Bulletins] 26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853742v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rest in peace Moped, electric scooters are there</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Low-Carbon Dialogue Event France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriame Cherbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gastine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuela Vercelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Quang Vong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change 2014 - Mitigation of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives ouvertes. Le savoir scientifique est-il en accès libre ? J'ai vu que t'étais connu de Hal (conte à rire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Daphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00518786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point sur la perception du captage et stockage du carbone en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la chaire CTSC 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer l'économie, l'énergie et le climat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Matarasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier Pour la Science 52</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.92-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078623v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIP dans la recherche : la gestion avec RSS des listes de publications déposées au Centre pour la Communication Scientifique Directe (CCSD/HAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios, probability and possible futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00003925v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la communication par le web d'un laboratoire de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to Sander Greenland's critique of bounding analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ea Casman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg Morgan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.1093. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0272-4332.2004.00510.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The real option with an absorbing barrier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00003976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déploiement des infrastructures énergétiques en Asie du Sud-Est pour lutter contre le dérèglement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The changing face of progress: Bui Trang Chuoc's Thac Ba Hydropower Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research excellence à la Française, 2025 edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850819v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just Energy Transition Partnerships at two: doctrine, executions and way forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power system planning in the energy transition era: the case of Vietnam's Power Development Plan 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle au service de l'auto-évaluation des unités de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the IAEA Milestones framework for building nuclear power programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam’s Just Energy Transition Partnership: a background report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094268v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of wind power projects in Vietnam, 2022-05</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127376v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning, policy and integration for sustainable development of offshore wind energy in Vietnam 2022 - 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Teske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Pescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mentari Pujantoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329698v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized renewable energy broke Vietnam’s power planning logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three scenarios for coal power in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02263898v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is electricity affordable and reliable for all in Vietnam?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Son Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l'énergie : dangereuse chimère ou juste exigence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass gasification in Southeast Asia: Factors influencing technology adoption in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van de Steene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two historical changes in the narrative of energy forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jegard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social aspects of Total's Lacq CCS pilot project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Guillebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports GIEC, corpus de la science du risque climat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of risk and uncertainty concepts for climate change assessments including human dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers to the adoption of renewable and energy-efficient technologies in the Vietnamese power sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan, T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh C. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram M. Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nadaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00464675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Clean Development Mechanism Post-2012 : A Developing Country Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan-T Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mehling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions principales du projet SOCECO2 sur l'économie et la sociologie du captage et du stockage du CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00403244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution climatique des villes européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00114042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Maps of City Analogues to Display and Interpret Climate Change scenarios and their uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on the public perception of CCS in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sofia Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nadaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux approches économiques de l'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRED.digital project final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre International de Recherche sur l'Environnement et le Développement. 2025, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam's energy security in 2023 global coal and LNG markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR/14 VIET03.2023/EN, VIETSE. 2023, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass co-firing and renewable portfolio standard scenarios to 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an Ha Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] VIET - Vietnam Initiative for Energy Transition. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Energy Law and Auctions in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngo To Nhien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Vietnam Initiative for Energy Transition. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assigning Official National Administration Unit Code to Vietnam GADM Shapefile 2018 at Ward Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2018-70, CIRED CNRS. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis Report on Socio-environmental Impacts of Coal and Coal-fired Power Plants in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an Ha Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Nguyen Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Vietnam Sustainable Energy Alliance. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Sector Vision Towards 100% Renewable Electricity by 2050 In Greater Mekong Region - Vietnam Report Part A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Binh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Poston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Hartman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] WWF. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean Energy and Sustainable Development lab activity report, 2014-09-31 to 2015-12-31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] USTH. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French R&Dialogue Council Vision Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriame Cherbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gastine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chan Vong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dumergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CIRED/SMASH. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vision and action plan for a low-carbon Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olav Øye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Aelenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Barkved</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Beaubien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Triarii BV. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French R&Dialogue Council Discussion paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriame Cherbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gastine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chan Vong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dumergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CIRED/SMASH. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Dialogue Report. Lessons from ten low-carbon dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olav Øye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Aelenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Barkved</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Beaubien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Triarii. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted Migration of Forests as a climate change economic mitigation strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CIRED. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice husk gasification for electricity generation in Cambodia in December 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Sciences et Technologies de Hanoi. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107615v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RnDialogue project's &amp;quot;Initial Inventory&amp;quot; Questionnaire Starting point of the low carbon dialogue for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gastine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laperrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National survey on awareness and opinion of the French about geological carbon storage dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques liés au captage et stockage du CO2 comparés à d'autres risques dans le monde en 2050. Rapport du programme ANR-06-CO2-009 &amp;quot; Économie et sociologie de la filière capture et stockage géologique du CO2 &amp;quot; (SOCECO2), tâches 2.1 et 1.3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment tenir compte de l'irréversibilité dans l'évaluation intégrée du changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 1998. Français. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00003505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de précaution en économie: introduction aux probabilités imprécises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université Panthéon-Sorbonne - Paris I, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Excellence à la Française Fifty How-Tos for Students and Professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3ème cycle. La recherche en pratique(s), Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to choose a good dissertation topic ? In 10 steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Online, Vietnam. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the JETP in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. The Just Energy Transition Partnerships in South Africa, Indonesia and Vietnam, Online, Thailand. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean energy and environement in Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabby Tumiwa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3rd cycle. YSEALI ACADEMY’S FLAGSHIP SEMINARS 2021 - PUBLIC POLICY SEMINAR CURRICULUM - Energy Economics and Policy, Ho Chi MInh City, Vietnam. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 Insights on Energy Transition in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. TRAINING &amp; SEMINAR: ENERGY PLANNING AND SUSTAINABLE DEVELOPMENT, Hanoi, Vietnam. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et transition énergétique au VIetnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Cours de SVT, Hanoi, Vietnam. 2018, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude et analyse du long terme: optimisation et scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. Ecole des Ponts ParisTech, 2012, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00595719v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social perception of CCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA. ISIGE, Fontainebleau, 2011, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00559978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Jayatataka Baray is a 3 km by 900m artificial lake that is part of the Angkor complex in Cambodia. The photo taken at the end of the 2019 dry season illustrates the impact of climate change on the World Heritage of Humanity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Cambodia. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02187434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmanaged solid and liquid wastes from rice husk gasification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Battambang, Cambodia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01101170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The international trade in biomass for energy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Battambang, Cambodia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01101178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId459"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Minh Ha-Duong </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche CNRS, Centre International de Recherches sur l'Environnement et le Développement</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Senior scientist, clean energy and sustainable development</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://minh.haduong.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam at the dawn of its energy transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 205 (1), pp.115-136. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.205.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique : promesses et défis des JETP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 670, pp.11-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology costs for the first wave of wind farms in Vietnam: Paying extra for better wind nearshore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74, pp.309-313. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.esd.2023.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127371v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tính kinh tế theo quy mô trong tiêu dùng điện của các hộ gia đình tại Việt Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuân Tháng Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Những vấn đề Kinh tế và Chính trị Thế giới</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (331), pp.63-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on financial mechanisms to develop the power system in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PetroVietnam Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47800/PVJ.2022.10-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economics of co-firing rice straw in coal power plants in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an Ha Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 154 (111742), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2021.111742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277278v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On technology transfer and utility-scale power storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEE Energy Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective satisfaction and objective electricity poverty reduction in Vietnam, 2008-2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Hoai Son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fullbright Review of Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/FREP-03-2021-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160911v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stranded assets risk derails Vietnam's plan for new coal power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEE Energy Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02263622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing emissions of the fast growing Vietnamese coal sector: the chances offered by biomass co-firing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ha Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piera Patrizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kraxner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.01.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Co-firing Straw for Power Generation to Air Quality: A Case Study in Two Coal Power Plants in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. H. Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 4th International Conference on Environment and Renewable Energy (ICERE 2018) 25–27 February 2018, Da Nang, Vietnam, 159, pp.012034. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/159/1/012034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family size, Increasing block tariff and Economies of scale of household electricity consumption in Vietnam from 2010 to 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">External Economics Review / Tạp chí Kinh tế Đối ngoại</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (101), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two scenarios for carbon capture and storage in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Trinh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.559 - 569. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2017.08.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social acceptability of large infrastructure projects in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Nguyen Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Strange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an Ha Truong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Actions Science Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Acceptabilité environnementale et sociale des grands projets industriels, 14, pp.72-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Carbon Scenario for the Power Sector of Vietnam: Externality and Comparison Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Nguyen Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMSARN International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (4), pp.137-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective of CO2 capture & storage (CCS) development in Vietnam: Results from expert interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Nguyen Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37, pp.220-227. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2015.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical look at rice husk gasification in Cambodia: Technology and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van de Steene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Academy of Science and Technology Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.247-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking climate engineering categorization in the context of climate change mitigation and adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piers M. Forster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.23-25. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcc.261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculating nuclear accident probabilities from empirical frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Journé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment Systems and Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (2), pp.249-258. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10669-014-9499-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018478v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National corridors for climate change mitigation: managing industrial CO2 emissions in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Bielicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenhouse Gases: Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (4), pp.262-277. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ghg.1395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat restoration and climate change: dealing with climate variability, incomplete data and management decisions with tree translocations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjarres Juan Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (5), pp.530-536. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal growth with adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (4), pp.691-710. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-012-0601-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00207621v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme climate variability should be considered in forestry-assisted migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernandez Fernandez-Manharres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (5), pp.317 - 317. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/bio.2013.63.5.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuarial risk assessment of expected fatalities attributable to carbon capture and storage in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, pp.1346-1358. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2011.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00487175v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers to the adoption of renewable and energy-efficient technologies in the Vietnamese power sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh C. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram M. Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nadaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMSARN International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (2), pp.89-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00444826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Clean Development Mechanism Post-2012: A Developing Country Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mehling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.76-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the Price of Carbon? Five definitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys and perspectives integrating environment &amp; society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00451715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Potential of Renewable Energy in Vietnam's Power Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37, pp.1601-1613. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2008.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00431250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero is the only acceptable leakage rate for geologically stored CO2: an editorial comment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 93 (3), pp.311-317. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-009-9560-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on the public perception of CCS in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sofia Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nadaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.633-640. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2009.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200894v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agreeing to disagree: Uncertainty management in assessing climate change, impacts and responses by the IPCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Swart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenny Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Petersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (1-2), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-008-9444-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical fusion of expert opinion in the Transferable Belief Model, application on climate sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (3), pp.555-574. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2008.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112129v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using maps of city analogues to display and interpret climate change scenarios and their uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.905-918. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-8-905-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260190v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty management in the IPCC: agreeing to disagree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Swart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenny Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Petersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (1), pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captage et stockage du CO2: quels enjeux en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Guillebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement &amp; Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 268, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00154698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate strategy with CO2 capture from the air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua K. Stolaroff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (1-3), pp.17-45. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-005-9026-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00003926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer l’économie, l’énergie et le climat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Matarasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian C. O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Crutzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnulf Grübler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (5), pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00134718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy for bounding attributable risk: a lung cancer example.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Casman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granger M. Morgan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (5), pp.1093-1095. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0272-4332.2004.00508.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00003680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk aversion, intergenerational equity and climate change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Treich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (2), pp.195-207. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:EARE.0000029915.04325.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00000680v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pro-active stratospheric ozone protection scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mégie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (1), pp.43-49. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0959-3780(02)00087-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00001593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon storage: the economic efficiency of storing CO2 in leaky reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Technologies and Environmental Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (2/3), pp.181-189. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10098-003-0213-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00003927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control models and elicitation of attitudes towards climate damages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8 (3), pp.133-147. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1025586922143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00000966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparency and control in engineering integrated assessment models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2 (4), pp.209-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00000681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INASUD project findings on integrated assessment of climate policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnulf Grubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. J. Tol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2 (1), pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'initiative européenne &amp;quot;Suivi global pour l'environnement et la sécurité'' et le protocole de Kyoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bégni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lacaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lambin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Treut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 157, pp.18-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives sur le Changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 8 (4), pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic consistency problems behind the Kyoto protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (4), pp.426-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00002459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-option value and climate policy choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 20, pp.599-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00002457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision making under uncertainty and inertia constraints: sectoral implications of the when flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 20 (4/5), pp.539-555. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-9883(98)00012-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00002458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of socioeconomic inertia and uncertainty on optimal CO2-emission abatement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Grubb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 390, pp.270-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00002452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics of changing course: implications of adaptability and inertia for optimal climate policy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Grubb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapuis Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 23 (4/5), pp.417-432. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0301-4215(95)90167-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00002455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How a Social Enterprise Accelerated Vietnam’s Energy Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Social Business Creation Conference. The Social Entrepreneurship and Sustainable Development as a Pillar for Social Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Montreal; UAM Azcapotzalco, Mar 2025, Ciudad de México, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new North-South climate cooperation mechanism: Just Energy Transitions Partnerships (JETP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED research seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Apr 2023, Nogent sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy transition : promises and challenges of JETP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Vietnam Symposium in Climate Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Vietnamese Scientists and Experts (AVSE Global); University of Danang - University of Economics; Massey University, Dec 2023, Da Nang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a Just Energy Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth Vietnam Economist Annual Meeting (VEAM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Economics, Danang, Jul 2023, Danang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International collaboration on the energy transition in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ICISE "Questions environnementales: des réponses scientifiques et juridiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIXe Rencontres du Vietnam, Jul 2023, Quy Nhon, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam to build 17 GW of offshore wind by 2035 with international support from the Global Offshore Wind Alliance (GOWA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COP27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNFCCC, Nov 2022, Sharm El Sheik, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEST GREETINGS FROM 2030: SNAPSHOTS FROM A LOW CARBON LIFESTYLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Student Forum 2021 Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hanoi University of Science and Technology, Jan 2022, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam's Energy Landscape in September 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Energy Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ho Chi Minh Ville, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDP8: Genesis and exegesis and four questions to modelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFD Workshop on Macro/energy modelization of a Net Zero strategy in Viet Nam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFD, Jun 2022, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research ideas on Energy (SDG 7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side event : Green hydrogen: how to reconcile North/South stakes in the development of the future market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Poppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Roesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Piotr Chełstowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th United Nations Conference on Climate Change (COP 27)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Charm el-Cheikh, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a Center for Environmental Intelligence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest carbon Monitoring, Verification, Certification by remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of PDP8 and National Transition Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Energy Forum: Energy Transition to Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ho Chi MInh City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electricity poverty reduction and progress towards the sustainable development goal 7: Vietnam, 2008-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Son Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEE International Online Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Energy Development in {V}ietnam: the policy risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Wind Power 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GWEC, Dec 2021, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights for Vietnam’s Energy Transition in the Power Sector and international cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh Hoang Anh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Sustainability Forum 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of renewable energies, solar in the city and the efficiency of the use of energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings with Renewable Energy for Vietnam to Empower Sustainability research workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USTH, Nov 2019, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price elasticity of residential electricity demand in Vietnam 2012-16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Nguyen-Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Symposium on Environment and Energy Finance Issues (ISEFI-2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPAG, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review of energy scenarios in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh Hoang Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Vietnam Economists Annual Meeting (VEAM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Da Lat University, Jul 2019, Da Lat, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options for wind power in Vietnam by 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Research Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Oct 2019, Nogent sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options for wind power in Vietnam by 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Onshore and Offshore Wind Summit (VOOWS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ho Chi MInh City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economics of co-firing rice straw with coal in old and new coal power plants in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ha Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Vietnam Economists Annual Meeting (VEAM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalat University, Jul 2019, Da Lat, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven Insights for Vietnam's Energy Transition in the Power Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinh Hoang Anh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Sustainability Forum 2019 - Academic conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVSE, Jan 2019, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Income and electricity poverty in Vietnam 2012-16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Vietnam Economists Annual Meeting (VEAM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalat University, Jul 2019, Da Lat, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean Energy and Sustainable Development in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Truong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar and Energy Storage World Vietnam 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Ho Chi MInh City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice Husk Gasification: from Industry to Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van de Steene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Hang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Dung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Environment and Renewable Energy (ICERE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Da Nang, Vietnam. pp.012033, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/159/1/012033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is electricity affordable and reliable for all in Vietnam?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Son Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The tenth Vietnam Economist Annual Meeting VEAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French National Center for Scientific Research (CNRS), Banking University Ho Chi Minh City, Development and Policies Research Center (DEPOCEN) and the Foreign Trade University (FTU), Aug 2017, Ho Chi Minh Ville, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is electricity affordable and reliable for all in Vietnam?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Son Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The tenth Vietnam Economist Annual Meeting - VEAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Banking University Ho Chi Minh City; Development and Policies Research Center (DEPOCEN); CNRS; Foreign Trade University (FTU), Aug 2017, Ho Chi Minh Ville, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389981v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electricity in Vietnam: where does it come from, how to make it greener ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Officience, HCMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two scenarios for carbon capture and storage in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Nguyen Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IAEE International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Singapore, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing energy precarity and heat-related health risks from climate change in Asian cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan-Yu Shih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuriko Hayabuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities and climate conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l’énergie : dangereuse chimère ou juste exigence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été du PCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two scenarios for carbon capture and storage in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Nguyen Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual IAEE International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Energy Studies, National University of Singapore, Jun 2017, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordable and reliable power for all in Vietnam progress report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Son Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CleanED and IES scientific seminar - winter 2016 session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of Climate Change and the COP21: ambition and aims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate change forum: Favouring a green economy and sustainable urban development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Colombo, Sri Lanka</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visions of a low carbon society: results for France and discussions for Viet Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aperoffy seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ho Chi Minh, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical look on rice husk gasification in Cambodia: engineering and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACITA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility and sustainability of co-firing biomass in coal power plants in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an Ha Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Nguyen Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th workshop on co firing biomass with coal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Yorkshire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical look at rice husk gasification in Cambodia: Technology and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van de Steene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum on Green Technology and Management (IFGTM) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Hue, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective of CO2 capture & storage (CCS) development in Vietnam: Results from expert interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Nguyen Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Energy in Vietnam after COP21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visions of a low carbon society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aperoffy COP 21 seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of Climate Change and the COP21: ambition and aims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIMATE CHANGE FORUM: Favouring a green economy and sustainable urban development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Colombo, Sri Lanka</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest assisted migration under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankur Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEF Biennial Workshop “Economics of carbon, climate change and forest”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Economie Forestière, Oct 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser la demande d'énergie, une option consensuelle face à ses obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Finon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième journée de dialogue du cycle "La Transition Énergétique en France, une cartographie des enjeux et des controverses".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Change 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CleanED-IES joint scientific seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche controversée d'énergies &amp;quot; propres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Finon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde journée de dialogue du cycle "La Transition Énergétique en France, une cartographie des enjeux et des controverses".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments économiques sur la géo-ingénierie de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Système Terre, Monde Social - Environnement et SHS, questions émergentes et approches réflexives. Journées de prospective InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique, projets de société et tensions du présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Finon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée de Dialogue CNRS sur la transition énergétique en France, une cartographie des enjeux et des controverses.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique de gestion de l'incertitude au GIEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GIS-Climat "Incertitudes et adaptation au changement climatique''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuarial assessment of fatalities attributable to CCS in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Greenhouse Gas Control Technologies - GHGT-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Kyoto International Conference Center, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments économiques sur la géo-ingénierie de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nadaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de lancement de l'Atelier de Réflexion Prospective REAGIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling air capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ICCG CMCC Princeton University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Injection and stockage du CO2: risque objectif et risque acceptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Chaire CTSC Assessment and Management Capture, Transport and Storage of CO2 activities: methods experiences and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondage national sur la connaissance et les perceptions du CSC par les français. CSCV 2011 - Les compétences nationales au service de cette filière industrielle stratégique de l'économie verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle risques ANR ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty management in the IPCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de la Société de Philosophie des Sciences à l'occasion du 14e Congrès de Logique, Méthodologie et Philosophie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social aspects of Total's Lacq CO2 capture, transport and storage pilot project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Guillebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Greenhouse Gas Control Technologies GHGT-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands. pp.1:1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00520562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers to the adoption of cleaner and energy efficient technologies in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Than Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh C Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram M Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nadaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth GMSARN International Conference: Energy security and climate change problems and issues in GMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Ha Long, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios, probability and possible futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on ambiguity, uncertainty, and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, UC Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean Development Mechanism in Vietnam: potential and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Than Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth GMSARN International Conference: Energy security and climate change problems and issues in GMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Ha Long, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero is the only CCS acceptable leakage rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Trondheim Conference on CO2 Capture, Transport and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Norway, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical fusion of expert opinion in the Transferable Belief Model (TBM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on ambiguity, uncertainty, and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, UC Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon capture and storage and international negociations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BRGM/IFP/CNRS "Advances in CCS Economics and sociology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Technopole Helioparc, Pau, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METSTOR: A GIS to look for potential CO2 storage zones in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Leynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Broseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenhouse Gas Control Technologies 9, Proceedings of the 9th International Conference on Greenhouse Gas Control Technologies (GHGT-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Washington, United States. pp.2809-2816, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2009.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00451712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential for mitigation of CO2 emissions in Vietnam's power sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth GMSARN International Conference: Energy security and climate change problems and issues in GMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Ha Long, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon capture and storage versus renewables, macroeconomic comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ghersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BRGM/IFP/CNRS "Advances in CCS Economics and sociology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Technopole Helioparc, Pau, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects de la précaution en théorie de la décision rationnelle: choix révisables, imprécision, incomplétude et controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Et si la précaution n'était pas qu'un principe ? Le principe de précaution et les normes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Université de Paris Diderot - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Views on CCS risks acceptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BRGM/IFP/CNRS "Advances in CCS Economics and sociology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Technopole Helioparc, Pau, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using maps of city analogues to display climate change scenarios and their uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Changement climatique, sommes-nous à un tournant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité climatique et fusion d'experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Philosophie et Décisions sur le Changement Climatique et l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, La Baume, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical fusion of expert opinion in the TBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 08. Information Processing and Management of Uncertainty in Knowledge-Based Systems, 12th Intl Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical fusion of expert opinion in the TBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMPS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.361-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric and hierarchical fusion of expert opinion in the transferable belief model, application on a climate sensitivity dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cired research seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Nogent-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using maps of city analogues to display climate change scenarios and their uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berlin Conference on the Human Dimensions of Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using maps of city analogues to display climate change scenarios and their uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berlin conference on the Human Dimensions of Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 emissions mitigation potential in Vietnam's power sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tn Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR Meeting Sustainable Development: Demographic, Energy and Inter-generational Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCS communication actions and research in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th FENCO-ERA Workshop jointly with ETP ZEP TF Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion des opinions d'expert en situation de controverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du RTP M3D Mathématiques et décision pour le développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal growth with adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFSE Thematic Meeting Frontiers in Environmental Economics and Natural Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METSTOR : a GIS to look for potential CO2 storage zones in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Broseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Greenhouse Gas Control Technologies (GHGT 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METSTOR: a GIS to look for potential storage zones in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Leynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Broseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-9: Ninth International Conference on Greenhouse Gas Control Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Washington, DC, United States. pp.2809-2816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de l'incertitude au GIEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Philosophie et Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in decision making: Risk, uncertainty and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA conference on Probabilistic Integrated Assessment Modeling,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experience with Mathematica in the field of economics of the environment: DIAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Matarasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Mathematics: Proceedings of the Second International Mathematica Symposium, ed. by Veikko Keränen and Peter Mitic and A. Hietamäki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production networks in the wind turbine industry, which place for developing countries in East Asia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABIES doctoral days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costs and Benefits of a Greener Alternative for the Development of Vietnam's power sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Nguyen Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future under Climate Change (CFCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated CO2 pipeline networks for CCS in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff M. Bielicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Middleton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Trondheim CCS Conference (TCCS6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Trondheim, Norway. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOCECO2. Économie et sociologie de la filière capture et stockage géologique du CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR "Quelle recherche pour les énergies du futur ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected fatalities for one wedge of CCS mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARU conference "Climate Change: Global Risks, Challenges and Decisions''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Copenhague, Denmark. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected fatalities for one wedge of CCS mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARU conference "Climate Change: Global Risks, Challenges and Decisions''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Copenhague, Denmark. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOCECO2. Économie et sociologie de la filière capture et stockage géologique du CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR ''Quelle recherche pour les énergies du futur ?'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on the public perception of CCS in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sofia Campos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Greenhouse Gas Control Technologies (GHGT-9) - 16-20 Novembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Washington, DC, United States. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who archives who on HAL-SHS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Daphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERN workshop on Innovations in Scholarly Communication (OAI5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00498247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research howtos. Three fascicles for students, analysts and their supervisors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En direct avec les scientifiques: 150 questions sur l'océan et le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Charmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gemenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LE POMMIER, pp.224, 2012, 978-2746506435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le captage et le stockage du CO2. Enjeux techniques et sociaux en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae, pp.163, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword for Compassion in the Era of AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ha Huy Thanh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compassion in the AI era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DISA Library, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options for zonation and grid integration of offshore wind in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Trinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi To Nhien Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an Ha Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Vietnam Symposium on Advances in Offshore Engineering. VSOE2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 208, pp.509-517, 2022, Lecture Notes in Civil Engineering, 978-981-16-7735-9. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-7735-9_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning, policy and integration for sustainable development of offshore wind energy in Vietnam 2022 -2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Teske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Pescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mentari Pujantoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Vietnam Symposium on Advances in Offshore Engineering (VSOE2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 208, pp.48-66, 2022, Lecture Notes in Civil Engineering,, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-7735-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options for zonation and grid integration of offshore wind in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Vietnam Symposium on Advances in Offshore Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 208, pp.509-517, 2022, Lecture Notes in Civil Engineering, 978-981-16-7735-9. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-7735-9_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic impacts of co-firing in Vietnam: The case of Ninh Binh Coal Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an Ha Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of biomass investment in Vietnam 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vietnam Energy Association 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phân tích chi phí-lợi ích của đồng đốt sinh khối với than: Trường hợp nhà máy nhiệt điện Ninh Bình</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an Ha Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vietnam Energy Association. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass. Develop &amp; go green</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Outreach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Guillebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon capture and storage - The Lacq pilot. Project and injection period 2006-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Carbon Capture and Storage Institute (GCCSI); Total S.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.216-241, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement global organisme, écosystème humain, macro-écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Thiébaut; Halima Hadi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l'Institut Ecologie et Environnement du CNRS - Compte-rendu des journées des 24 et 25 octobre 2012, Avignon ", Hors Série, Cahiers de prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche scientifique, pp.165-171, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social acceptance: persuading the actors or fostering public debate on capture transport and storage of CO2 (CTSC) technologies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gravé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaleh Samadi Emmanuel Garbolino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practices and Challenges of Risk Management in Capture, Transport and Storage of CO2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing the Clean Development Mechanism in Vietnam: potential and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mehling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving the Clean Development Mechanism. Options and Challenges Post-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexxion, Berlin, pp.221-246, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Guillebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le captage et le stockage du CO2. Enjeux techniques et sociaux en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, quae, pp.153-156, 2010, Update Sciences &amp; Technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00461523v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque et perception du public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le captage et le stockage du CO2. Enjeux techniques et sociaux en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.33-41, 2010, Update Sciences &amp; Technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00455983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Guillebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le captage et le stockage du CO2. Enjeux techniques et sociaux en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, quae, pp.7-9, 2010, Update Sciences &amp; Technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00461505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de littérature sur l'acceptabilité sociale du captage et du stockage du CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sofia Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le captage et le stockage du CO2. Enjeux techniques et sociaux en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.111-132, 2010, Update Sciences &amp; Technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00455971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of carbon: five definitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cutler J. Cleveland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Environmental Information Coalition, National Council for Science and the Environment, Washington DC, En ligne : http://www.eoearth.org/article/Value_of_carbon:_five_definitions, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An abrupt stochastic damage function to analyse climate policy benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The coupling of climate and economic dynamics. Essays on Integrated Assessment, ed. by Alain Haurie and Laurent Viguier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Springer, 2004, Advances in Global Change Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00002451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy framework and systems management of global climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Life Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EOLSS Publisher Co., Oxford, UK, chapter 1.4.7, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00001125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessities and problems of coupling climate and socioeconomic models for integrated assessments studies from an economist's point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goals and Economic Instruments for the Achievement of Global Warming Mitigation in Europe, ed. by Jürgen Hacker and Arthur Pelchen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publisher, pp.39--54, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre AMAP est déjà une solution climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thực trạng của ngành công nghiệp hạt nhân toàn cầu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery Electricity Storage Systems, the energy sector's next big tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam's Way To Global Leadership in Sustainable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thái An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuấn Anh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam a model of green development?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review for Compassion -Tình Thương</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compassion and global issues: a scientist's perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power is not energy, Watts are as valuable as Joules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tái khởi động dự án điện hạt nhân: Đọc lại cuốn sách của IAEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truy cập mở: Giấc mơ lãng mạn ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tia Sáng 1+2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Against predatory publishing: the IAP report results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tia Sáng 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam's Power Development Plan 8 (PDP8): A bold step towards a net-zero future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lời chào từ năm 2030: những hình ảnh về một lối sống ít phát thải carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.47-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai sẽ trả tiền cho chuyển đổi điện năng của Việt Nam?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Việt Nam trong hội nghị thượng đỉnh về biến đổi khí hậu: Hãy bắt tay vào thực hiện</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biến đổi khí hậu: Nhanh, rộng, mạnh và khó lường.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COP26: Việt Nam hướng tới mục tiêu trung hòa carbon vào năm 2050.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kế hoạch giám sát phát thải CO2: Thị trường mua bán carbon của Việt Nam?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIET: why, who, what? Activities overview for year one</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phát triển công nghiệp tua-bin gió nội địa: Con đường nào cho Việt Nam?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bản tin Chính sách [PanNature Policy Bulletins] 26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853742v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rest in peace Moped, electric scooters are there</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Low-Carbon Dialogue Event France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriame Cherbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gastine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuela Vercelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Quang Vong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change 2014 - Mitigation of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives ouvertes. Le savoir scientifique est-il en accès libre ? J'ai vu que t'étais connu de Hal (conte à rire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Daphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00518786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point sur la perception du captage et stockage du carbone en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la chaire CTSC 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIP dans la recherche : la gestion avec RSS des listes de publications déposées au Centre pour la Communication Scientifique Directe (CCSD/HAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios, probability and possible futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00003925v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer l'économie, l'énergie et le climat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Matarasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier Pour la Science 52</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.92-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078623v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la communication par le web d'un laboratoire de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to Sander Greenland's critique of bounding analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ea Casman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg Morgan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.1093. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0272-4332.2004.00510.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The real option with an absorbing barrier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00003976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déploiement des infrastructures énergétiques en Asie du Sud-Est pour lutter contre le dérèglement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The changing face of progress: Bui Trang Chuoc's Thac Ba Hydropower Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research excellence à la Française, 2025 edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850819v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle au service de l'auto-évaluation des unités de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the IAEA Milestones framework for building nuclear power programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just Energy Transition Partnerships at two: doctrine, executions and way forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power system planning in the energy transition era: the case of Vietnam's Power Development Plan 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam’s Just Energy Transition Partnership: a background report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094268v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of wind power projects in Vietnam, 2022-05</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127376v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning, policy and integration for sustainable development of offshore wind energy in Vietnam 2022 - 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Teske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Pescia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mentari Pujantoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329698v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized renewable energy broke Vietnam’s power planning logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three scenarios for coal power in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02263898v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is electricity affordable and reliable for all in Vietnam?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Son Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l'énergie : dangereuse chimère ou juste exigence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass gasification in Southeast Asia: Factors influencing technology adoption in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van de Steene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two historical changes in the narrative of energy forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jegard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social aspects of Total's Lacq CCS pilot project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Guillebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports GIEC, corpus de la science du risque climat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of risk and uncertainty concepts for climate change assessments including human dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers to the adoption of renewable and energy-efficient technologies in the Vietnamese power sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan, T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh C. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram M. Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nadaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00464675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Clean Development Mechanism Post-2012 : A Developing Country Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan-T Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mehling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions principales du projet SOCECO2 sur l'économie et la sociologie du captage et du stockage du CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00403244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Maps of City Analogues to Display and Interpret Climate Change scenarios and their uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution climatique des villes européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00114042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on the public perception of CCS in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sofia Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nadaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux approches économiques de l'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRED.digital project final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre International de Recherche sur l'Environnement et le Développement. 2025, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam's energy security in 2023 global coal and LNG markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR/14 VIET03.2023/EN, VIETSE. 2023, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass co-firing and renewable portfolio standard scenarios to 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an Ha Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] VIET - Vietnam Initiative for Energy Transition. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Energy Law and Auctions in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngo To Nhien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Vietnam Initiative for Energy Transition. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assigning Official National Administration Unit Code to Vietnam GADM Shapefile 2018 at Ward Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2018-70, CIRED CNRS. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis Report on Socio-environmental Impacts of Coal and Coal-fired Power Plants in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an Ha Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Nguyen Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Vietnam Sustainable Energy Alliance. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Sector Vision Towards 100% Renewable Electricity by 2050 In Greater Mekong Region - Vietnam Report Part A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Binh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Poston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Hartman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] WWF. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean Energy and Sustainable Development lab activity report, 2014-09-31 to 2015-12-31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] USTH. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French R&Dialogue Council Vision Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriame Cherbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gastine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chan Vong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dumergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CIRED/SMASH. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vision and action plan for a low-carbon Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olav Øye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Aelenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Barkved</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Beaubien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Triarii BV. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French R&Dialogue Council Discussion paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriame Cherbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gastine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Chan Vong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dumergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CIRED/SMASH. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Dialogue Report. Lessons from ten low-carbon dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olav Øye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Aelenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Barkved</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Beaubien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Triarii. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted Migration of Forests as a climate change economic mitigation strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CIRED. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice husk gasification for electricity generation in Cambodia in December 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Sciences et Technologies de Hanoi. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107615v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RnDialogue project's &amp;quot;Initial Inventory&amp;quot; Questionnaire Starting point of the low carbon dialogue for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gastine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laperrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National survey on awareness and opinion of the French about geological carbon storage dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques liés au captage et stockage du CO2 comparés à d'autres risques dans le monde en 2050. Rapport du programme ANR-06-CO2-009 &amp;quot; Économie et sociologie de la filière capture et stockage géologique du CO2 &amp;quot; (SOCECO2), tâches 2.1 et 1.3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment tenir compte de l'irréversibilité dans l'évaluation intégrée du changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 1998. Français. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00003505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de précaution en économie: introduction aux probabilités imprécises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université Panthéon-Sorbonne - Paris I, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Excellence à la Française Fifty How-Tos for Students and Professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3ème cycle. La recherche en pratique(s), Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to choose a good dissertation topic ? In 10 steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Online, Vietnam. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the JETP in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. The Just Energy Transition Partnerships in South Africa, Indonesia and Vietnam, Online, Thailand. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean energy and environement in Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabby Tumiwa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3rd cycle. YSEALI ACADEMY’S FLAGSHIP SEMINARS 2021 - PUBLIC POLICY SEMINAR CURRICULUM - Energy Economics and Policy, Ho Chi MInh City, Vietnam. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et transition énergétique au VIetnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Cours de SVT, Hanoi, Vietnam. 2018, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 Insights on Energy Transition in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. TRAINING &amp; SEMINAR: ENERGY PLANNING AND SUSTAINABLE DEVELOPMENT, Hanoi, Vietnam. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude et analyse du long terme: optimisation et scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. Ecole des Ponts ParisTech, 2012, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00595719v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social perception of CCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA. ISIGE, Fontainebleau, 2011, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00559978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Jayatataka Baray is a 3 km by 900m artificial lake that is part of the Angkor complex in Cambodia. The photo taken at the end of the 2019 dry season illustrates the impact of climate change on the World Heritage of Humanity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Cambodia. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02187434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The international trade in biomass for energy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Battambang, Cambodia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01101178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmanaged solid and liquid wastes from rice husk gasification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ha-Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Battambang, Cambodia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01101170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId459"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://minh.haduong.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04571483v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha-Duong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.205.0115" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04450041v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03127371v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esd.2023.04.010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04332519v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Son Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n Th&#225;ng Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03836275v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47800/PVJ.2022.10-08" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03277278v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Ha Truong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111742" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03361262v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03160911v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoai Son" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/FREP-03-2021-0022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01974493v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Ha Truong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piera Patrizio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leduc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kraxner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.01.065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02352700v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Truong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/159/1/012034" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Son Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01597515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Trinh Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2017.08.040" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214748v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Nguyen Lan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Strange" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Nguyen Trinh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137656v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2015.03.019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166547v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nam Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van de Steene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00870038v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers M. Forster" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gruber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Lawrence" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.261" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018478v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Journ&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-014-9499-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00944665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Bielicki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S. Middleton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ghg.1395" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822677v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha Duong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjarres Juan Fernandez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12032" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-77VRKTPP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207621v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-012-0601-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822822v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez Fernandez-Manharres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/bio.2013.63.5.20" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487175v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Loisel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2011.07.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444826v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Thanh Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh C. Tran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram M. Shrestha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nadaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736028v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greiner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mehling" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086987v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Swart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Bernstein" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Petersen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-008-9444-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451715v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431250v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2008.12.026" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348128v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9560-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200894v4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Campos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2009.05.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112129v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2008.05.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260190v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kopf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hallegatte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-8-905-2008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117303v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154698v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Guillebon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350427v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Matarasso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003926v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keith" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua K. Stolaroff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-005-9026-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134718v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C. O'Neill" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crutzen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnulf Gr&#252;bler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Keller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003680v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Casman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Granger M. Morgan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0272-4332.2004.00508.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00000680v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Treich" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:EARE.0000029915.04325.25" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00000966v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Hourcade" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ambrosi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025586922143" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6CEE967020C9D5B3FE27489085C4962B5D90324F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003927v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-003-0213-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00001593v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard M&#233;gie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hauglustaine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-3780(02)00087-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00000681v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004175v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnulf Grubler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S. J. Tol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007467v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004174v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard B&#233;gni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lacaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lambin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Treut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002458v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-9883(98)00012-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002452v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Grubb" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002455v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapuis Thierry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-4215(95)90167-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/334D05FCE62E7AF06C7D976143542876F067ADCF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975147v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058057v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04344454v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04162361v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04155272v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495954v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485672v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485712v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03775724v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495977v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03775851v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934948v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Poppe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Roesch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Piotr Che&#322;stowski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03775849v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03775850v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03254447v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03462801v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486410v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486762v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Hoang Anh Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486787v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Nguyen-Trinh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486785v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486753v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486774v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486754v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486764v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486771v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825229v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hang Le" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Dung Le" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/159/1/012033" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486337v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Truong Nguyen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01598149v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01572126v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01389981v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01572130v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01593316v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592838v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mabon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Yu Shih" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Hayabuchi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547646v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01389984v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01250032v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166545v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01250542v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132339v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208160v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150079v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251941v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Nguyen Thanh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01250547v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01025894v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Finon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01083050v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Shah" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01020522v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01250007v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786028v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01020566v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00797290v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00797230v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00797267v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827580v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ha-Duong" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00783470v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827255v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827723v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520562v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gaultier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777091v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777596v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Than Nguyen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh C Tran" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram M Shrestha" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nadaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777629v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777598v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777638v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777620v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777066v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Coussy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451712v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bonijoly" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Leynet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonneville" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.02.053" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441085v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777067v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Tello" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ghersi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777064v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827502v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784227v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264124v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784247v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784251v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784213v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784268v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827500v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kopf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784230v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784250v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tn Nguyen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784226v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784269v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784238v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970422v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leynet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136385v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007465v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321551v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176806v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835520v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff M. Bielicki" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S. Middleton." TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835531v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777423v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777411v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835532v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784025v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498247v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Daphy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03775853v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00801972v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Berthier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gemenne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00782176v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Chaabane" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738233v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03080549v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong H. Nguyen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Nguyen Van" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi To Nhien Ngo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-7735-9_57" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03446269v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Teske" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pescia" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mentari Pujantoro" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-7735-9_4" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503051v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01390558v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01383028v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249956v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mardon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globalccsinstitute.com/publications/carbon-capture-and-storage-lacq-pilot-project-and-injection-period-2006-2013" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855623v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guiot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reber" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00797118v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Pigeon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grav&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joly" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654294v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455971v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merad" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461523v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455983v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461505v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784376v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002451v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00001125v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007466v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500750v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875078v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650083v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04519631v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#225;i An" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#7845;n Anh" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875095v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567669v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659217v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878179v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607117v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485643v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04093198v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04108991v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485728v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485748v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485910v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485849v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485796v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486300v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486759v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853742v2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01274178v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01180884v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriame Cherbib" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gastine" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Vercelli" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Quang Vong" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139504v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00518786v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00782166v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078623v2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008414v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003925v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008588v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00716766v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ea Casman" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ha-Duong" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mg Morgan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0272-4332.2004.00510.x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8KMVXXJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003976v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Morel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567410v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874999v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850819v2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412457v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683709v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503393v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816335v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04094268v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03127376v3" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02329698v3" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03197064v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263898v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692453v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692449v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422206v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275593v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jegard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00788427v2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00846704v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008089v2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464675v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan, T. Nguyen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866446v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan-T Nguyen" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403244v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114042v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866436v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866557v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008510v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448829v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04088100v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03059625v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088132v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo To Nhien" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917034v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01441680v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01441737v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denruyter" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Trang Nguyen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Binh Hoang" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Poston" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Hartman" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01264985v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151458v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chan Vong" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dumergues" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01564602v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav &#216;ye" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aelenei" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Barkved" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Beaubien" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Bertrand" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151451v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01564600v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01249970v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01107615v2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00797416v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Perrier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laperrelle" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00782368v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784697v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003505v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/halshs-00007520v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023528v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485573v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485660v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486316v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabby Tumiwa" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486392v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486382v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00595719v2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00559978v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-02187434v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01101170v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01101178v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://minh.haduong.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04571483v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha-Duong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.205.0115" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04450041v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03127371v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esd.2023.04.010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04332519v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Son Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n Th&#225;ng Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03836275v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47800/PVJ.2022.10-08" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03277278v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Ha Truong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111742" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03361262v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03160911v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoai Son" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/FREP-03-2021-0022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01974493v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Ha Truong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piera Patrizio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leduc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kraxner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.01.065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02352700v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Truong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/159/1/012034" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Son Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01597515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Trinh Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2017.08.040" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214748v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Nguyen Lan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Strange" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Nguyen Trinh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137656v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2015.03.019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166547v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nam Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van de Steene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00870038v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers M. Forster" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gruber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Lawrence" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.261" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018478v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Journ&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-014-9499-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00944665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Bielicki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S. Middleton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ghg.1395" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822677v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha Duong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjarres Juan Fernandez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12032" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-77VRKTPP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207621v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-012-0601-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822822v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez Fernandez-Manharres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/bio.2013.63.5.20" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487175v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Loisel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2011.07.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444826v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Thanh Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh C. Tran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram M. Shrestha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nadaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736028v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greiner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mehling" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451715v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431250v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2008.12.026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348128v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9560-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200894v4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Campos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2009.05.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086987v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Swart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Bernstein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Petersen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-008-9444-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112129v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2008.05.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260190v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kopf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hallegatte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-8-905-2008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117303v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154698v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Guillebon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003926v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keith" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua K. Stolaroff" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-005-9026-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350427v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Matarasso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134718v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C. O'Neill" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crutzen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnulf Gr&#252;bler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Keller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003680v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Casman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Granger M. Morgan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0272-4332.2004.00508.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00000680v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Treich" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:EARE.0000029915.04325.25" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00001593v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard M&#233;gie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hauglustaine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-3780(02)00087-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003927v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-003-0213-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00000966v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Hourcade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ambrosi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025586922143" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6CEE967020C9D5B3FE27489085C4962B5D90324F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00000681v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004175v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnulf Grubler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S. J. Tol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004174v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard B&#233;gni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lacaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lambin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Treut" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007467v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002458v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-9883(98)00012-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002452v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Grubb" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002455v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapuis Thierry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-4215(95)90167-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/334D05FCE62E7AF06C7D976143542876F067ADCF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975147v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058057v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04344454v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04162361v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04155272v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485672v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485712v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03775724v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495977v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03775851v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934948v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Poppe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Roesch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Piotr Che&#322;stowski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03775849v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03775850v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495954v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03254447v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03462801v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486762v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Hoang Anh Nguyen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486410v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486787v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Nguyen-Trinh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486774v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486754v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486753v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486785v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486764v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486771v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486337v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Truong Nguyen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825229v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hang Le" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Dung Le" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/159/1/012033" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01572126v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01389981v3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01572130v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01593316v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592838v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mabon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Yu Shih" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Hayabuchi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01598149v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547646v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01389984v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166545v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01250542v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132339v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208160v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150079v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251941v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Nguyen Thanh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01250547v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01250032v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01083050v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Shah" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01020522v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Finon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01250007v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01025894v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786028v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01020566v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00797290v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00797230v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00797267v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827580v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ha-Duong" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00783470v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827255v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827723v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520562v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gaultier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777596v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Than Nguyen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh C Tran" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram M Shrestha" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nadaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777629v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777598v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777638v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777620v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777066v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Coussy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451712v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bonijoly" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Leynet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonneville" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.02.053" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441085v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777067v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Tello" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ghersi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777064v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777091v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784247v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784251v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264124v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784213v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784268v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827500v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kopf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784230v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784250v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tn Nguyen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784226v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784269v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784238v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970422v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leynet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827502v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784227v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136385v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007465v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321551v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176806v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835520v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff M. Bielicki" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S. Middleton." TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777423v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777411v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835532v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835531v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784025v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498247v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Daphy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03775853v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00801972v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Berthier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gemenne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00782176v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Chaabane" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738233v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03080549v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong H. Nguyen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Nguyen Van" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi To Nhien Ngo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-7735-9_57" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03446269v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Teske" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pescia" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mentari Pujantoro" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-7735-9_4" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503051v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01390558v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01383028v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249956v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mardon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globalccsinstitute.com/publications/carbon-capture-and-storage-lacq-pilot-project-and-injection-period-2006-2013" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855623v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guiot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reber" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00797118v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Pigeon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grav&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joly" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654294v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461523v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455983v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461505v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455971v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merad" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784376v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002451v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00001125v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007466v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500750v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875095v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650083v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04519631v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#225;i An" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#7845;n Anh" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567669v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659217v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878179v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607117v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875078v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485643v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04093198v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04108991v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485728v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485748v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485910v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485849v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485796v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486300v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486759v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853742v2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01274178v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01180884v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriame Cherbib" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gastine" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Vercelli" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Quang Vong" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139504v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00518786v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00782166v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008414v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003925v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078623v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008588v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00716766v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ea Casman" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ha-Duong" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mg Morgan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0272-4332.2004.00510.x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8KMVXXJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003976v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Morel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567410v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874999v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850819v2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503393v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816335v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412457v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683709v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04094268v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03127376v3" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02329698v3" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03197064v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263898v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692453v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692449v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422206v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275593v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jegard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00788427v2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00846704v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008089v2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464675v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan, T. Nguyen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866446v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan-T Nguyen" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403244v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866436v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114042v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866557v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008510v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448829v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04088100v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03059625v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088132v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo To Nhien" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917034v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01441680v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01441737v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denruyter" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Trang Nguyen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Binh Hoang" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Poston" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Hartman" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01264985v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151458v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chan Vong" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dumergues" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01564602v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav &#216;ye" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aelenei" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Barkved" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Beaubien" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Bertrand" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151451v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01564600v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01249970v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01107615v2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00797416v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Perrier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laperrelle" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00782368v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784697v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003505v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/halshs-00007520v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023528v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485573v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485660v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486316v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabby Tumiwa" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486382v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486392v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00595719v2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00559978v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-02187434v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01101178v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01101170v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>