--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -66,1535 +66,1535 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Modification of Cu-Based Electrodes via Electrografting: Effects of Modifier Structure on CO2 Electroreduction Selectivity</w:t>
+                <w:t xml:space="preserve">Supramolecular Control of Photoinduced Electron Transfer between Tungsten Halide Clusters and Polyoxometalates in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy Thai Nguyen</w:t>
+                <w:t xml:space="preserve">Thi Huyen My Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Huan Tran</w:t>
+                <w:t xml:space="preserve">Anam Fatima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai Nam Ha</w:t>
+                <w:t xml:space="preserve">Maxime Lajoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Zanna</w:t>
+                <w:t xml:space="preserve">Clément Falaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Huong Ha Thi</w:t>
+                <w:t xml:space="preserve">Emmanuel Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (43), pp.59301-59310. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 65 (11), pp.6155-6164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c13108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6c00083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501309v1</w:t>
+                <w:t xml:space="preserve">hal-05561861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singlet fission in heterogeneous lycopene aggregates</w:t>
+                <w:t xml:space="preserve">Molecular Modification of Cu-Based Electrodes via Electrografting: Effects of Modifier Structure on CO2 Electroreduction Selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Magne</w:t>
+                <w:t xml:space="preserve">Duy Thai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasyl Veremeienko</w:t>
+                <w:t xml:space="preserve">Ngoc Huan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxanne Bercy</w:t>
+                <w:t xml:space="preserve">Hai Nam Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
+                <w:t xml:space="preserve">Sandrine Zanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Andreea Arteni</w:t>
+                <w:t xml:space="preserve">Minh Huong Ha Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.5593. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (43), pp.59301-59310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-88220-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c13108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972159v2</w:t>
+                <w:t xml:space="preserve">hal-05501309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Visible-Light-Driven Hydrogen Production in Aqueous Media by the Association of the Triazatriangulenium (TATA&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;) Dye and the DuBois’ Nickel Catalyst</w:t>
+                <w:t xml:space="preserve">Singlet fission in heterogeneous lycopene aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Songling Lyu</w:t>
+                <w:t xml:space="preserve">Chloe Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel H Cruz Neto</w:t>
+                <w:t xml:space="preserve">Vasyl Veremeienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Aguirre-Araque</w:t>
+                <w:t xml:space="preserve">Roxanne Bercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Termeau</w:t>
+                <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fakourou Camara</w:t>
+                <w:t xml:space="preserve">Ana Andreea Arteni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Photosynthesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.5593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/aps.5c00013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-88220-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246639v1</w:t>
+                <w:t xml:space="preserve">hal-04972159v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking photoinduced charge separation in a perfluorinated Zn-tetraphenylporphyrin sensitizer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Efficient Visible-Light-Driven Hydrogen Production in Aqueous Media by the Association of the Triazatriangulenium (TATA&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;) Dye and the DuBois’ Nickel Catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songling Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel H Cruz Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Szantai</w:t>
+                <w:t xml:space="preserve">Juan Aguirre-Araque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Halime</w:t>
+                <w:t xml:space="preserve">Lucile Termeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakourou Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4nj02484b⟩</w:t>
+              <w:t xml:space="preserve">Artificial Photosynthesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/aps.5c00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735554v1</w:t>
+                <w:t xml:space="preserve">hal-05246639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect‐Rich Graphdiyne Quantum Dots as Efficient Electron‐Donors for Hydrogen Generation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positive Electrofluorochromism of BODIPY–Ferrocene Monolayers on ITO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Slassi</w:t>
+                <w:t xml:space="preserve">Julie Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cong Wang</w:t>
+                <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Paineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
+                <w:t xml:space="preserve">Jad Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aenm.202401547⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c03441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731743v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive Electrofluorochromism of BODIPY–Ferrocene Monolayers on ITO</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Defect‐Rich Graphdiyne Quantum Dots as Efficient Electron‐Donors for Hydrogen Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jad Rabah</w:t>
+                <w:t xml:space="preserve">Wahid Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Wright</w:t>
+                <w:t xml:space="preserve">Amine Slassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+                <w:t xml:space="preserve">Cong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Paineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c03441⟩</w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (30), pp.2401547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aenm.202401547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696000v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time‐Resolved Mechanistic Depiction of Photoinduced CO 2 Reduction Catalysis on a Urea‐Modified Iron Porphyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel H Cruz Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pugliese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winfried Leibl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 63 (32), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.202407723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perylene-derivative singlet exciton fission in water solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Streckaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Boto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Domínguez-Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gromova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (43), pp.17831-17842. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D4SC04732J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast time-resolved spectroscopy elucidating photo-driven electron and energy transfer processes in a broadband light-absorbing BODIPY-C60-distyryl BODIPY triad</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Allard</w:t>
+                <w:t xml:space="preserve">Tracking photoinduced charge separation in a perfluorinated Zn-tetraphenylporphyrin sensitizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel H Cruz Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Fensterbank</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karen Wright</w:t>
+                <w:t xml:space="preserve">Thu-Trang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Szantai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Halime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00670-y⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (34), pp.14896-14903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4nj02484b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840392v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced Electron Transfer in Clicked Ferrocene‐BODIPY‐Fullerene Conjugates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Ultrafast time-resolved spectroscopy elucidating photo-driven electron and energy transfer processes in a broadband light-absorbing BODIPY-C60-distyryl BODIPY triad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anam Fatima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fensterbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Wright</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 232, pp.2131-2144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00670-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hlca.202300039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04125045v1</w:t>
+                <w:t xml:space="preserve">hal-03840392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Pump–Pump–Probe Resonance Raman Approach Featuring Light-Induced Charge Accumulation on a Model Photosystem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel H Cruz Neto</w:t>
+                <w:t xml:space="preserve">Photoinduced Electron Transfer in Clicked Ferrocene‐BODIPY‐Fullerene Conjugates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anam Fatima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Soto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lefumeux</w:t>
+                <w:t xml:space="preserve">Hélène Fensterbank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thai Nguyen</w:t>
+                <w:t xml:space="preserve">Anne Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (20), pp.4789-4795. </w:t>
+              <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hlca.202300039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183215v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting from UV to Visible-Light the Activity of Organic Photoinitiators via the Covalent Grafting of Polyoxometalates</w:t>
               </w:r>
@@ -1619,51 +1619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Pierau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Mazeran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1708,4830 +1708,4964 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced electron transfer between a noble-metal-free [Mo(6)I(8)Cl(6)](2-) cluster and polyoxometalates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anam Fatima</w:t>
+                <w:t xml:space="preserve">A Novel Pump–Pump–Probe Resonance Raman Approach Featuring Light-Induced Charge Accumulation on a Model Photosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel H Cruz Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yevheniia Smortsova</w:t>
+                <w:t xml:space="preserve">Juan Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Falaise</w:t>
+                <w:t xml:space="preserve">Nishith Maity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
+                <w:t xml:space="preserve">Christophe Lefumeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Haouas</w:t>
+                <w:t xml:space="preserve">Thai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59, pp.10988-10991. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (20), pp.4789-4795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3cc03334a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196532v1</w:t>
+                <w:t xml:space="preserve">hal-04183215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine Tuning of the Photoacoustic Generation Efficiency by Aggregation-Caused Quenching and Excitation Energy Transfer in Bodipy-Labeled Polylactide Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoinduced electron transfer between a noble-metal-free [Mo(6)I(8)Cl(6)](2-) cluster and polyoxometalates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anam Fatima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Bodin</w:t>
+                <w:t xml:space="preserve">Yevheniia Smortsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Linger</w:t>
+                <w:t xml:space="preserve">Clement Falaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gateau</w:t>
+                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Beguin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Théotim Lucas</w:t>
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c03500⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59, pp.10988-10991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3cc03334a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250433v1</w:t>
+                <w:t xml:space="preserve">hal-04196532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Electronic Properties of Large Oligomeric Heterometallic 3d/CeIV Polyoxometalates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine Tuning of the Photoacoustic Generation Efficiency by Aggregation-Caused Quenching and Excitation Energy Transfer in Bodipy-Labeled Polylactide Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Oms</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nishith Maity</w:t>
+                <w:t xml:space="preserve">Clément Linger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme C. Marrot</w:t>
+                <w:t xml:space="preserve">Jérôme Gateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiahao Yu</w:t>
+                <w:t xml:space="preserve">Théo Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rivière</w:t>
+                <w:t xml:space="preserve">Théotim Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (46), pp.18856-18863. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (38), pp.18971-18985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c03500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334566v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissection of light-induced charge accumulation at a highly active iron porphyrin: insights in the photocatalytic CO$_2$ reduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and Electronic Properties of Large Oligomeric Heterometallic 3d/CeIV Polyoxometalates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Wehrung</w:t>
+                <w:t xml:space="preserve">Olivier Oms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishith Maity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Boitrel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
+                <w:t xml:space="preserve">Jérôme C. Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahao Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202117530⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (46), pp.18856-18863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594100v1</w:t>
+                <w:t xml:space="preserve">hal-04334566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective population of triplet excited states in heavy-atom-free BODIPY-C60 based molecular assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anam Fatima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fensterbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21 (9), pp.1573-1584. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s43630-022-00241-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the Boosting Effect of Polyoxometalates in Photocatalysis: The Case of CO 2 Reduction by a Rh-Containing Metal–Organic Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Solé-Daura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youven Benseghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fontecave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mialane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (15), pp.9244-9255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acscatal.2c02088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deprotection‐free Method for High‐yield Synthesis of Graphdiyne Powder with In Situ Formed CuO Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongmei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh‐huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 134 (43), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ange.202210242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a dual clickable fullerene platform and construction of a dissymmetric BODIPY-[60]Fullerene-DistyrylBODIPY triad</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
+                <w:t xml:space="preserve">Dissection of light-induced charge accumulation at a highly active iron porphyrin: insights in the photocatalytic CO$_2$ reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pugliese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Gotico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Boitrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2021.132467⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (14), pp.e202117530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202117530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361359v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Charge Accumulation in a Functional Triazole‐Linked Ruthenium‐Rhenium Dyad Towards Photocatalytic Carbon Dioxide Reduction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Baron</w:t>
+                <w:t xml:space="preserve">Tuning the Electronic Bandgap of Graphdiyne by H‐Substitution to Promote Interfacial Charge Carrier Separation for Enhanced Photocatalytic Hydrogen Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Slassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Vauzeilles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lefumeux</w:t>
+                <w:t xml:space="preserve">David Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh‐huong Ha‐thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cptc.202100010⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (29), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202100994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279658v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imbroglio at a photoredox-iron-porphyrin catalyst dyad for the photocatalytic CO 2 reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelais Trapali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (S3), pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crchim.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Electronic Bandgap of Graphdiyne by H‐Substitution to Promote Interfacial Charge Carrier Separation for Enhanced Photocatalytic Hydrogen Production</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Cornil</w:t>
+                <w:t xml:space="preserve">Tracking Charge Accumulation in a Functional Triazole‐Linked Ruthenium‐Rhenium Dyad Towards Photocatalytic Carbon Dioxide Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh‐huong Ha‐thi</w:t>
+                <w:t xml:space="preserve">Thu‐trang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vauzeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lefumeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202100994⟩</w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cptc.202100010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273236v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Resolved Spectroscopy and High Efficiency Light-driven Hydrogen Evolution of a {Mo 3 S 4 }-Containing Polyoxometalate-Based System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevheniia Smortsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Falaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anam Fatima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh‐huong Ha‐thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Méallet‐renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202102693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved Resonant Raman Spectroscopy of the Photoinduced Electron Transfer from Ruthenium(II) Trisbipyridine to Methyl Viologen</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of a dual clickable fullerene platform and construction of a dissymmetric BODIPY-[60]Fullerene-DistyrylBODIPY triad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyne Yonkeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b10949⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.132467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2021.132467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453505v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced electron transfer and energy transfer processes in a new BODIPY-C 60 Dyad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu-Trang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislaw Nizinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (42), pp.9396-9410. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c05187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-immobilization of a Rh Catalyst and a Keggin Polyoxometalate in the UiO-67 Zr-Based Metal–Organic Framework: In Depth Structural Characterization and Photocatalytic Properties for CO2 Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youven Benseghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mialane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gomez-Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 142 (20), pp.9428-9438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.0c02425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unprecedented {Ni 14 SiW 9 } hybrid polyoxometalate with high photocatalytic hydrogen evolution activity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-Resolved Resonant Raman Spectroscopy of the Photoinduced Electron Transfer from Ruthenium(II) Trisbipyridine to Methyl Viologen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bensaid</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mark Hammonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu-Trang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yen Hoang Hai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cc01269a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (14), pp.2736-2740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b10949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107256v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-soluble aluminium fluorescent sensor based on aggregation-induced emission enhancement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thin Films of Fully Noble Metal-Free POM@MOF for Photocatalytic Water Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naresh Kumar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
+                <w:t xml:space="preserve">Grégoire Paille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gomez-Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasta Ghasemi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lefevre</w:t>
+                <w:t xml:space="preserve">Catherine Roch-Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youven Benseghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9nj03532j⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (51), pp.47837 - 47845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b13121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407180v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watching Intermolecular Light-Induced Charge Accumulation on Naphthalene Diimide by Tris(bipyridyl)ruthenium(II) Photosensitizer</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Water-soluble aluminium fluorescent sensor based on aggregation-induced emission enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanh Linh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naresh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasta Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b09556⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (38), pp.15302-15310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9nj03532j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453514v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin Films of Fully Noble Metal-Free POM@MOF for Photocatalytic Water Oxidation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Watching Intermolecular Light-Induced Charge Accumulation on Naphthalene Diimide by Tris(bipyridyl)ruthenium(II) Photosensitizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu-Trang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b13121⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (47), pp.28651-28658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b09556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094589v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive and selective detection of uranyl ions based on aggregate-breaking mechanism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An unprecedented {Ni 14 SiW 9 } hybrid polyoxometalate with high photocatalytic hydrogen evolution activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naresh Kumar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Grégoire Paille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Boulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu-Trang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2018.12.036⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (29), pp.4166-4169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cc01269a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407271v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced electron transfer in a molecular dyad by nanosecond pump-pump-probe spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitive and selective detection of uranyl ions based on aggregate-breaking mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Pino</w:t>
+                <w:t xml:space="preserve">Xuan-Qui Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naresh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Maslova</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (7), pp.903--909. </w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 373, pp.139-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8pp00048d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2018.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179074v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New water-soluble fluorescent sensors based on calix[4]arene biscrown-6 for selective detection of cesium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.P. Lefevre</w:t>
+                <w:t xml:space="preserve">Snapshots of Light Induced Accumulation of Two Charges on Methylviologen using a Sequential Nanosecond Pump–Pump Photoexcitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu-Trang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lefumeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2018.06.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (5), pp.1086--1091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b00169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407319v1</w:t>
+                <w:t xml:space="preserve">hal-02184419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snapshots of Light Induced Accumulation of Two Charges on Methylviologen using a Sequential Nanosecond Pump–Pump Photoexcitation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lefumeux</w:t>
+                <w:t xml:space="preserve">New water-soluble fluorescent sensors based on calix[4]arene biscrown-6 for selective detection of cesium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Qui Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Jonusauskaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Depauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naresh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (5), pp.1086--1091. </w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 364, pp.355-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b00169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2018.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184419v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New sensitive and selective calixarene-based fluorescent sensors for the detection of Cs + in an organoaqueous medium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoinduced electron transfer in a molecular dyad by nanosecond pump-pump-probe spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui Pham-Xuan</w:t>
+                <w:t xml:space="preserve">M.-H. Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Depauw</w:t>
+                <w:t xml:space="preserve">V.-T. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miryana Hemadi</w:t>
+                <w:t xml:space="preserve">T. Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyet-Thanh Ha-Duong</w:t>
+                <w:t xml:space="preserve">V. Maslova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 41 (15), pp.7162-7170. </w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (7), pp.903--909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6nj04085c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8pp00048d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444464v1</w:t>
+                <w:t xml:space="preserve">hal-02179074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved Interception of Multiple-Charge Accumulation in a Sensitizer-Acceptor Dyad</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New sensitive and selective calixarene-based fluorescent sensors for the detection of Cs + in an organoaqueous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naresh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Mendes Marinho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
+                <w:t xml:space="preserve">Qui Pham-Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van-Thai Pham</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pino</w:t>
+                <w:t xml:space="preserve">Alexis Depauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miryana Hemadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyet-Thanh Ha-Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201706564⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (15), pp.7162-7170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6nj04085c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390059v1</w:t>
+                <w:t xml:space="preserve">hal-04444464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Highly Selective Potassium Sensor for the Detection of Potassium in Living Tissues</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-Resolved Interception of Multiple-Charge Accumulation in a Sensitizer-Acceptor Dyad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Huberfeld</w:t>
+                <w:t xml:space="preserve">Stéphanie Mendes Marinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Thai Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201602209⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201706564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-01485211v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of cobalt protoporphyrin chloride and its dimer, observation and DFT modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Highly Selective Potassium Sensor for the Detection of Potassium in Living Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Depauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de La Lande</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.-H. Ha-Thi</w:t>
+                <w:t xml:space="preserve">Elena Dossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naresh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chen</w:t>
+                <w:t xml:space="preserve">Céline Fiorini-Debuisschert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Soep</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Huberfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (42), pp.14902 - 14911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201602209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6CP02304E⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01426377v1</w:t>
+                <w:t xml:space="preserve">cea-01485211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calixarene-Based Fluorescent Sensors for Cesium Cations Containing BODIPY Fluorophore</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Leray</w:t>
+                <w:t xml:space="preserve">Structure of cobalt protoporphyrin chloride and its dimer, observation and DFT modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de La Lande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Ha-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Shafizadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp5120288⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.16700-16708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP02304E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444539v1</w:t>
+                <w:t xml:space="preserve">cea-01426377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation in the gas phase of the ligation of 1-Methylimidazole to hemoprotein mimics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Calixarene-Based Fluorescent Sensors for Cesium Cations Containing BODIPY Fluorophore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Depauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naresh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Maillard</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (23), pp.6065-6073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp5120288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096048v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Indirect Mechanism for the Ultrafast Intersystem Crossing in Copper Porphyrins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Observation in the gas phase of the ligation of 1-Methylimidazole to hemoprotein mimics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niloufar Shafizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Soep</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, The journal of Chemical Physics, 141, pp.174310</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955732v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral characterization in a supersonic beam of neutral chlorophyll a evaporated from spinach leaves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">An Efficient Indirect Mechanism for the Ultrafast Intersystem Crossing in Copper Porphyrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Ha-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Shafizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (34), pp.8111-8118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp4008015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3637048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00656125v1</w:t>
+                <w:t xml:space="preserve">hal-00955732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation in the gas phase of the ultrafast electronic relaxation pathways of the S-2 states of heme and hemin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Spectral characterization in a supersonic beam of neutral chlorophyll a evaporated from spinach leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Shafizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Piuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cp00687d⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (11), pp.114303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3637048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00564930v1</w:t>
+                <w:t xml:space="preserve">hal-00656125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Fluorescence, and Two-Photon Absorption of Bidentate Phosphane Oxyde Derivatives - Complexation with Pb2+ and Cd2+ cations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">First observation in the gas phase of the ultrafast electronic relaxation pathways of the S-2 states of heme and hemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Shafizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (45), pp.14985-14993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cp00687d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00304321v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00564930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Fluorescence, and Two-Photon Absorption of Bidentate Phosphane Oxyde Derivatives – Complexation with Pb2+ and Cd2+ cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blanchard-Desce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14, pp.5941-5950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and photophysical properties of a star-shaped fluorescent phosphane sulfide.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
+                <w:t xml:space="preserve">Synthesis, Fluorescence, and Two-Photon Absorption of Bidentate Phosphane Oxyde Derivatives - Complexation with Pb2+ and Cd2+ cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Souchon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Miomandre</w:t>
+                <w:t xml:space="preserve">D. Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Genet</w:t>
+                <w:t xml:space="preserve">M. Blanchard-Desce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 4, pp.185-188</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14, pp.5941-5950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160312v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00304321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly selective and sensitive phosphane sulfide derivative for the detection of Hg2+ in organoaqueous medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Synthesis and photophysical properties of a star-shaped fluorescent phosphane sulfide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Penhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Miomandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 9, pp.1133-1136</w:t>
+              <w:t xml:space="preserve">Letters in Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4, pp.185-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160286v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Highly selective and sensitive phosphane sulfide derivative for the detection of Hg2+ in organoaqueous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Penhoat, V. Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, pp.1133-1136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Novel Rod-Shaped and Star-Shaped Fluorescent Phosphane Oxides - Nonlinear Optical Properties and Photophysical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 12 (35), pp.9056-9065. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.200600464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00117114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6541,147 +6675,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A leap forward in green photochemistry: singlet fission in water solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Streckaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Domínguez-Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Echeverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Siro Brigiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6691,263 +6825,263 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient absorption in inorganic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gotard Burdzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Changenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Handbook of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-63713-2_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calixarene-Based Fluorescent Molecular Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.X. Qui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Supramolecular Chemistry II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.197-226, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/b978-0-12-409547-2.12629-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6957,603 +7091,603 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroelectro- and electrofluoro- chemistry of BODIPY-donor dyads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Miomandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10éme Journées scientifiques du Labex Charm3at</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-Graphdiyne/TiO2 heterojunction for Photocatalytic H2 generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nawfal Ghazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Jian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slassi Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornil David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI International Conference on Catalysis and Chemical Engineering,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroelectro- and electrofluoro- chemistry of BODIPY-donor dyads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Miomandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Photo Electro Stimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the bandgap of graphdiyne by H-substitution for optimal interfacial charge separation and photocatalytic H2 production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nawfal Ghazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Slassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Porous solids: RESPORE international congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competing relaxation processes after a photonic excitation within photosystems, toward artificial photosynthesis based on molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Photonics and Applications 11th</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Hoa Binh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7563,114 +7697,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles architectures supramoléculaires à base de ligands phosphorés fluorescents : synthèse, études photophysiques et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. École normale supérieure de Cachan - ENS Cachan, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00254039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId264"/>
+      <w:footerReference w:type="default" r:id="rId270"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7817,51 +7951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05501309v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Thai Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Huan Tran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nam Ha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zanna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Huong Ha Thi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c13108" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972159v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Magne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl Veremeienko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Bercy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huong Ha-Thi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andreea Arteni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88220-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246639v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songling Lyu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H Cruz Neto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Aguirre-Araque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Termeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakourou Camara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/aps.5c00013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gotico" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Trang Tran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Szantai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Halime" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nj02484b" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731743v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Ullah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Slassi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202401547" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Rabah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Wright" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03441" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735575v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pugliese" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Leibl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202407723" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Streckaite" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Boto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Dom&#237;nguez-Ojeda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gromova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC04732J" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840392v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Fatima" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Allard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fensterbank" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00670-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125045v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vall&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202300039" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183215v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishith Maity" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefumeux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00594" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180587v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab El Hajj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pierau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Mazeran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c00828" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196532v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniia Smortsova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Falaise" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc03334a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250433v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bodin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Linger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gateau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Beguin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otim Lucas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03500" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334566v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oms" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me C. Marrot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Yu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02078" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594100v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Wehrung" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boitrel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202117530" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698643v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-022-00241-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819492v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Daura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youven Benseghir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mialane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c02088" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273329v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Han" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmei Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;huong Ha-Thi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202210242" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361359v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Yonkeu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132467" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279658v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu&#8208;trang Tran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Baron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202100010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423940v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelais Trapali" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pino" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.104" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273236v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;huong Ha&#8208;thi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202100994" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415475v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet&#8208;renault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102693" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453505v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hammonds" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Hoang Hai Tran" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b10949" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024460v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Nizinski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c05187" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878697v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lemarchand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Duguet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomez-Mingot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c02425" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107256v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Paille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boulmier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bensaid" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc01269a" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407180v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Linh Nguyen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Kumar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasta Ghasemi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefevre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj03532j" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453514v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09556" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094589v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b13121" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407271v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Qui Pham" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leray" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.12.036" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179074v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Ha-Thi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-T. Pham" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pino" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maslova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8pp00048d" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407319v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Qui Pham" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jonusauskaite" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depauw" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lefevre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.06.017" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184419v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b00169" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444464v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qui Pham-Xuan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Depauw" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryana Hemadi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet-Thanh Ha-Duong" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj04085c" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390059v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mendes Marinho" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thai Pham" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201706564" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485211v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dossi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiorini-Debuisschert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huberfeld" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602209" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SP3Q5GDS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426377v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de La Lande" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soep" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Shafizadeh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02304E" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444539v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5120288" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096048v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Shafizadeh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poisson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Soep" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955732v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shafizadeh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4008015" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656125v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Gaveau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piuzzi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3637048" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564930v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00687d" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1JV9DGRC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304321v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penhoat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard-Desce" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michelet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323549v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160312v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souchon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Genet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160286v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penhoat, V. Michelet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117114v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Hamdi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200600464" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JD0VC288-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263745v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Echeverri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991509v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotard Burdzinski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63713-2_5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444480v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.X. Qui" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leray" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-409547-2.12629-0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403390v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485002v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nawfal Ghazzal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slassi Amine" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Xu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornil David" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403374v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485210v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453615v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00254039v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huyen My Dang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Fatima" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lajoye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Falaise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6c00083" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05501309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Thai Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Huan Tran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nam Ha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zanna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Huong Ha Thi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c13108" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972159v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Magne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl Veremeienko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Bercy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huong Ha-Thi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andreea Arteni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88220-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246639v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songling Lyu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H Cruz Neto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Aguirre-Araque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Termeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakourou Camara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/aps.5c00013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696000v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pham" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Rabah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Wright" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03441" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731743v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Ullah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Slassi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202401547" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pugliese" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gotico" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Leibl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202407723" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Streckaite" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Boto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Dom&#237;nguez-Ojeda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gromova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC04732J" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735554v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Trang Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Szantai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Halime" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nj02484b" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Allard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fensterbank" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00670-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vall&#233;e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202300039" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180587v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab El Hajj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pierau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Mazeran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c00828" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183215v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishith Maity" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefumeux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00594" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196532v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniia Smortsova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Falaise" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc03334a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bodin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Linger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gateau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Beguin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otim Lucas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03500" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334566v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oms" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me C. Marrot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Yu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02078" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698643v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-022-00241-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819492v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Daura" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youven Benseghir" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mialane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c02088" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273329v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Han" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmei Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;huong Ha-Thi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202210242" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594100v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Wehrung" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boitrel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202117530" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273236v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;huong Ha&#8208;thi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202100994" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423940v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelais Trapali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.104" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279658v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu&#8208;trang Tran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Baron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202100010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415475v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet&#8208;renault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102693" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361359v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Yonkeu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132467" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024460v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Nizinski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c05187" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878697v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lemarchand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Duguet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomez-Mingot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c02425" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453505v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hammonds" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Hoang Hai Tran" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b10949" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094589v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Paille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b13121" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407180v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Linh Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Kumar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasta Ghasemi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefevre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj03532j" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453514v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09556" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107256v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boulmier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bensaid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc01269a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407271v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Qui Pham" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leray" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.12.036" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184419v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b00169" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407319v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Qui Pham" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jonusauskaite" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depauw" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lefevre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.06.017" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179074v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Ha-Thi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-T. Pham" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maslova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8pp00048d" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444464v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qui Pham-Xuan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Depauw" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryana Hemadi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet-Thanh Ha-Duong" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj04085c" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390059v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mendes Marinho" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thai Pham" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201706564" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485211v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dossi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiorini-Debuisschert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huberfeld" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602209" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SP3Q5GDS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426377v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de La Lande" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soep" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Shafizadeh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02304E" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444539v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5120288" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096048v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Shafizadeh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poisson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Soep" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955732v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shafizadeh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4008015" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656125v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Gaveau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piuzzi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3637048" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564930v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00687d" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1JV9DGRC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323549v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penhoat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard-Desce" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michelet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304321v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160312v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souchon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Genet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160286v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penhoat, V. Michelet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117114v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Hamdi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alain" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200600464" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JD0VC288-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263745v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Echeverri" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991509v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotard Burdzinski" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63713-2_5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444480v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.X. Qui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leray" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-409547-2.12629-0" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403390v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485002v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nawfal Ghazzal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jian" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slassi Amine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Xu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornil David" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403374v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485210v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453615v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00254039v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>