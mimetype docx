--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -66,731 +66,731 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Control of Photoinduced Electron Transfer between Tungsten Halide Clusters and Polyoxometalates in Water</w:t>
+                <w:t xml:space="preserve">Alizarin-based soybean oil materials for the synthesis of 3D-photoprinted objects with efficient antibacterial properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Huyen My Dang</w:t>
+                <w:t xml:space="preserve">Christine Elian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anam Fatima</w:t>
+                <w:t xml:space="preserve">Fares Mouhoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lajoye</w:t>
+                <w:t xml:space="preserve">Hassan Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Falaise</w:t>
+                <w:t xml:space="preserve">Sonia Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Cadot</w:t>
+                <w:t xml:space="preserve">Fabienne Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 65 (11), pp.6155-6164. </w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6c00083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D6TB00120C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05561861v1</w:t>
+                <w:t xml:space="preserve">hal-05594830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Modification of Cu-Based Electrodes via Electrografting: Effects of Modifier Structure on CO2 Electroreduction Selectivity</w:t>
+                <w:t xml:space="preserve">Supramolecular Control of Photoinduced Electron Transfer between Tungsten Halide Clusters and Polyoxometalates in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy Thai Nguyen</w:t>
+                <w:t xml:space="preserve">Thi Huyen My Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Huan Tran</w:t>
+                <w:t xml:space="preserve">Anam Fatima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai Nam Ha</w:t>
+                <w:t xml:space="preserve">Maxime Lajoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Zanna</w:t>
+                <w:t xml:space="preserve">Clément Falaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Huong Ha Thi</w:t>
+                <w:t xml:space="preserve">Emmanuel Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (43), pp.59301-59310. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 65 (11), pp.6155-6164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c13108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6c00083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501309v1</w:t>
+                <w:t xml:space="preserve">hal-05561861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singlet fission in heterogeneous lycopene aggregates</w:t>
+                <w:t xml:space="preserve">Molecular Modification of Cu-Based Electrodes via Electrografting: Effects of Modifier Structure on CO2 Electroreduction Selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Magne</w:t>
+                <w:t xml:space="preserve">Duy Thai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasyl Veremeienko</w:t>
+                <w:t xml:space="preserve">Ngoc Huan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxanne Bercy</w:t>
+                <w:t xml:space="preserve">Hai Nam Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
+                <w:t xml:space="preserve">Sandrine Zanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Andreea Arteni</w:t>
+                <w:t xml:space="preserve">Minh Huong Ha Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.5593. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (43), pp.59301-59310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-88220-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c13108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972159v2</w:t>
+                <w:t xml:space="preserve">hal-05501309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Visible-Light-Driven Hydrogen Production in Aqueous Media by the Association of the Triazatriangulenium (TATA&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;) Dye and the DuBois’ Nickel Catalyst</w:t>
+                <w:t xml:space="preserve">Singlet fission in heterogeneous lycopene aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Songling Lyu</w:t>
+                <w:t xml:space="preserve">Chloe Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel H Cruz Neto</w:t>
+                <w:t xml:space="preserve">Vasyl Veremeienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Aguirre-Araque</w:t>
+                <w:t xml:space="preserve">Roxanne Bercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Termeau</w:t>
+                <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fakourou Camara</w:t>
+                <w:t xml:space="preserve">Ana Andreea Arteni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Photosynthesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.5593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/aps.5c00013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-88220-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246639v1</w:t>
+                <w:t xml:space="preserve">hal-04972159v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive Electrofluorochromism of BODIPY–Ferrocene Monolayers on ITO</w:t>
+                <w:t xml:space="preserve">Efficient Visible-Light-Driven Hydrogen Production in Aqueous Media by the Association of the Triazatriangulenium (TATA&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;) Dye and the DuBois’ Nickel Catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Pham</w:t>
+                <w:t xml:space="preserve">Songling Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
+                <w:t xml:space="preserve">Daniel H Cruz Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jad Rabah</w:t>
+                <w:t xml:space="preserve">Juan Aguirre-Araque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Wright</w:t>
+                <w:t xml:space="preserve">Lucile Termeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+                <w:t xml:space="preserve">Fakourou Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Artificial Photosynthesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c03441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/aps.5c00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696000v1</w:t>
+                <w:t xml:space="preserve">hal-05246639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defect‐Rich Graphdiyne Quantum Dots as Efficient Electron‐Donors for Hydrogen Generation</w:t>
               </w:r>
@@ -828,51 +828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Paineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (30), pp.2401547. </w:t>
@@ -904,5768 +904,5902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time‐Resolved Mechanistic Depiction of Photoinduced CO 2 Reduction Catalysis on a Urea‐Modified Iron Porphyrin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positive Electrofluorochromism of BODIPY–Ferrocene Monolayers on ITO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Pugliese</w:t>
+                <w:t xml:space="preserve">Julie Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Gotico</w:t>
+                <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
+                <w:t xml:space="preserve">Jad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winfried Leibl</w:t>
+                <w:t xml:space="preserve">Karen Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202407723⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c03441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735575v1</w:t>
+                <w:t xml:space="preserve">hal-04696000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perylene-derivative singlet exciton fission in water solution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simona Streckaite</w:t>
+                <w:t xml:space="preserve">Time‐Resolved Mechanistic Depiction of Photoinduced CO 2 Reduction Catalysis on a Urea‐Modified Iron Porphyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel H Cruz Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Boto</w:t>
+                <w:t xml:space="preserve">Eva Pugliese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Domínguez-Ojeda</w:t>
+                <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Gromova</w:t>
+                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winfried Leibl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4SC04732J⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (32), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202407723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744195v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking photoinduced charge separation in a perfluorinated Zn-tetraphenylporphyrin sensitizer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thu-Trang Tran</w:t>
+                <w:t xml:space="preserve">Perylene-derivative singlet exciton fission in water solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Szantai</w:t>
+                <w:t xml:space="preserve">Simona Streckaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Halime</w:t>
+                <w:t xml:space="preserve">Roberto Boto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Domínguez-Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gromova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4nj02484b⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (43), pp.17831-17842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4SC04732J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735554v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast time-resolved spectroscopy elucidating photo-driven electron and energy transfer processes in a broadband light-absorbing BODIPY-C60-distyryl BODIPY triad</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karen Wright</w:t>
+                <w:t xml:space="preserve">Tracking photoinduced charge separation in a perfluorinated Zn-tetraphenylporphyrin sensitizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel H Cruz Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Gotico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu-Trang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Szantai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Halime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00670-y⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (34), pp.14896-14903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4nj02484b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840392v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced Electron Transfer in Clicked Ferrocene‐BODIPY‐Fullerene Conjugates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anam Fatima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fensterbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hlca.202300039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting from UV to Visible-Light the Activity of Organic Photoinitiators via the Covalent Grafting of Polyoxometalates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast time-resolved spectroscopy elucidating photo-driven electron and energy transfer processes in a broadband light-absorbing BODIPY-C60-distyryl BODIPY triad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anam Fatima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeinab El Hajj</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Mazeran</w:t>
+                <w:t xml:space="preserve">Hélène Fensterbank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.3c00828⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 232, pp.2131-2144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00670-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180587v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Pump–Pump–Probe Resonance Raman Approach Featuring Light-Induced Charge Accumulation on a Model Photosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel H Cruz Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishith Maity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lefumeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (20), pp.4789-4795. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced electron transfer between a noble-metal-free [Mo(6)I(8)Cl(6)](2-) cluster and polyoxometalates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shifting from UV to Visible-Light the Activity of Organic Photoinitiators via the Covalent Grafting of Polyoxometalates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Falaise</w:t>
+                <w:t xml:space="preserve">Zeinab El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
+                <w:t xml:space="preserve">Lucie Pierau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Haouas</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Mazeran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3cc03334a⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (15), pp.6105-6116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.3c00828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196532v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine Tuning of the Photoacoustic Generation Efficiency by Aggregation-Caused Quenching and Excitation Energy Transfer in Bodipy-Labeled Polylactide Nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Bodin</w:t>
+                <w:t xml:space="preserve">Photoinduced electron transfer between a noble-metal-free [Mo(6)I(8)Cl(6)](2-) cluster and polyoxometalates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anam Fatima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Linger</w:t>
+                <w:t xml:space="preserve">Yevheniia Smortsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gateau</w:t>
+                <w:t xml:space="preserve">Clement Falaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Beguin</w:t>
+                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théotim Lucas</w:t>
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 127 (38), pp.18971-18985. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59, pp.10988-10991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c03500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3cc03334a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250433v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Electronic Properties of Large Oligomeric Heterometallic 3d/CeIV Polyoxometalates</w:t>
+                <w:t xml:space="preserve">Fine Tuning of the Photoacoustic Generation Efficiency by Aggregation-Caused Quenching and Excitation Energy Transfer in Bodipy-Labeled Polylactide Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Oms</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nishith Maity</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme C. Marrot</w:t>
+                <w:t xml:space="preserve">Clément Linger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiahao Yu</w:t>
+                <w:t xml:space="preserve">Jérôme Gateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rivière</w:t>
+                <w:t xml:space="preserve">Théo Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théotim Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02078⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (38), pp.18971-18985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c03500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334566v1</w:t>
+                <w:t xml:space="preserve">hal-04250433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective population of triplet excited states in heavy-atom-free BODIPY-C60 based molecular assemblies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karen Wright</w:t>
+                <w:t xml:space="preserve">Structure and Electronic Properties of Large Oligomeric Heterometallic 3d/CeIV Polyoxometalates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Oms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishith Maity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme C. Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahao Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (46), pp.18856-18863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s43630-022-00241-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03698643v1</w:t>
+                <w:t xml:space="preserve">hal-04334566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the Boosting Effect of Polyoxometalates in Photocatalysis: The Case of CO 2 Reduction by a Rh-Containing Metal–Organic Framework</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mialane</w:t>
+                <w:t xml:space="preserve">Selective population of triplet excited states in heavy-atom-free BODIPY-C60 based molecular assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anam Fatima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fensterbank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (9), pp.1573-1584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43630-022-00241-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.2c02088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03819492v1</w:t>
+                <w:t xml:space="preserve">hal-03698643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deprotection‐free Method for High‐yield Synthesis of Graphdiyne Powder with In Situ Formed CuO Nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin of the Boosting Effect of Polyoxometalates in Photocatalysis: The Case of CO 2 Reduction by a Rh-Containing Metal–Organic Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xu Han</w:t>
+                <w:t xml:space="preserve">Albert Solé-Daura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongmei Wang</w:t>
+                <w:t xml:space="preserve">Youven Benseghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Zhu</w:t>
+                <w:t xml:space="preserve">Marc Fontecave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh‐huong Ha-Thi</w:t>
+                <w:t xml:space="preserve">Pierre Mialane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 134 (43), </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (15), pp.9244-9255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ange.202210242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.2c02088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273329v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissection of light-induced charge accumulation at a highly active iron porphyrin: insights in the photocatalytic CO$_2$ reduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Deprotection‐free Method for High‐yield Synthesis of Graphdiyne Powder with In Situ Formed CuO Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Wehrung</w:t>
+                <w:t xml:space="preserve">Jian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Boitrel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
+                <w:t xml:space="preserve">Xu Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongmei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh‐huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202117530⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134 (43), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.202210242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594100v1</w:t>
+                <w:t xml:space="preserve">hal-04273329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Electronic Bandgap of Graphdiyne by H‐Substitution to Promote Interfacial Charge Carrier Separation for Enhanced Photocatalytic Hydrogen Production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Minh‐huong Ha‐thi</w:t>
+                <w:t xml:space="preserve">Dissection of light-induced charge accumulation at a highly active iron porphyrin: insights in the photocatalytic CO$_2$ reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pugliese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Gotico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Wehrung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Boitrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (14), pp.e202117530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202117530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202100994⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04273236v1</w:t>
+                <w:t xml:space="preserve">hal-03594100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbroglio at a photoredox-iron-porphyrin catalyst dyad for the photocatalytic CO 2 reduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Tracking Charge Accumulation in a Functional Triazole‐Linked Ruthenium‐Rhenium Dyad Towards Photocatalytic Carbon Dioxide Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gotico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pino</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu‐trang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vauzeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lefumeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.104⟩</w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cptc.202100010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423940v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Charge Accumulation in a Functional Triazole‐Linked Ruthenium‐Rhenium Dyad Towards Photocatalytic Carbon Dioxide Reduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lefumeux</w:t>
+                <w:t xml:space="preserve">Tuning the Electronic Bandgap of Graphdiyne by H‐Substitution to Promote Interfacial Charge Carrier Separation for Enhanced Photocatalytic Hydrogen Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Slassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh‐huong Ha‐thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cptc.202100010⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (29), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202100994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279658v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved Spectroscopy and High Efficiency Light-driven Hydrogen Evolution of a {Mo 3 S 4 }-Containing Polyoxometalate-Based System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachel Méallet‐renault</w:t>
+                <w:t xml:space="preserve">Imbroglio at a photoredox-iron-porphyrin catalyst dyad for the photocatalytic CO 2 reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelais Trapali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Gotico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (S3), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202102693⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03415475v1</w:t>
+                <w:t xml:space="preserve">hal-03423940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a dual clickable fullerene platform and construction of a dissymmetric BODIPY-[60]Fullerene-DistyrylBODIPY triad</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
+                <w:t xml:space="preserve">Time-Resolved Spectroscopy and High Efficiency Light-driven Hydrogen Evolution of a {Mo 3 S 4 }-Containing Polyoxometalate-Based System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevheniia Smortsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Falaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anam Fatima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh‐huong Ha‐thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Méallet‐renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2021.132467⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202102693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361359v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced electron transfer and energy transfer processes in a new BODIPY-C 60 Dyad</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Synthesis of a dual clickable fullerene platform and construction of a dissymmetric BODIPY-[60]Fullerene-DistyrylBODIPY triad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stanislaw Nizinski</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyne Yonkeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c05187⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.132467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2021.132467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024460v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-immobilization of a Rh Catalyst and a Keggin Polyoxometalate in the UiO-67 Zr-Based Metal–Organic Framework: In Depth Structural Characterization and Photocatalytic Properties for CO2 Reduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Gomez-Mingot</w:t>
+                <w:t xml:space="preserve">Photoinduced electron transfer and energy transfer processes in a new BODIPY-C 60 Dyad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu-Trang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislaw Nizinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (42), pp.9396-9410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c05187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.0c02425⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02878697v1</w:t>
+                <w:t xml:space="preserve">hal-03024460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved Resonant Raman Spectroscopy of the Photoinduced Electron Transfer from Ruthenium(II) Trisbipyridine to Methyl Viologen</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Co-immobilization of a Rh Catalyst and a Keggin Polyoxometalate in the UiO-67 Zr-Based Metal–Organic Framework: In Depth Structural Characterization and Photocatalytic Properties for CO2 Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youven Benseghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mialane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gomez-Mingot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b10949⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (20), pp.9428-9438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.0c02425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453505v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin Films of Fully Noble Metal-Free POM@MOF for Photocatalytic Water Oxidation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-Resolved Resonant Raman Spectroscopy of the Photoinduced Electron Transfer from Ruthenium(II) Trisbipyridine to Methyl Viologen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hammonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu-Trang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yen Hoang Hai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (14), pp.2736-2740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b10949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b13121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03094589v1</w:t>
+                <w:t xml:space="preserve">hal-04453505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-soluble aluminium fluorescent sensor based on aggregation-induced emission enhancement</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An unprecedented {Ni 14 SiW 9 } hybrid polyoxometalate with high photocatalytic hydrogen evolution activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Lefevre</w:t>
+                <w:t xml:space="preserve">Grégoire Paille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Boulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu-Trang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9nj03532j⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (29), pp.4166-4169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cc01269a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407180v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watching Intermolecular Light-Induced Charge Accumulation on Naphthalene Diimide by Tris(bipyridyl)ruthenium(II) Photosensitizer</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Water-soluble aluminium fluorescent sensor based on aggregation-induced emission enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanh Linh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naresh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasta Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b09556⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (38), pp.15302-15310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9nj03532j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453514v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unprecedented {Ni 14 SiW 9 } hybrid polyoxometalate with high photocatalytic hydrogen evolution activity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Watching Intermolecular Light-Induced Charge Accumulation on Naphthalene Diimide by Tris(bipyridyl)ruthenium(II) Photosensitizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu-Trang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cc01269a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (47), pp.28651-28658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b09556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107256v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive and selective detection of uranyl ions based on aggregate-breaking mechanism</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thin Films of Fully Noble Metal-Free POM@MOF for Photocatalytic Water Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Paille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gomez-Mingot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roch-Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youven Benseghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2018.12.036⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (51), pp.47837 - 47845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b13121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407271v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snapshots of Light Induced Accumulation of Two Charges on Methylviologen using a Sequential Nanosecond Pump–Pump Photoexcitation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Sensitive and selective detection of uranyl ions based on aggregate-breaking mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Qui Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naresh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b00169⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 373, pp.139-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2018.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184419v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New water-soluble fluorescent sensors based on calix[4]arene biscrown-6 for selective detection of cesium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Qui Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Jonusauskaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Depauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naresh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 364, pp.355-362. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2018.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced electron transfer in a molecular dyad by nanosecond pump-pump-probe spectroscopy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Snapshots of Light Induced Accumulation of Two Charges on Methylviologen using a Sequential Nanosecond Pump–Pump Photoexcitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu-Trang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Quaranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lefumeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (5), pp.1086--1091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b00169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8pp00048d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02179074v1</w:t>
+                <w:t xml:space="preserve">hal-02184419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New sensitive and selective calixarene-based fluorescent sensors for the detection of Cs + in an organoaqueous medium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoinduced electron transfer in a molecular dyad by nanosecond pump-pump-probe spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Depauw</w:t>
+                <w:t xml:space="preserve">M.-H. Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miryana Hemadi</w:t>
+                <w:t xml:space="preserve">V.-T. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyet-Thanh Ha-Duong</w:t>
+                <w:t xml:space="preserve">T. Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Maslova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6nj04085c⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (7), pp.903--909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8pp00048d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444464v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Resolved Interception of Multiple-Charge Accumulation in a Sensitizer-Acceptor Dyad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mendes Marinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Thai Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201706564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Highly Selective Potassium Sensor for the Detection of Potassium in Living Tissues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">New sensitive and selective calixarene-based fluorescent sensors for the detection of Cs + in an organoaqueous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naresh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui Pham-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Depauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Huberfeld</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miryana Hemadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyet-Thanh Ha-Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201602209⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (15), pp.7162-7170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6nj04085c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-01485211v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of cobalt protoporphyrin chloride and its dimer, observation and DFT modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.-H. Ha-Thi</w:t>
+                <w:t xml:space="preserve">A Highly Selective Potassium Sensor for the Detection of Potassium in Living Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Depauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chen</w:t>
+                <w:t xml:space="preserve">Elena Dossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naresh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Soep</w:t>
+                <w:t xml:space="preserve">Céline Fiorini-Debuisschert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Shafizadeh</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Huberfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18, pp.16700-16708. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (42), pp.14902 - 14911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6CP02304E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201602209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01426377v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01485211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calixarene-Based Fluorescent Sensors for Cesium Cations Containing BODIPY Fluorophore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of cobalt protoporphyrin chloride and its dimer, observation and DFT modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de La Lande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Depauw</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Leray</w:t>
+                <w:t xml:space="preserve">M.-H. Ha-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Shafizadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.16700-16708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP02304E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp5120288⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04444539v1</w:t>
+                <w:t xml:space="preserve">cea-01426377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation in the gas phase of the ligation of 1-Methylimidazole to hemoprotein mimics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Calixarene-Based Fluorescent Sensors for Cesium Cations Containing BODIPY Fluorophore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Depauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naresh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Maillard</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (23), pp.6065-6073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp5120288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096048v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Indirect Mechanism for the Ultrafast Intersystem Crossing in Copper Porphyrins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Observation in the gas phase of the ligation of 1-Methylimidazole to hemoprotein mimics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niloufar Shafizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Soep</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, The journal of Chemical Physics, 141, pp.174310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp4008015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00955732v1</w:t>
+                <w:t xml:space="preserve">hal-01096048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral characterization in a supersonic beam of neutral chlorophyll a evaporated from spinach leaves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">An Efficient Indirect Mechanism for the Ultrafast Intersystem Crossing in Copper Porphyrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Ha-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Shafizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3637048⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (34), pp.8111-8118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp4008015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656125v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation in the gas phase of the ultrafast electronic relaxation pathways of the S-2 states of heme and hemin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Spectral characterization in a supersonic beam of neutral chlorophyll a evaporated from spinach leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Shafizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Poisson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Piuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cp00687d⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (11), pp.114303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3637048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00564930v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Fluorescence, and Two-Photon Absorption of Bidentate Phosphane Oxyde Derivatives – Complexation with Pb2+ and Cd2+ cations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">First observation in the gas phase of the ultrafast electronic relaxation pathways of the S-2 states of heme and hemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Shafizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (45), pp.14985-14993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cp00687d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00323549v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00564930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Fluorescence, and Two-Photon Absorption of Bidentate Phosphane Oxyde Derivatives - Complexation with Pb2+ and Cd2+ cations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Synthesis, Fluorescence, and Two-Photon Absorption of Bidentate Phosphane Oxyde Derivatives – Complexation with Pb2+ and Cd2+ cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blanchard-Desce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14, pp.5941-5950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00304321v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00323549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and photophysical properties of a star-shaped fluorescent phosphane sulfide.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Synthesis, Fluorescence, and Two-Photon Absorption of Bidentate Phosphane Oxyde Derivatives - Complexation with Pb2+ and Cd2+ cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Ha-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Genet</w:t>
+                <w:t xml:space="preserve">D. Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blanchard-Desce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 4, pp.185-188</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14, pp.5941-5950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160312v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00304321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly selective and sensitive phosphane sulfide derivative for the detection of Hg2+ in organoaqueous medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Synthesis and photophysical properties of a star-shaped fluorescent phosphane sulfide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Penhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Miomandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 9, pp.1133-1136</w:t>
+              <w:t xml:space="preserve">Letters in Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4, pp.185-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160286v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Highly selective and sensitive phosphane sulfide derivative for the detection of Hg2+ in organoaqueous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Penhoat, V. Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, pp.1133-1136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Novel Rod-Shaped and Star-Shaped Fluorescent Phosphane Oxides - Nonlinear Optical Properties and Photophysical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 12 (35), pp.9056-9065. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.200600464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00117114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6675,1136 +6809,1136 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A leap forward in green photochemistry: singlet fission in water solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Streckaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Domínguez-Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Echeverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Siro Brigiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectroelectro- and electrofluoro- chemistry of BODIPY-donor dyads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Miomandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10éme Journées scientifiques du Labex Charm3at</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Gif-sur-Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H-Graphdiyne/TiO2 heterojunction for Photocatalytic H2 generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nawfal Ghazzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Jian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slassi Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornil David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI International Conference on Catalysis and Chemical Engineering,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, San Francisco, CA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectroelectro- and electrofluoro- chemistry of BODIPY-donor dyads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Miomandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR Photo Electro Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuning the bandgap of graphdiyne by H-substitution for optimal interfacial charge separation and photocatalytic H2 production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nawfal Ghazzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Slassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Porous solids: RESPORE international congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Competing relaxation processes after a photonic excitation within photosystems, toward artificial photosynthesis based on molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Photonics and Applications 11th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Hoa Binh City, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient absorption in inorganic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gotard Burdzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Changenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Handbook of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-63713-2_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calixarene-Based Fluorescent Molecular Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.X. Qui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Supramolecular Chemistry II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.197-226, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/b978-0-12-409547-2.12629-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444480v1</w:t>
-              </w:r>
-[...604 lines deleted...]
-                <w:t xml:space="preserve">hal-04453615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles architectures supramoléculaires à base de ligands phosphorés fluorescents : synthèse, études photophysiques et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. École normale supérieure de Cachan - ENS Cachan, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00254039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId270"/>
+      <w:footerReference w:type="default" r:id="rId277"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7951,51 +8085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huyen My Dang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Fatima" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lajoye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Falaise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6c00083" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05501309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Thai Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Huan Tran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nam Ha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zanna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Huong Ha Thi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c13108" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972159v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Magne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl Veremeienko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Bercy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huong Ha-Thi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andreea Arteni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88220-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246639v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songling Lyu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H Cruz Neto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Aguirre-Araque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Termeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakourou Camara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/aps.5c00013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696000v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pham" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Rabah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Wright" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03441" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731743v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Ullah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Slassi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202401547" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pugliese" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gotico" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Leibl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202407723" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Streckaite" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Boto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Dom&#237;nguez-Ojeda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gromova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC04732J" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735554v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Trang Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Szantai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Halime" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nj02484b" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Allard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fensterbank" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00670-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vall&#233;e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202300039" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180587v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab El Hajj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pierau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Mazeran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c00828" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183215v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishith Maity" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefumeux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00594" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196532v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniia Smortsova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Falaise" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc03334a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bodin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Linger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gateau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Beguin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otim Lucas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03500" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334566v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oms" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me C. Marrot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Yu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02078" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698643v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-022-00241-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819492v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Daura" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youven Benseghir" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mialane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c02088" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273329v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Han" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmei Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;huong Ha-Thi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202210242" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594100v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Wehrung" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boitrel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202117530" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273236v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;huong Ha&#8208;thi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202100994" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423940v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelais Trapali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.104" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279658v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu&#8208;trang Tran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Baron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202100010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415475v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet&#8208;renault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102693" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361359v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Yonkeu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132467" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024460v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Nizinski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c05187" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878697v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lemarchand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Duguet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomez-Mingot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c02425" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453505v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hammonds" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Hoang Hai Tran" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b10949" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094589v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Paille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b13121" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407180v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Linh Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Kumar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasta Ghasemi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefevre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj03532j" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453514v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09556" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107256v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boulmier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bensaid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc01269a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407271v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Qui Pham" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leray" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.12.036" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184419v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b00169" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407319v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Qui Pham" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jonusauskaite" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depauw" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lefevre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.06.017" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179074v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Ha-Thi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-T. Pham" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maslova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8pp00048d" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444464v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qui Pham-Xuan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Depauw" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryana Hemadi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet-Thanh Ha-Duong" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj04085c" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390059v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mendes Marinho" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thai Pham" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201706564" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485211v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dossi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiorini-Debuisschert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huberfeld" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602209" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SP3Q5GDS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426377v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de La Lande" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soep" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Shafizadeh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02304E" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444539v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5120288" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096048v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Shafizadeh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poisson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Soep" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955732v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shafizadeh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4008015" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656125v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Gaveau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piuzzi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3637048" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564930v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00687d" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1JV9DGRC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323549v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penhoat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard-Desce" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michelet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304321v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160312v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souchon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Genet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160286v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penhoat, V. Michelet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117114v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Hamdi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alain" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200600464" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JD0VC288-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263745v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Echeverri" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991509v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotard Burdzinski" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63713-2_5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444480v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.X. Qui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leray" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-409547-2.12629-0" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403390v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485002v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nawfal Ghazzal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jian" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slassi Amine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Xu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornil David" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403374v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485210v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453615v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00254039v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05594830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Mouhoubi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hayek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lajnef" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Peyrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6TB00120C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561861v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huyen My Dang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Fatima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lajoye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Falaise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6c00083" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05501309v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Thai Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Huan Tran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nam Ha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zanna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Huong Ha Thi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c13108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972159v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Magne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl Veremeienko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Bercy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huong Ha-Thi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andreea Arteni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88220-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246639v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songling Lyu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H Cruz Neto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Aguirre-Araque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Termeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakourou Camara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/aps.5c00013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731743v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Ullah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Slassi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202401547" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696000v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Rabah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Wright" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03441" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735575v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pugliese" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gotico" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Leibl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202407723" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744195v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Streckaite" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Boto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Dom&#237;nguez-Ojeda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gromova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC04732J" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735554v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Trang Tran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Szantai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Halime" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nj02484b" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fensterbank" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vall&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202300039" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840392v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Allard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00670-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183215v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishith Maity" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefumeux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00594" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180587v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab El Hajj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pierau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Mazeran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c00828" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniia Smortsova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Falaise" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc03334a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bodin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Linger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gateau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Beguin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otim Lucas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03500" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334566v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oms" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me C. Marrot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Yu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02078" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-022-00241-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819492v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Daura" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youven Benseghir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mialane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c02088" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273329v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Han" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmei Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;huong Ha-Thi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202210242" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594100v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Wehrung" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boitrel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202117530" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279658v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu&#8208;trang Tran" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Baron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202100010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273236v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;huong Ha&#8208;thi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202100994" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423940v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelais Trapali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pino" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.104" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415475v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet&#8208;renault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102693" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361359v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Yonkeu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132467" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024460v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Nizinski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c05187" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878697v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lemarchand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Duguet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomez-Mingot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c02425" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453505v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hammonds" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Hoang Hai Tran" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b10949" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107256v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Paille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boulmier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bensaid" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc01269a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407180v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Linh Nguyen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Kumar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasta Ghasemi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefevre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj03532j" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453514v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09556" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094589v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b13121" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407271v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Qui Pham" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leray" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.12.036" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407319v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Qui Pham" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jonusauskaite" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depauw" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lefevre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.06.017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184419v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b00169" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179074v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Ha-Thi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-T. Pham" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pino" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maslova" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8pp00048d" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390059v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mendes Marinho" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thai Pham" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201706564" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444464v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qui Pham-Xuan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Depauw" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryana Hemadi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet-Thanh Ha-Duong" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj04085c" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485211v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dossi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiorini-Debuisschert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huberfeld" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602209" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SP3Q5GDS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426377v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de La Lande" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soep" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Shafizadeh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02304E" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444539v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5120288" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096048v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Shafizadeh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poisson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Soep" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maillard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955732v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shafizadeh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4008015" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656125v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Gaveau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piuzzi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3637048" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564930v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00687d" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1JV9DGRC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323549v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penhoat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard-Desce" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michelet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304321v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160312v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souchon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Genet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160286v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penhoat, V. Michelet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117114v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Hamdi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alain" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200600464" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JD0VC288-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263745v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Echeverri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403390v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485002v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nawfal Ghazzal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jian" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slassi Amine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Xu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornil David" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403374v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485210v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453615v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991509v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotard Burdzinski" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63713-2_5" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444480v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.X. Qui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leray" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-409547-2.12629-0" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00254039v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>