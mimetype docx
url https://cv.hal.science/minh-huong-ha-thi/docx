--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -2512,295 +2512,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the Boosting Effect of Polyoxometalates in Photocatalysis: The Case of CO 2 Reduction by a Rh-Containing Metal–Organic Framework</w:t>
+                <w:t xml:space="preserve">A Deprotection‐free Method for High‐yield Synthesis of Graphdiyne Powder with In Situ Formed CuO Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Solé-Daura</w:t>
+                <w:t xml:space="preserve">Jian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youven Benseghir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
+                <w:t xml:space="preserve">Xu Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fontecave</w:t>
+                <w:t xml:space="preserve">Dongmei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mialane</w:t>
+                <w:t xml:space="preserve">Lei Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh‐huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.2c02088⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134 (43), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.202210242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03819492v1</w:t>
+                <w:t xml:space="preserve">hal-04273329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deprotection‐free Method for High‐yield Synthesis of Graphdiyne Powder with In Situ Formed CuO Nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin of the Boosting Effect of Polyoxometalates in Photocatalysis: The Case of CO 2 Reduction by a Rh-Containing Metal–Organic Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xu Han</w:t>
+                <w:t xml:space="preserve">Albert Solé-Daura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongmei Wang</w:t>
+                <w:t xml:space="preserve">Youven Benseghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Zhu</w:t>
+                <w:t xml:space="preserve">Marc Fontecave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh‐huong Ha-Thi</w:t>
+                <w:t xml:space="preserve">Pierre Mialane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 134 (43), </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (15), pp.9244-9255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ange.202210242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.2c02088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273329v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissection of light-induced charge accumulation at a highly active iron porphyrin: insights in the photocatalytic CO$_2$ reduction</w:t>
               </w:r>
@@ -3054,77 +3054,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Electronic Bandgap of Graphdiyne by H‐Substitution to Promote Interfacial Charge Carrier Separation for Enhanced Photocatalytic Hydrogen Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Slassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3724,90 +3724,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-immobilization of a Rh Catalyst and a Keggin Polyoxometalate in the UiO-67 Zr-Based Metal–Organic Framework: In Depth Structural Characterization and Photocatalytic Properties for CO2 Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youven Benseghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mialane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gomez-Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4412,51 +4412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roch-Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youven Benseghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (51), pp.47837 - 47845. </w:t>
@@ -7353,77 +7353,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the bandgap of graphdiyne by H-substitution for optimal interfacial charge separation and photocatalytic H2 production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nawfal Ghazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Slassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8085,51 +8085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05594830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Mouhoubi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hayek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lajnef" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Peyrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6TB00120C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561861v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huyen My Dang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Fatima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lajoye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Falaise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6c00083" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05501309v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Thai Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Huan Tran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nam Ha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zanna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Huong Ha Thi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c13108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972159v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Magne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl Veremeienko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Bercy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huong Ha-Thi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andreea Arteni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88220-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246639v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songling Lyu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H Cruz Neto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Aguirre-Araque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Termeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakourou Camara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/aps.5c00013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731743v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Ullah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Slassi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202401547" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696000v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Rabah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Wright" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03441" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735575v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pugliese" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gotico" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Leibl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202407723" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744195v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Streckaite" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Boto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Dom&#237;nguez-Ojeda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gromova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC04732J" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735554v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Trang Tran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Szantai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Halime" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nj02484b" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fensterbank" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vall&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202300039" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840392v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Allard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00670-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183215v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishith Maity" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefumeux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00594" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180587v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab El Hajj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pierau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Mazeran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c00828" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniia Smortsova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Falaise" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc03334a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bodin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Linger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gateau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Beguin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otim Lucas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03500" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334566v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oms" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me C. Marrot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Yu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02078" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-022-00241-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819492v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Daura" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youven Benseghir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mialane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c02088" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273329v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Han" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmei Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;huong Ha-Thi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202210242" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594100v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Wehrung" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boitrel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202117530" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279658v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu&#8208;trang Tran" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Baron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202100010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273236v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;huong Ha&#8208;thi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202100994" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423940v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelais Trapali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pino" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.104" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415475v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet&#8208;renault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102693" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361359v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Yonkeu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132467" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024460v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Nizinski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c05187" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878697v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lemarchand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Duguet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomez-Mingot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c02425" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453505v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hammonds" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Hoang Hai Tran" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b10949" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107256v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Paille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boulmier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bensaid" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc01269a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407180v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Linh Nguyen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Kumar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasta Ghasemi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefevre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj03532j" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453514v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09556" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094589v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b13121" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407271v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Qui Pham" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leray" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.12.036" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407319v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Qui Pham" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jonusauskaite" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depauw" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lefevre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.06.017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184419v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b00169" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179074v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Ha-Thi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-T. Pham" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pino" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maslova" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8pp00048d" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390059v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mendes Marinho" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thai Pham" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201706564" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444464v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qui Pham-Xuan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Depauw" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryana Hemadi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet-Thanh Ha-Duong" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj04085c" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485211v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dossi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiorini-Debuisschert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huberfeld" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602209" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SP3Q5GDS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426377v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de La Lande" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soep" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Shafizadeh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02304E" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444539v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5120288" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096048v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Shafizadeh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poisson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Soep" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maillard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955732v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shafizadeh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4008015" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656125v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Gaveau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piuzzi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3637048" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564930v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00687d" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1JV9DGRC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323549v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penhoat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard-Desce" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michelet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304321v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160312v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souchon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Genet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160286v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penhoat, V. Michelet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117114v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Hamdi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alain" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200600464" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JD0VC288-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263745v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Echeverri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403390v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485002v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nawfal Ghazzal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jian" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slassi Amine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Xu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornil David" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403374v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485210v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453615v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991509v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotard Burdzinski" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63713-2_5" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444480v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.X. Qui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leray" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-409547-2.12629-0" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00254039v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05594830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Mouhoubi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hayek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lajnef" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Peyrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6TB00120C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561861v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huyen My Dang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Fatima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lajoye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Falaise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6c00083" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05501309v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Thai Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Huan Tran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nam Ha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zanna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Huong Ha Thi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c13108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972159v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Magne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl Veremeienko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Bercy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huong Ha-Thi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andreea Arteni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88220-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246639v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songling Lyu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H Cruz Neto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Aguirre-Araque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Termeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakourou Camara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/aps.5c00013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731743v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Ullah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Slassi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202401547" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696000v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Rabah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Wright" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03441" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735575v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pugliese" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gotico" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Leibl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202407723" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744195v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Streckaite" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Boto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Dom&#237;nguez-Ojeda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gromova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC04732J" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735554v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Trang Tran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Szantai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Halime" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nj02484b" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fensterbank" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vall&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202300039" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840392v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Allard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00670-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183215v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishith Maity" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefumeux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00594" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180587v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab El Hajj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pierau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Mazeran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c00828" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniia Smortsova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Falaise" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc03334a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bodin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Linger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gateau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Beguin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otim Lucas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03500" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334566v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oms" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me C. Marrot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Yu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02078" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-022-00241-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273329v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Han" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmei Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;huong Ha-Thi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202210242" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819492v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Daura" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youven Benseghir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mialane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c02088" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594100v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Wehrung" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boitrel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202117530" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279658v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu&#8208;trang Tran" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Baron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202100010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273236v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;huong Ha&#8208;thi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202100994" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423940v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelais Trapali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pino" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.104" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415475v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet&#8208;renault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102693" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361359v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Yonkeu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132467" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024460v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Nizinski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c05187" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878697v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lemarchand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Duguet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomez-Mingot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c02425" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453505v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hammonds" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Hoang Hai Tran" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b10949" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107256v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Paille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boulmier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bensaid" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc01269a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407180v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Linh Nguyen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Kumar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasta Ghasemi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefevre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj03532j" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453514v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09556" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094589v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b13121" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407271v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Qui Pham" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leray" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.12.036" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407319v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Qui Pham" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jonusauskaite" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depauw" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lefevre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.06.017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184419v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b00169" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179074v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Ha-Thi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-T. Pham" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pino" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maslova" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8pp00048d" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390059v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mendes Marinho" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thai Pham" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201706564" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444464v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qui Pham-Xuan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Depauw" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryana Hemadi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet-Thanh Ha-Duong" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj04085c" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485211v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dossi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiorini-Debuisschert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huberfeld" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602209" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SP3Q5GDS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426377v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de La Lande" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soep" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Shafizadeh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02304E" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444539v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5120288" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096048v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Shafizadeh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poisson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Soep" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maillard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955732v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shafizadeh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4008015" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656125v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Gaveau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piuzzi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3637048" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564930v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00687d" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1JV9DGRC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323549v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penhoat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard-Desce" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michelet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304321v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160312v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souchon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Genet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160286v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penhoat, V. Michelet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117114v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Hamdi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alain" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200600464" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JD0VC288-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263745v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Echeverri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403390v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485002v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nawfal Ghazzal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jian" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slassi Amine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Xu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornil David" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403374v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485210v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453615v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991509v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotard Burdzinski" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63713-2_5" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444480v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.X. Qui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leray" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-409547-2.12629-0" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00254039v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>